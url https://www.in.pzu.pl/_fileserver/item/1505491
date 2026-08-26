--- v0 (2026-07-02)
+++ v1 (2026-08-26)
@@ -254,51 +254,51 @@
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="/xl/drawings/drawing2.xml" Id="rId7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:s="http://schemas.openxmlformats.org/officeDocument/2006/sharedTypes" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:cdr="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing">
   <sheetPr>
     <outlinePr/>
   </sheetPr>
   <sheetViews>
     <sheetView workbookViewId="0" showGridLines="0"/>
   </sheetViews>
   <cols>
     <col min="1" max="1" customWidth="1" width="35.421875"/>
     <col min="2" max="2" customWidth="1" width="9.94140625"/>
     <col min="3" max="3" customWidth="1" width="39.203125"/>
-    <col min="4" max="4" customWidth="1" width="15.203125"/>
+    <col min="4" max="4" customWidth="1" width="28.62109375"/>
     <col min="5" max="5" customWidth="1" width="16.22265625"/>
     <col min="6" max="6" customWidth="1" width="7.7734375"/>
     <col min="7" max="7" customWidth="1" width="10.171875"/>
     <col min="8" max="8" customWidth="1" width="14.51171875"/>
     <col min="9" max="9" customWidth="1" width="15.76171875"/>
     <col min="10" max="10" customWidth="1" width="0.0234375"/>
   </cols>
   <sheetData>
     <row r="1" ht="34.6" customHeight="1"/>
     <row r="2" ht="40.4" customHeight="1">
       <c s="1" t="inlineStr" r="B2">
         <is>
           <t xml:space="preserve">Składy portfeli Funduszy ETF TFI PZU</t>
         </is>
       </c>
     </row>
     <row r="3" ht="43.8" customHeight="1"/>
     <row r="4" ht="15.85" customHeight="0">
       <c s="2" t="inlineStr" r="A4">
         <is>
           <t xml:space="preserve">Fundusz</t>
         </is>
       </c>
       <c s="2" t="inlineStr" r="B4">
         <is>
@@ -326,18959 +326,24637 @@
         </is>
       </c>
       <c s="2" t="inlineStr" r="G4">
         <is>
           <t xml:space="preserve">Ilość</t>
         </is>
       </c>
       <c s="2" t="inlineStr" r="H4">
         <is>
           <t xml:space="preserve">Wartość rynkowa</t>
         </is>
       </c>
       <c s="2" t="inlineStr" r="I4">
         <is>
           <t xml:space="preserve">Udział w aktywach</t>
         </is>
       </c>
     </row>
     <row r="5" ht="15.1" customHeight="0">
       <c s="3" t="inlineStr" r="A5">
         <is>
           <t xml:space="preserve">PZU ETF Gold Portfelowy FIZ</t>
         </is>
       </c>
       <c s="4" r="B5">
-        <v>46197</v>
+        <v>46253</v>
       </c>
       <c s="3" t="inlineStr" r="C5">
         <is>
           <t xml:space="preserve">USD</t>
         </is>
       </c>
       <c s="3" t="inlineStr" r="D5">
         <is>
           <t xml:space="preserve">USD</t>
         </is>
       </c>
       <c s="3" t="inlineStr" r="E5">
         <is>
           <t xml:space="preserve">Waluta</t>
         </is>
       </c>
       <c s="5" t="inlineStr" r="F5">
         <is>
           <t xml:space="preserve">PLN</t>
         </is>
       </c>
       <c s="6" r="G5">
-        <v>3604.2000</v>
+        <v>4047.6400</v>
       </c>
       <c s="7" r="H5">
-        <v>13608.0200</v>
+        <v>15100.1300</v>
       </c>
       <c s="8" r="I5">
-        <v>0.00066379</v>
+        <v>0.000255</v>
       </c>
     </row>
     <row r="6" ht="15.15" customHeight="0">
       <c s="3" t="inlineStr" r="A6">
         <is>
           <t xml:space="preserve">PZU ETF Gold Portfelowy FIZ</t>
         </is>
       </c>
       <c s="4" r="B6">
-        <v>46197</v>
+        <v>46253</v>
       </c>
       <c s="3" t="inlineStr" r="C6">
         <is>
-          <t xml:space="preserve">B 06/30/26 USD</t>
+          <t xml:space="preserve">MICRO GOLD  Dec26</t>
         </is>
       </c>
       <c s="3" t="inlineStr" r="D6">
         <is>
-          <t xml:space="preserve">US912797UC96</t>
+          <t xml:space="preserve">USMGCZ6DEC26</t>
         </is>
       </c>
       <c s="3" t="inlineStr" r="E6">
         <is>
-          <t xml:space="preserve">Bon skarbowy</t>
+          <t xml:space="preserve">Kontrakt terminowy</t>
         </is>
       </c>
       <c s="5" t="inlineStr" r="F6">
         <is>
           <t xml:space="preserve">USD</t>
         </is>
       </c>
       <c s="6" r="G6">
-        <v>7000.0000</v>
+        <v>30.0000</v>
       </c>
       <c s="7" r="H6">
-        <v>2641368.6000</v>
+        <v>5087008.8700</v>
       </c>
       <c s="8" r="I6">
-        <v>0.12884445</v>
+        <v>0.000000</v>
       </c>
     </row>
     <row r="7" ht="15.1" customHeight="0">
       <c s="3" t="inlineStr" r="A7">
         <is>
           <t xml:space="preserve">PZU ETF Gold Portfelowy FIZ</t>
         </is>
       </c>
       <c s="4" r="B7">
-        <v>46197</v>
+        <v>46253</v>
       </c>
       <c s="3" t="inlineStr" r="C7">
         <is>
-          <t xml:space="preserve">B 07/30/26 USD</t>
+          <t xml:space="preserve">GOLD 100 OZ FUTR Dec26</t>
         </is>
       </c>
       <c s="3" t="inlineStr" r="D7">
         <is>
-          <t xml:space="preserve">US912797TQ02</t>
+          <t xml:space="preserve">USGCZ60DEC26</t>
         </is>
       </c>
       <c s="3" t="inlineStr" r="E7">
         <is>
-          <t xml:space="preserve">Bon skarbowy</t>
+          <t xml:space="preserve">Kontrakt terminowy</t>
         </is>
       </c>
       <c s="5" t="inlineStr" r="F7">
         <is>
           <t xml:space="preserve">USD</t>
         </is>
       </c>
       <c s="6" r="G7">
-        <v>7300.0000</v>
+        <v>31.0000</v>
       </c>
       <c s="7" r="H7">
-        <v>2746373.2200</v>
+        <v>52565758.1600</v>
       </c>
       <c s="8" r="I7">
-        <v>0.13396651</v>
+        <v>0.000000</v>
       </c>
     </row>
     <row r="8" ht="15.1" customHeight="0">
       <c s="3" t="inlineStr" r="A8">
         <is>
           <t xml:space="preserve">PZU ETF Gold Portfelowy FIZ</t>
         </is>
       </c>
       <c s="4" r="B8">
-        <v>46197</v>
+        <v>46253</v>
       </c>
       <c s="3" t="inlineStr" r="C8">
         <is>
-          <t xml:space="preserve">B 08/06/26 USD</t>
+          <t xml:space="preserve">EUR</t>
         </is>
       </c>
       <c s="3" t="inlineStr" r="D8">
         <is>
-          <t xml:space="preserve">US912797RG48</t>
+          <t xml:space="preserve">EUR</t>
         </is>
       </c>
       <c s="3" t="inlineStr" r="E8">
         <is>
-          <t xml:space="preserve">Bon skarbowy</t>
+          <t xml:space="preserve">Waluta</t>
         </is>
       </c>
       <c s="5" t="inlineStr" r="F8">
         <is>
-          <t xml:space="preserve">USD</t>
+          <t xml:space="preserve">PLN</t>
         </is>
       </c>
       <c s="6" r="G8">
-        <v>9300.0000</v>
+        <v>18.4400</v>
       </c>
       <c s="7" r="H8">
-        <v>3496223.4200</v>
+        <v>79.7800</v>
       </c>
       <c s="8" r="I8">
-        <v>0.17054377</v>
+        <v>0.000001</v>
       </c>
     </row>
     <row r="9" ht="15.15" customHeight="0">
       <c s="3" t="inlineStr" r="A9">
         <is>
           <t xml:space="preserve">PZU ETF Gold Portfelowy FIZ</t>
         </is>
       </c>
       <c s="4" r="B9">
-        <v>46197</v>
+        <v>46253</v>
       </c>
       <c s="3" t="inlineStr" r="C9">
         <is>
-          <t xml:space="preserve">B 08/13/26 USD</t>
+          <t xml:space="preserve">E-mini GOLD Dec26</t>
         </is>
       </c>
       <c s="3" t="inlineStr" r="D9">
         <is>
-          <t xml:space="preserve">US912797TW79</t>
+          <t xml:space="preserve">USBQZ60DEC26</t>
         </is>
       </c>
       <c s="3" t="inlineStr" r="E9">
         <is>
-          <t xml:space="preserve">Bon skarbowy</t>
+          <t xml:space="preserve">Kontrakt terminowy</t>
         </is>
       </c>
       <c s="5" t="inlineStr" r="F9">
         <is>
           <t xml:space="preserve">USD</t>
         </is>
       </c>
       <c s="6" r="G9">
-        <v>2600.0000</v>
+        <v>2.0000</v>
       </c>
       <c s="7" r="H9">
-        <v>976742.8100</v>
+        <v>1695650.9600</v>
       </c>
       <c s="8" r="I9">
-        <v>0.04764495</v>
+        <v>0.000000</v>
       </c>
     </row>
     <row r="10" ht="15.1" customHeight="0">
       <c s="3" t="inlineStr" r="A10">
         <is>
           <t xml:space="preserve">PZU ETF Gold Portfelowy FIZ</t>
         </is>
       </c>
       <c s="4" r="B10">
-        <v>46197</v>
+        <v>46253</v>
       </c>
       <c s="3" t="inlineStr" r="C10">
         <is>
-          <t xml:space="preserve">B 09/01/26 USD</t>
+          <t xml:space="preserve">B 11/05/26 USD</t>
         </is>
       </c>
       <c s="3" t="inlineStr" r="D10">
         <is>
-          <t xml:space="preserve">US912797UW50</t>
+          <t xml:space="preserve">US912797UM78</t>
         </is>
       </c>
       <c s="3" t="inlineStr" r="E10">
         <is>
           <t xml:space="preserve">Bon skarbowy</t>
         </is>
       </c>
       <c s="5" t="inlineStr" r="F10">
         <is>
           <t xml:space="preserve">USD</t>
         </is>
       </c>
       <c s="6" r="G10">
-        <v>4500.0000</v>
+        <v>19500.0000</v>
       </c>
       <c s="7" r="H10">
-        <v>1687298.4600</v>
+        <v>7217083.7100</v>
       </c>
       <c s="8" r="I10">
-        <v>0.08230545</v>
+        <v>0.121712</v>
       </c>
     </row>
     <row r="11" ht="15.15" customHeight="0">
       <c s="3" t="inlineStr" r="A11">
         <is>
           <t xml:space="preserve">PZU ETF Gold Portfelowy FIZ</t>
         </is>
       </c>
       <c s="4" r="B11">
-        <v>46197</v>
+        <v>46253</v>
       </c>
       <c s="3" t="inlineStr" r="C11">
         <is>
-          <t xml:space="preserve">E-mini GOLD Aug26</t>
+          <t xml:space="preserve">B 10/29/26 USD</t>
         </is>
       </c>
       <c s="3" t="inlineStr" r="D11">
         <is>
-          <t xml:space="preserve">USBQQ60AUG26</t>
+          <t xml:space="preserve">US912797SK41</t>
         </is>
       </c>
       <c s="3" t="inlineStr" r="E11">
         <is>
-          <t xml:space="preserve">Kontrakt terminowy</t>
+          <t xml:space="preserve">Bon skarbowy</t>
         </is>
       </c>
       <c s="5" t="inlineStr" r="F11">
         <is>
           <t xml:space="preserve">USD</t>
         </is>
       </c>
       <c s="6" r="G11">
-        <v>7.0000</v>
+        <v>16500.0000</v>
       </c>
       <c s="7" r="H11">
-        <v>5297402.8000</v>
+        <v>6111133.5400</v>
       </c>
       <c s="8" r="I11">
-        <v>0.00000000</v>
+        <v>0.103061</v>
       </c>
     </row>
     <row r="12" ht="15.1" customHeight="0">
       <c s="3" t="inlineStr" r="A12">
         <is>
           <t xml:space="preserve">PZU ETF Gold Portfelowy FIZ</t>
         </is>
       </c>
       <c s="4" r="B12">
-        <v>46197</v>
+        <v>46253</v>
       </c>
       <c s="3" t="inlineStr" r="C12">
         <is>
-          <t xml:space="preserve">GOLD 100 OZ FUTR Aug26</t>
+          <t xml:space="preserve">B 10/27/26 USD</t>
         </is>
       </c>
       <c s="3" t="inlineStr" r="D12">
         <is>
-          <t xml:space="preserve">USGCQ60AUG26</t>
+          <t xml:space="preserve">US912797VN43</t>
         </is>
       </c>
       <c s="3" t="inlineStr" r="E12">
         <is>
-          <t xml:space="preserve">Kontrakt terminowy</t>
+          <t xml:space="preserve">Bon skarbowy</t>
         </is>
       </c>
       <c s="5" t="inlineStr" r="F12">
         <is>
           <t xml:space="preserve">USD</t>
         </is>
       </c>
       <c s="6" r="G12">
-        <v>8.0000</v>
+        <v>16500.0000</v>
       </c>
       <c s="7" r="H12">
-        <v>12108500.2400</v>
+        <v>6112660.1000</v>
       </c>
       <c s="8" r="I12">
-        <v>0.00000000</v>
+        <v>0.103086</v>
       </c>
     </row>
     <row r="13" ht="15.1" customHeight="0">
       <c s="3" t="inlineStr" r="A13">
         <is>
           <t xml:space="preserve">PZU ETF Gold Portfelowy FIZ</t>
         </is>
       </c>
       <c s="4" r="B13">
-        <v>46197</v>
+        <v>46253</v>
       </c>
       <c s="3" t="inlineStr" r="C13">
         <is>
-          <t xml:space="preserve">MICRO GOLD  Aug26</t>
+          <t xml:space="preserve">B 10/22/26 USD</t>
         </is>
       </c>
       <c s="3" t="inlineStr" r="D13">
         <is>
-          <t xml:space="preserve">USMGCQ6AUG26</t>
+          <t xml:space="preserve">US912797UL95</t>
         </is>
       </c>
       <c s="3" t="inlineStr" r="E13">
         <is>
-          <t xml:space="preserve">Kontrakt terminowy</t>
+          <t xml:space="preserve">Bon skarbowy</t>
         </is>
       </c>
       <c s="5" t="inlineStr" r="F13">
         <is>
           <t xml:space="preserve">USD</t>
         </is>
       </c>
       <c s="6" r="G13">
-        <v>21.0000</v>
+        <v>17300.0000</v>
       </c>
       <c s="7" r="H13">
-        <v>3178481.3100</v>
+        <v>6412368.1900</v>
       </c>
       <c s="8" r="I13">
-        <v>0.00000000</v>
+        <v>0.108141</v>
       </c>
     </row>
     <row r="14" ht="15.15" customHeight="0">
       <c s="3" t="inlineStr" r="A14">
         <is>
           <t xml:space="preserve">PZU ETF Gold Portfelowy FIZ</t>
         </is>
       </c>
       <c s="4" r="B14">
-        <v>46197</v>
+        <v>46253</v>
       </c>
       <c s="3" t="inlineStr" r="C14">
         <is>
-          <t xml:space="preserve">T 1 7/8 06/30/26 USD</t>
+          <t xml:space="preserve">B 10/06/26 USD</t>
         </is>
       </c>
       <c s="3" t="inlineStr" r="D14">
         <is>
-          <t xml:space="preserve">US9128287B09</t>
+          <t xml:space="preserve">US912797VK04</t>
         </is>
       </c>
       <c s="3" t="inlineStr" r="E14">
         <is>
-          <t xml:space="preserve">Obligacja</t>
+          <t xml:space="preserve">Bon skarbowy</t>
         </is>
       </c>
       <c s="5" t="inlineStr" r="F14">
         <is>
           <t xml:space="preserve">USD</t>
         </is>
       </c>
       <c s="6" r="G14">
-        <v>5300.0000</v>
+        <v>15500.0000</v>
       </c>
       <c s="7" r="H14">
-        <v>2000598.9900</v>
+        <v>5754471.9500</v>
       </c>
       <c s="8" r="I14">
-        <v>0.09847284</v>
+        <v>0.097046</v>
       </c>
     </row>
     <row r="15" ht="15.1" customHeight="0">
       <c s="3" t="inlineStr" r="A15">
         <is>
           <t xml:space="preserve">PZU ETF Gold Portfelowy FIZ</t>
         </is>
       </c>
       <c s="4" r="B15">
-        <v>46197</v>
+        <v>46253</v>
       </c>
       <c s="3" t="inlineStr" r="C15">
         <is>
-          <t xml:space="preserve">T 4 1/2 07/15/26 USD</t>
+          <t xml:space="preserve">B 10/01/26 USD</t>
         </is>
       </c>
       <c s="3" t="inlineStr" r="D15">
         <is>
-          <t xml:space="preserve">US91282CHM64</t>
+          <t xml:space="preserve">US912797SA68</t>
         </is>
       </c>
       <c s="3" t="inlineStr" r="E15">
         <is>
-          <t xml:space="preserve">Obligacja</t>
+          <t xml:space="preserve">Bon skarbowy</t>
         </is>
       </c>
       <c s="5" t="inlineStr" r="F15">
         <is>
           <t xml:space="preserve">USD</t>
         </is>
       </c>
       <c s="6" r="G15">
-        <v>6300.0000</v>
+        <v>15500.0000</v>
       </c>
       <c s="7" r="H15">
-        <v>2379603.6200</v>
+        <v>5757420.9800</v>
       </c>
       <c s="8" r="I15">
-        <v>0.11838344</v>
+        <v>0.097096</v>
       </c>
     </row>
     <row r="16" ht="15.15" customHeight="0">
       <c s="3" t="inlineStr" r="A16">
         <is>
           <t xml:space="preserve">PZU ETF Gold Portfelowy FIZ</t>
         </is>
       </c>
       <c s="4" r="B16">
-        <v>46197</v>
+        <v>46253</v>
       </c>
       <c s="3" t="inlineStr" r="C16">
         <is>
-          <t xml:space="preserve">T 4 3/8 07/31/26 USD</t>
+          <t xml:space="preserve">B 09/29/26 USD</t>
         </is>
       </c>
       <c s="3" t="inlineStr" r="D16">
         <is>
-          <t xml:space="preserve">US91282CLB53</t>
+          <t xml:space="preserve">US912797VE44</t>
         </is>
       </c>
       <c s="3" t="inlineStr" r="E16">
         <is>
-          <t xml:space="preserve">Obligacja</t>
+          <t xml:space="preserve">Bon skarbowy</t>
         </is>
       </c>
       <c s="5" t="inlineStr" r="F16">
         <is>
           <t xml:space="preserve">USD</t>
         </is>
       </c>
       <c s="6" r="G16">
-        <v>6300.0000</v>
+        <v>11900.0000</v>
       </c>
       <c s="7" r="H16">
-        <v>2380161.0800</v>
+        <v>4421185.7600</v>
       </c>
       <c s="8" r="I16">
-        <v>0.11812217</v>
+        <v>0.074561</v>
       </c>
     </row>
     <row r="17" ht="15.1" customHeight="0">
       <c s="3" t="inlineStr" r="A17">
         <is>
-          <t xml:space="preserve">PZU ETF MSCI World Portfelowy FIZ</t>
+          <t xml:space="preserve">PZU ETF Gold Portfelowy FIZ</t>
         </is>
       </c>
       <c s="4" r="B17">
-        <v>46197</v>
+        <v>46253</v>
       </c>
       <c s="3" t="inlineStr" r="C17">
         <is>
-          <t xml:space="preserve">Australia &amp; New Zealand Bankin</t>
+          <t xml:space="preserve">B 09/22/26 USD</t>
         </is>
       </c>
       <c s="3" t="inlineStr" r="D17">
         <is>
-          <t xml:space="preserve">AU000000ANZ3</t>
+          <t xml:space="preserve">US912797VD60</t>
         </is>
       </c>
       <c s="3" t="inlineStr" r="E17">
         <is>
-          <t xml:space="preserve">Akcja</t>
+          <t xml:space="preserve">Bon skarbowy</t>
         </is>
       </c>
       <c s="5" t="inlineStr" r="F17">
         <is>
-          <t xml:space="preserve">AUD</t>
+          <t xml:space="preserve">USD</t>
         </is>
       </c>
       <c s="6" r="G17">
-        <v>800.0000</v>
+        <v>5600.0000</v>
       </c>
       <c s="7" r="H17">
-        <v>74253.8000</v>
+        <v>2082028.7500</v>
       </c>
       <c s="8" r="I17">
-        <v>0.00116053</v>
+        <v>0.035112</v>
       </c>
     </row>
     <row r="18" ht="15.1" customHeight="0">
       <c s="3" t="inlineStr" r="A18">
         <is>
-          <t xml:space="preserve">PZU ETF MSCI World Portfelowy FIZ</t>
+          <t xml:space="preserve">PZU ETF Gold Portfelowy FIZ</t>
         </is>
       </c>
       <c s="4" r="B18">
-        <v>46197</v>
+        <v>46253</v>
       </c>
       <c s="3" t="inlineStr" r="C18">
         <is>
-          <t xml:space="preserve">BHP Billiton Ltd</t>
+          <t xml:space="preserve">B 09/17/26 USD</t>
         </is>
       </c>
       <c s="3" t="inlineStr" r="D18">
         <is>
-          <t xml:space="preserve">AU000000BHP4</t>
+          <t xml:space="preserve">US912797UG01</t>
         </is>
       </c>
       <c s="3" t="inlineStr" r="E18">
         <is>
-          <t xml:space="preserve">Akcja</t>
+          <t xml:space="preserve">Bon skarbowy</t>
         </is>
       </c>
       <c s="5" t="inlineStr" r="F18">
         <is>
-          <t xml:space="preserve">AUD</t>
+          <t xml:space="preserve">USD</t>
         </is>
       </c>
       <c s="6" r="G18">
-        <v>1844.0000</v>
+        <v>6500.0000</v>
       </c>
       <c s="7" r="H18">
-        <v>285738.5900</v>
+        <v>2417862.6700</v>
       </c>
       <c s="8" r="I18">
-        <v>0.00446586</v>
+        <v>0.040776</v>
       </c>
     </row>
     <row r="19" ht="15.15" customHeight="0">
       <c s="3" t="inlineStr" r="A19">
         <is>
-          <t xml:space="preserve">PZU ETF MSCI World Portfelowy FIZ</t>
+          <t xml:space="preserve">PZU ETF Gold Portfelowy FIZ</t>
         </is>
       </c>
       <c s="4" r="B19">
-        <v>46197</v>
+        <v>46253</v>
       </c>
       <c s="3" t="inlineStr" r="C19">
         <is>
-          <t xml:space="preserve">Commonwealth Bank of Australia</t>
+          <t xml:space="preserve">B 09/15/26 USD</t>
         </is>
       </c>
       <c s="3" t="inlineStr" r="D19">
         <is>
-          <t xml:space="preserve">AU000000CBA7</t>
+          <t xml:space="preserve">US912797VC87</t>
         </is>
       </c>
       <c s="3" t="inlineStr" r="E19">
         <is>
-          <t xml:space="preserve">Akcja</t>
+          <t xml:space="preserve">Bon skarbowy</t>
         </is>
       </c>
       <c s="5" t="inlineStr" r="F19">
         <is>
-          <t xml:space="preserve">AUD</t>
+          <t xml:space="preserve">USD</t>
         </is>
       </c>
       <c s="6" r="G19">
-        <v>429.0000</v>
+        <v>6000.0000</v>
       </c>
       <c s="7" r="H19">
-        <v>184110.7500</v>
+        <v>2232296.2800</v>
       </c>
       <c s="8" r="I19">
-        <v>0.00287750</v>
+        <v>0.037646</v>
       </c>
     </row>
     <row r="20" ht="15.1" customHeight="0">
       <c s="3" t="inlineStr" r="A20">
         <is>
-          <t xml:space="preserve">PZU ETF MSCI World Portfelowy FIZ</t>
+          <t xml:space="preserve">PZU ETF Gold Portfelowy FIZ</t>
         </is>
       </c>
       <c s="4" r="B20">
-        <v>46197</v>
+        <v>46253</v>
       </c>
       <c s="3" t="inlineStr" r="C20">
         <is>
-          <t xml:space="preserve">Macquarie Group Ltd</t>
+          <t xml:space="preserve">B 09/01/26 USD</t>
         </is>
       </c>
       <c s="3" t="inlineStr" r="D20">
         <is>
-          <t xml:space="preserve">AU000000MQG1</t>
+          <t xml:space="preserve">US912797UW50</t>
         </is>
       </c>
       <c s="3" t="inlineStr" r="E20">
         <is>
-          <t xml:space="preserve">Akcja</t>
+          <t xml:space="preserve">Bon skarbowy</t>
         </is>
       </c>
       <c s="5" t="inlineStr" r="F20">
         <is>
-          <t xml:space="preserve">AUD</t>
+          <t xml:space="preserve">USD</t>
         </is>
       </c>
       <c s="6" r="G20">
-        <v>110.0000</v>
+        <v>6100.0000</v>
       </c>
       <c s="7" r="H20">
-        <v>71652.6300</v>
+        <v>2272707.6400</v>
       </c>
       <c s="8" r="I20">
-        <v>0.00111987</v>
+        <v>0.038328</v>
       </c>
     </row>
     <row r="21" ht="15.15" customHeight="0">
       <c s="3" t="inlineStr" r="A21">
         <is>
-          <t xml:space="preserve">PZU ETF MSCI World Portfelowy FIZ</t>
+          <t xml:space="preserve">PZU ETF Gold Portfelowy FIZ</t>
         </is>
       </c>
       <c s="4" r="B21">
-        <v>46197</v>
+        <v>46253</v>
       </c>
       <c s="3" t="inlineStr" r="C21">
         <is>
-          <t xml:space="preserve">National Australia Bank Ltd</t>
+          <t xml:space="preserve">B 08/27/26 USD</t>
         </is>
       </c>
       <c s="3" t="inlineStr" r="D21">
         <is>
-          <t xml:space="preserve">AU000000NAB4</t>
+          <t xml:space="preserve">US912797TY36</t>
         </is>
       </c>
       <c s="3" t="inlineStr" r="E21">
         <is>
-          <t xml:space="preserve">Akcja</t>
+          <t xml:space="preserve">Bon skarbowy</t>
         </is>
       </c>
       <c s="5" t="inlineStr" r="F21">
         <is>
-          <t xml:space="preserve">AUD</t>
+          <t xml:space="preserve">USD</t>
         </is>
       </c>
       <c s="6" r="G21">
-        <v>622.0000</v>
+        <v>6000.0000</v>
       </c>
       <c s="7" r="H21">
-        <v>62770.1400</v>
+        <v>2236584.9800</v>
       </c>
       <c s="8" r="I21">
-        <v>0.00098105</v>
+        <v>0.037719</v>
       </c>
     </row>
     <row r="22" ht="15.1" customHeight="0">
       <c s="3" t="inlineStr" r="A22">
         <is>
-          <t xml:space="preserve">PZU ETF MSCI World Portfelowy FIZ</t>
+          <t xml:space="preserve">PZU ETF Gold Portfelowy FIZ</t>
         </is>
       </c>
       <c s="4" r="B22">
-        <v>46197</v>
-[...5 lines deleted...]
-      </c>
+        <v>46253</v>
+      </c>
+      <c s="3" t="str" r="C22"/>
       <c s="3" t="inlineStr" r="D22">
         <is>
-          <t xml:space="preserve">AU000000RIO1</t>
+          <t xml:space="preserve">FSUSDPLN1208202626082026N001</t>
         </is>
       </c>
       <c s="3" t="inlineStr" r="E22">
         <is>
-          <t xml:space="preserve">Akcja</t>
-[...9 lines deleted...]
-      </c>
+          <t xml:space="preserve">FX Swap umowa</t>
+        </is>
+      </c>
+      <c s="5" t="str" r="F22"/>
+      <c s="3" t="str" r="G22"/>
       <c s="7" r="H22">
-        <v>45293.9900</v>
+        <v>-21304.7400</v>
       </c>
       <c s="8" r="I22">
-        <v>0.00070791</v>
+        <v>-0.000359</v>
       </c>
     </row>
     <row r="23" ht="15.1" customHeight="0">
       <c s="3" t="inlineStr" r="A23">
         <is>
-          <t xml:space="preserve">PZU ETF MSCI World Portfelowy FIZ</t>
+          <t xml:space="preserve">PZU ETF Gold Portfelowy FIZ</t>
         </is>
       </c>
       <c s="4" r="B23">
-        <v>46197</v>
-[...5 lines deleted...]
-      </c>
+        <v>46253</v>
+      </c>
+      <c s="3" t="str" r="C23"/>
       <c s="3" t="inlineStr" r="D23">
         <is>
-          <t xml:space="preserve">AU000000WES1</t>
+          <t xml:space="preserve">FSUSDPLN1208202626082026N002</t>
         </is>
       </c>
       <c s="3" t="inlineStr" r="E23">
         <is>
-          <t xml:space="preserve">Akcja</t>
-[...9 lines deleted...]
-      </c>
+          <t xml:space="preserve">FX Swap umowa</t>
+        </is>
+      </c>
+      <c s="5" t="str" r="F23"/>
+      <c s="3" t="str" r="G23"/>
       <c s="7" r="H23">
-        <v>68183.1800</v>
+        <v>-810.5600</v>
       </c>
       <c s="8" r="I23">
-        <v>0.00106565</v>
+        <v>-0.000013</v>
       </c>
     </row>
     <row r="24" ht="15.15" customHeight="0">
       <c s="3" t="inlineStr" r="A24">
         <is>
-          <t xml:space="preserve">PZU ETF MSCI World Portfelowy FIZ</t>
+          <t xml:space="preserve">PZU ETF Gold Portfelowy FIZ</t>
         </is>
       </c>
       <c s="4" r="B24">
-        <v>46197</v>
-[...5 lines deleted...]
-      </c>
+        <v>46253</v>
+      </c>
+      <c s="3" t="str" r="C24"/>
       <c s="3" t="inlineStr" r="D24">
         <is>
-          <t xml:space="preserve">AU000000WBC1</t>
+          <t xml:space="preserve">FSUSDPLN1308202626082026N001</t>
         </is>
       </c>
       <c s="3" t="inlineStr" r="E24">
         <is>
-          <t xml:space="preserve">Akcja</t>
-[...9 lines deleted...]
-      </c>
+          <t xml:space="preserve">FX Swap umowa</t>
+        </is>
+      </c>
+      <c s="5" t="str" r="F24"/>
+      <c s="3" t="str" r="G24"/>
       <c s="7" r="H24">
-        <v>64575.0200</v>
+        <v>1716.2600</v>
       </c>
       <c s="8" r="I24">
-        <v>0.00100926</v>
+        <v>0.000028</v>
       </c>
     </row>
     <row r="25" ht="15.1" customHeight="0">
       <c s="3" t="inlineStr" r="A25">
         <is>
-          <t xml:space="preserve">PZU ETF MSCI World Portfelowy FIZ</t>
+          <t xml:space="preserve">PZU ETF Gold Portfelowy FIZ</t>
         </is>
       </c>
       <c s="4" r="B25">
-        <v>46197</v>
-[...5 lines deleted...]
-      </c>
+        <v>46253</v>
+      </c>
+      <c s="3" t="str" r="C25"/>
       <c s="3" t="inlineStr" r="D25">
         <is>
-          <t xml:space="preserve">CA0084741085</t>
+          <t xml:space="preserve">FSUSDPLN1308202627082026N001</t>
         </is>
       </c>
       <c s="3" t="inlineStr" r="E25">
         <is>
-          <t xml:space="preserve">Akcja</t>
-[...9 lines deleted...]
-      </c>
+          <t xml:space="preserve">FX Swap umowa</t>
+        </is>
+      </c>
+      <c s="5" t="str" r="F25"/>
+      <c s="3" t="str" r="G25"/>
       <c s="7" r="H25">
-        <v>99038.8800</v>
+        <v>135100.3500</v>
       </c>
       <c s="8" r="I25">
-        <v>0.00154790</v>
+        <v>0.002278</v>
       </c>
     </row>
     <row r="26" ht="15.15" customHeight="0">
       <c s="3" t="inlineStr" r="A26">
         <is>
-          <t xml:space="preserve">PZU ETF MSCI World Portfelowy FIZ</t>
+          <t xml:space="preserve">PZU ETF Gold Portfelowy FIZ</t>
         </is>
       </c>
       <c s="4" r="B26">
-        <v>46197</v>
-[...5 lines deleted...]
-      </c>
+        <v>46253</v>
+      </c>
+      <c s="3" t="str" r="C26"/>
       <c s="3" t="inlineStr" r="D26">
         <is>
-          <t xml:space="preserve">CA01626P1484</t>
+          <t xml:space="preserve">FSUSDPLN1408202626082026N001</t>
         </is>
       </c>
       <c s="3" t="inlineStr" r="E26">
         <is>
-          <t xml:space="preserve">Akcja</t>
-[...9 lines deleted...]
-      </c>
+          <t xml:space="preserve">FX Swap umowa</t>
+        </is>
+      </c>
+      <c s="5" t="str" r="F26"/>
+      <c s="3" t="str" r="G26"/>
       <c s="7" r="H26">
-        <v>87080.5400</v>
+        <v>-1093.4400</v>
       </c>
       <c s="8" r="I26">
-        <v>0.00136100</v>
+        <v>-0.000018</v>
       </c>
     </row>
     <row r="27" ht="15.1" customHeight="0">
       <c s="3" t="inlineStr" r="A27">
         <is>
-          <t xml:space="preserve">PZU ETF MSCI World Portfelowy FIZ</t>
+          <t xml:space="preserve">PZU ETF Gold Portfelowy FIZ</t>
         </is>
       </c>
       <c s="4" r="B27">
-        <v>46197</v>
-[...5 lines deleted...]
-      </c>
+        <v>46253</v>
+      </c>
+      <c s="3" t="str" r="C27"/>
       <c s="3" t="inlineStr" r="D27">
         <is>
-          <t xml:space="preserve">CA0636711016</t>
+          <t xml:space="preserve">FSUSDPLN1408202626082026N002</t>
         </is>
       </c>
       <c s="3" t="inlineStr" r="E27">
         <is>
-          <t xml:space="preserve">Akcja</t>
-[...9 lines deleted...]
-      </c>
+          <t xml:space="preserve">FX Swap umowa</t>
+        </is>
+      </c>
+      <c s="5" t="str" r="F27"/>
+      <c s="3" t="str" r="G27"/>
       <c s="7" r="H27">
-        <v>99033.8400</v>
+        <v>-18.3300</v>
       </c>
       <c s="8" r="I27">
-        <v>0.00154782</v>
+        <v>0.000000</v>
       </c>
     </row>
     <row r="28" ht="15.1" customHeight="0">
       <c s="3" t="inlineStr" r="A28">
         <is>
-          <t xml:space="preserve">PZU ETF MSCI World Portfelowy FIZ</t>
+          <t xml:space="preserve">PZU ETF Gold Portfelowy FIZ</t>
         </is>
       </c>
       <c s="4" r="B28">
-        <v>46197</v>
-[...5 lines deleted...]
-      </c>
+        <v>46253</v>
+      </c>
+      <c s="3" t="str" r="C28"/>
       <c s="3" t="inlineStr" r="D28">
         <is>
-          <t xml:space="preserve">CA0641491075</t>
+          <t xml:space="preserve">FSUSDPLN1908202609092026N001</t>
         </is>
       </c>
       <c s="3" t="inlineStr" r="E28">
         <is>
-          <t xml:space="preserve">Akcja</t>
-[...9 lines deleted...]
-      </c>
+          <t xml:space="preserve">FX Swap umowa</t>
+        </is>
+      </c>
+      <c s="5" t="str" r="F28"/>
+      <c s="3" t="str" r="G28"/>
       <c s="7" r="H28">
-        <v>96707.8000</v>
+        <v>-2791.1100</v>
       </c>
       <c s="8" r="I28">
-        <v>0.00151146</v>
+        <v>-0.000047</v>
       </c>
     </row>
     <row r="29" ht="15.15" customHeight="0">
       <c s="3" t="inlineStr" r="A29">
         <is>
-          <t xml:space="preserve">PZU ETF MSCI World Portfelowy FIZ</t>
+          <t xml:space="preserve">PZU ETF Gold Portfelowy FIZ</t>
         </is>
       </c>
       <c s="4" r="B29">
-        <v>46197</v>
-[...5 lines deleted...]
-      </c>
+        <v>46253</v>
+      </c>
+      <c s="3" t="str" r="C29"/>
       <c s="3" t="inlineStr" r="D29">
         <is>
-          <t xml:space="preserve">CA06849F1080</t>
+          <t xml:space="preserve">FSUSDPLN1908202609092026N002</t>
         </is>
       </c>
       <c s="3" t="inlineStr" r="E29">
         <is>
-          <t xml:space="preserve">Akcja</t>
-[...9 lines deleted...]
-      </c>
+          <t xml:space="preserve">FX Swap umowa</t>
+        </is>
+      </c>
+      <c s="5" t="str" r="F29"/>
+      <c s="3" t="str" r="G29"/>
       <c s="7" r="H29">
-        <v>82569.4200</v>
+        <v>23.5600</v>
       </c>
       <c s="8" r="I29">
-        <v>0.00129049</v>
+        <v>0.000000</v>
       </c>
     </row>
     <row r="30" ht="15.1" customHeight="0">
       <c s="3" t="inlineStr" r="A30">
         <is>
-          <t xml:space="preserve">PZU ETF MSCI World Portfelowy FIZ</t>
+          <t xml:space="preserve">PZU ETF Gold Portfelowy FIZ</t>
         </is>
       </c>
       <c s="4" r="B30">
-        <v>46197</v>
-[...5 lines deleted...]
-      </c>
+        <v>46253</v>
+      </c>
+      <c s="3" t="str" r="C30"/>
       <c s="3" t="inlineStr" r="D30">
         <is>
-          <t xml:space="preserve">CA11271J1075</t>
+          <t xml:space="preserve">FXUSDPLN25082026N001</t>
         </is>
       </c>
       <c s="3" t="inlineStr" r="E30">
         <is>
-          <t xml:space="preserve">Akcja</t>
-[...9 lines deleted...]
-      </c>
+          <t xml:space="preserve">Forward umowa</t>
+        </is>
+      </c>
+      <c s="5" t="str" r="F30"/>
+      <c s="3" t="str" r="G30"/>
       <c s="7" r="H30">
-        <v>81014.4100</v>
+        <v>1754.6900</v>
       </c>
       <c s="8" r="I30">
-        <v>0.00126619</v>
+        <v>0.000029</v>
       </c>
     </row>
     <row r="31" ht="15.15" customHeight="0">
       <c s="3" t="inlineStr" r="A31">
         <is>
-          <t xml:space="preserve">PZU ETF MSCI World Portfelowy FIZ</t>
+          <t xml:space="preserve">PZU ETF Gold Portfelowy FIZ</t>
         </is>
       </c>
       <c s="4" r="B31">
-        <v>46197</v>
-[...5 lines deleted...]
-      </c>
+        <v>46253</v>
+      </c>
+      <c s="3" t="str" r="C31"/>
       <c s="3" t="inlineStr" r="D31">
         <is>
-          <t xml:space="preserve">CA1360691010</t>
+          <t xml:space="preserve">FXUSDPLN25082026N002</t>
         </is>
       </c>
       <c s="3" t="inlineStr" r="E31">
         <is>
-          <t xml:space="preserve">Akcja</t>
-[...9 lines deleted...]
-      </c>
+          <t xml:space="preserve">Forward umowa</t>
+        </is>
+      </c>
+      <c s="5" t="str" r="F31"/>
+      <c s="3" t="str" r="G31"/>
       <c s="7" r="H31">
-        <v>85636.5300</v>
+        <v>-2167.9400</v>
       </c>
       <c s="8" r="I31">
-        <v>0.00133843</v>
+        <v>-0.000036</v>
       </c>
     </row>
     <row r="32" ht="15.1" customHeight="0">
       <c s="3" t="inlineStr" r="A32">
         <is>
-          <t xml:space="preserve">PZU ETF MSCI World Portfelowy FIZ</t>
+          <t xml:space="preserve">PZU ETF Gold Portfelowy FIZ</t>
         </is>
       </c>
       <c s="4" r="B32">
-        <v>46197</v>
-[...5 lines deleted...]
-      </c>
+        <v>46253</v>
+      </c>
+      <c s="3" t="str" r="C32"/>
       <c s="3" t="inlineStr" r="D32">
         <is>
-          <t xml:space="preserve">CA1363751027</t>
+          <t xml:space="preserve">FXUSDPLN26082026N001</t>
         </is>
       </c>
       <c s="3" t="inlineStr" r="E32">
         <is>
-          <t xml:space="preserve">Akcja</t>
-[...9 lines deleted...]
-      </c>
+          <t xml:space="preserve">Forward umowa</t>
+        </is>
+      </c>
+      <c s="5" t="str" r="F32"/>
+      <c s="3" t="str" r="G32"/>
       <c s="7" r="H32">
-        <v>74433.4800</v>
+        <v>-679.7900</v>
       </c>
       <c s="8" r="I32">
-        <v>0.00116334</v>
+        <v>-0.000011</v>
       </c>
     </row>
     <row r="33" ht="15.1" customHeight="0">
       <c s="3" t="inlineStr" r="A33">
         <is>
-          <t xml:space="preserve">PZU ETF MSCI World Portfelowy FIZ</t>
+          <t xml:space="preserve">PZU ETF Gold Portfelowy FIZ</t>
         </is>
       </c>
       <c s="4" r="B33">
-        <v>46197</v>
-[...5 lines deleted...]
-      </c>
+        <v>46253</v>
+      </c>
+      <c s="3" t="str" r="C33"/>
       <c s="3" t="inlineStr" r="D33">
         <is>
-          <t xml:space="preserve">CA1363851017</t>
+          <t xml:space="preserve">FXUSDPLN26082026N002</t>
         </is>
       </c>
       <c s="3" t="inlineStr" r="E33">
         <is>
-          <t xml:space="preserve">Akcja</t>
-[...9 lines deleted...]
-      </c>
+          <t xml:space="preserve">Forward umowa</t>
+        </is>
+      </c>
+      <c s="5" t="str" r="F33"/>
+      <c s="3" t="str" r="G33"/>
       <c s="7" r="H33">
-        <v>95206.9200</v>
+        <v>-828.6300</v>
       </c>
       <c s="8" r="I33">
-        <v>0.00148801</v>
+        <v>-0.000013</v>
       </c>
     </row>
     <row r="34" ht="15.15" customHeight="0">
       <c s="3" t="inlineStr" r="A34">
         <is>
-          <t xml:space="preserve">PZU ETF MSCI World Portfelowy FIZ</t>
+          <t xml:space="preserve">PZU ETF Gold Portfelowy FIZ</t>
         </is>
       </c>
       <c s="4" r="B34">
-        <v>46197</v>
-[...5 lines deleted...]
-      </c>
+        <v>46253</v>
+      </c>
+      <c s="3" t="str" r="C34"/>
       <c s="3" t="inlineStr" r="D34">
         <is>
-          <t xml:space="preserve">CA13646K1084</t>
+          <t xml:space="preserve">FXUSDPLN26082026N003</t>
         </is>
       </c>
       <c s="3" t="inlineStr" r="E34">
         <is>
-          <t xml:space="preserve">Akcja</t>
-[...9 lines deleted...]
-      </c>
+          <t xml:space="preserve">Forward umowa</t>
+        </is>
+      </c>
+      <c s="5" t="str" r="F34"/>
+      <c s="3" t="str" r="G34"/>
       <c s="7" r="H34">
-        <v>80118.8200</v>
+        <v>5514.9100</v>
       </c>
       <c s="8" r="I34">
-        <v>0.00125219</v>
+        <v>0.000093</v>
       </c>
     </row>
     <row r="35" ht="15.1" customHeight="0">
       <c s="3" t="inlineStr" r="A35">
         <is>
           <t xml:space="preserve">PZU ETF MSCI World Portfelowy FIZ</t>
         </is>
       </c>
       <c s="4" r="B35">
-        <v>46197</v>
+        <v>46253</v>
       </c>
       <c s="3" t="inlineStr" r="C35">
         <is>
-          <t xml:space="preserve">Celestica Inc</t>
+          <t xml:space="preserve">Zurich Insurance Group AG</t>
         </is>
       </c>
       <c s="3" t="inlineStr" r="D35">
         <is>
-          <t xml:space="preserve">CA15101Q2071</t>
+          <t xml:space="preserve">CH0011075394</t>
         </is>
       </c>
       <c s="3" t="inlineStr" r="E35">
         <is>
           <t xml:space="preserve">Akcja</t>
         </is>
       </c>
       <c s="5" t="inlineStr" r="F35">
         <is>
-          <t xml:space="preserve">CAD</t>
+          <t xml:space="preserve">CHF</t>
         </is>
       </c>
       <c s="6" r="G35">
-        <v>50.0000</v>
+        <v>25.0000</v>
       </c>
       <c s="7" r="H35">
-        <v>68432.3600</v>
+        <v>67492.2700</v>
       </c>
       <c s="8" r="I35">
-        <v>0.00106954</v>
+        <v>0.000810</v>
       </c>
     </row>
     <row r="36" ht="15.15" customHeight="0">
       <c s="3" t="inlineStr" r="A36">
         <is>
           <t xml:space="preserve">PZU ETF MSCI World Portfelowy FIZ</t>
         </is>
       </c>
       <c s="4" r="B36">
-        <v>46197</v>
+        <v>46253</v>
       </c>
       <c s="3" t="inlineStr" r="C36">
         <is>
-          <t xml:space="preserve">Constellation Software Inc/Can</t>
+          <t xml:space="preserve">Yum! Brands Inc</t>
         </is>
       </c>
       <c s="3" t="inlineStr" r="D36">
         <is>
-          <t xml:space="preserve">CA21037X1006</t>
+          <t xml:space="preserve">US9884981013</t>
         </is>
       </c>
       <c s="3" t="inlineStr" r="E36">
         <is>
           <t xml:space="preserve">Akcja</t>
         </is>
       </c>
       <c s="5" t="inlineStr" r="F36">
         <is>
-          <t xml:space="preserve">CAD</t>
+          <t xml:space="preserve">USD</t>
         </is>
       </c>
       <c s="6" r="G36">
-        <v>9.0000</v>
+        <v>110.0000</v>
       </c>
       <c s="7" r="H36">
-        <v>68516.4600</v>
+        <v>59884.7100</v>
       </c>
       <c s="8" r="I36">
-        <v>0.00107086</v>
+        <v>0.000719</v>
       </c>
     </row>
     <row r="37" ht="15.1" customHeight="0">
       <c s="3" t="inlineStr" r="A37">
         <is>
           <t xml:space="preserve">PZU ETF MSCI World Portfelowy FIZ</t>
         </is>
       </c>
       <c s="4" r="B37">
-        <v>46197</v>
+        <v>46253</v>
       </c>
       <c s="3" t="inlineStr" r="C37">
         <is>
-          <t xml:space="preserve">Enbridge Inc</t>
+          <t xml:space="preserve">Xcel Energy Inc</t>
         </is>
       </c>
       <c s="3" t="inlineStr" r="D37">
         <is>
-          <t xml:space="preserve">CA29250N1050</t>
+          <t xml:space="preserve">US98389B1008</t>
         </is>
       </c>
       <c s="3" t="inlineStr" r="E37">
         <is>
           <t xml:space="preserve">Akcja</t>
         </is>
       </c>
       <c s="5" t="inlineStr" r="F37">
         <is>
-          <t xml:space="preserve">CAD</t>
+          <t xml:space="preserve">USD</t>
         </is>
       </c>
       <c s="6" r="G37">
-        <v>676.0000</v>
+        <v>240.0000</v>
       </c>
       <c s="7" r="H37">
-        <v>141354.0900</v>
+        <v>71099.2700</v>
       </c>
       <c s="8" r="I37">
-        <v>0.00220925</v>
+        <v>0.000853</v>
       </c>
     </row>
     <row r="38" ht="15.1" customHeight="0">
       <c s="3" t="inlineStr" r="A38">
         <is>
           <t xml:space="preserve">PZU ETF MSCI World Portfelowy FIZ</t>
         </is>
       </c>
       <c s="4" r="B38">
-        <v>46197</v>
+        <v>46253</v>
       </c>
       <c s="3" t="inlineStr" r="C38">
         <is>
-          <t xml:space="preserve">Manulife Financial Corp</t>
+          <t xml:space="preserve">WW Grainger Inc</t>
         </is>
       </c>
       <c s="3" t="inlineStr" r="D38">
         <is>
-          <t xml:space="preserve">CA56501R1064</t>
+          <t xml:space="preserve">US3848021040</t>
         </is>
       </c>
       <c s="3" t="inlineStr" r="E38">
         <is>
           <t xml:space="preserve">Akcja</t>
         </is>
       </c>
       <c s="5" t="inlineStr" r="F38">
         <is>
-          <t xml:space="preserve">CAD</t>
+          <t xml:space="preserve">USD</t>
         </is>
       </c>
       <c s="6" r="G38">
-        <v>500.0000</v>
+        <v>15.0000</v>
       </c>
       <c s="7" r="H38">
-        <v>75030.5400</v>
+        <v>73135.6200</v>
       </c>
       <c s="8" r="I38">
-        <v>0.00117267</v>
+        <v>0.000878</v>
       </c>
     </row>
     <row r="39" ht="15.15" customHeight="0">
       <c s="3" t="inlineStr" r="A39">
         <is>
           <t xml:space="preserve">PZU ETF MSCI World Portfelowy FIZ</t>
         </is>
       </c>
       <c s="4" r="B39">
-        <v>46197</v>
+        <v>46253</v>
       </c>
       <c s="3" t="inlineStr" r="C39">
         <is>
-          <t xml:space="preserve">Royal Bank of Canada</t>
+          <t xml:space="preserve">Woolworths Group Ltd</t>
         </is>
       </c>
       <c s="3" t="inlineStr" r="D39">
         <is>
-          <t xml:space="preserve">CA7800871021</t>
+          <t xml:space="preserve">AU000000WOW2</t>
         </is>
       </c>
       <c s="3" t="inlineStr" r="E39">
         <is>
           <t xml:space="preserve">Akcja</t>
         </is>
       </c>
       <c s="5" t="inlineStr" r="F39">
         <is>
-          <t xml:space="preserve">CAD</t>
+          <t xml:space="preserve">AUD</t>
         </is>
       </c>
       <c s="6" r="G39">
-        <v>399.0000</v>
+        <v>700.0000</v>
       </c>
       <c s="7" r="H39">
-        <v>304962.2500</v>
+        <v>73410.9000</v>
       </c>
       <c s="8" r="I39">
-        <v>0.00476631</v>
+        <v>0.000881</v>
       </c>
     </row>
     <row r="40" ht="15.1" customHeight="0">
       <c s="3" t="inlineStr" r="A40">
         <is>
           <t xml:space="preserve">PZU ETF MSCI World Portfelowy FIZ</t>
         </is>
       </c>
       <c s="4" r="B40">
-        <v>46197</v>
+        <v>46253</v>
       </c>
       <c s="3" t="inlineStr" r="C40">
         <is>
-          <t xml:space="preserve">Shopify Inc</t>
+          <t xml:space="preserve">Woodside Energy Group Ltd</t>
         </is>
       </c>
       <c s="3" t="inlineStr" r="D40">
         <is>
-          <t xml:space="preserve">CA82509L1076</t>
+          <t xml:space="preserve">AU0000224040</t>
         </is>
       </c>
       <c s="3" t="inlineStr" r="E40">
         <is>
           <t xml:space="preserve">Akcja</t>
         </is>
       </c>
       <c s="5" t="inlineStr" r="F40">
         <is>
-          <t xml:space="preserve">CAD</t>
+          <t xml:space="preserve">AUD</t>
         </is>
       </c>
       <c s="6" r="G40">
-        <v>302.0000</v>
+        <v>900.0000</v>
       </c>
       <c s="7" r="H40">
-        <v>130297.5500</v>
+        <v>79723.8600</v>
       </c>
       <c s="8" r="I40">
-        <v>0.00203645</v>
+        <v>0.000957</v>
       </c>
     </row>
     <row r="41" ht="15.15" customHeight="0">
       <c s="3" t="inlineStr" r="A41">
         <is>
           <t xml:space="preserve">PZU ETF MSCI World Portfelowy FIZ</t>
         </is>
       </c>
       <c s="4" r="B41">
-        <v>46197</v>
+        <v>46253</v>
       </c>
       <c s="3" t="inlineStr" r="C41">
         <is>
-          <t xml:space="preserve">Sun Life Financial Inc</t>
+          <t xml:space="preserve">Williams Cos Inc/The</t>
         </is>
       </c>
       <c s="3" t="inlineStr" r="D41">
         <is>
-          <t xml:space="preserve">CA8667961053</t>
+          <t xml:space="preserve">US9694571004</t>
         </is>
       </c>
       <c s="3" t="inlineStr" r="E41">
         <is>
           <t xml:space="preserve">Akcja</t>
         </is>
       </c>
       <c s="5" t="inlineStr" r="F41">
         <is>
-          <t xml:space="preserve">CAD</t>
+          <t xml:space="preserve">USD</t>
         </is>
       </c>
       <c s="6" r="G41">
-        <v>270.0000</v>
+        <v>229.0000</v>
       </c>
       <c s="7" r="H41">
-        <v>78826.2500</v>
+        <v>62569.4700</v>
       </c>
       <c s="8" r="I41">
-        <v>0.00123199</v>
+        <v>0.000751</v>
       </c>
     </row>
     <row r="42" ht="15.1" customHeight="0">
       <c s="3" t="inlineStr" r="A42">
         <is>
           <t xml:space="preserve">PZU ETF MSCI World Portfelowy FIZ</t>
         </is>
       </c>
       <c s="4" r="B42">
-        <v>46197</v>
+        <v>46253</v>
       </c>
       <c s="3" t="inlineStr" r="C42">
         <is>
-          <t xml:space="preserve">Suncor Energy Inc</t>
+          <t xml:space="preserve">Wheaton Precious Metals Corp</t>
         </is>
       </c>
       <c s="3" t="inlineStr" r="D42">
         <is>
-          <t xml:space="preserve">CA8672241079</t>
+          <t xml:space="preserve">CA9628791027</t>
         </is>
       </c>
       <c s="3" t="inlineStr" r="E42">
         <is>
           <t xml:space="preserve">Akcja</t>
         </is>
       </c>
       <c s="5" t="inlineStr" r="F42">
         <is>
           <t xml:space="preserve">CAD</t>
         </is>
       </c>
       <c s="6" r="G42">
-        <v>350.0000</v>
+        <v>150.0000</v>
       </c>
       <c s="7" r="H42">
-        <v>72025.3400</v>
+        <v>82029.0800</v>
       </c>
       <c s="8" r="I42">
-        <v>0.00112570</v>
+        <v>0.000984</v>
       </c>
     </row>
     <row r="43" ht="15.1" customHeight="0">
       <c s="3" t="inlineStr" r="A43">
         <is>
           <t xml:space="preserve">PZU ETF MSCI World Portfelowy FIZ</t>
         </is>
       </c>
       <c s="4" r="B43">
-        <v>46197</v>
+        <v>46253</v>
       </c>
       <c s="3" t="inlineStr" r="C43">
         <is>
-          <t xml:space="preserve">TC Energy Corp</t>
+          <t xml:space="preserve">Westpac Banking Corp</t>
         </is>
       </c>
       <c s="3" t="inlineStr" r="D43">
         <is>
-          <t xml:space="preserve">CA87807B1076</t>
+          <t xml:space="preserve">AU000000WBC1</t>
         </is>
       </c>
       <c s="3" t="inlineStr" r="E43">
         <is>
           <t xml:space="preserve">Akcja</t>
         </is>
       </c>
       <c s="5" t="inlineStr" r="F43">
         <is>
-          <t xml:space="preserve">CAD</t>
+          <t xml:space="preserve">AUD</t>
         </is>
       </c>
       <c s="6" r="G43">
-        <v>300.0000</v>
+        <v>693.0000</v>
       </c>
       <c s="7" r="H43">
-        <v>78549.2100</v>
+        <v>63015.8300</v>
       </c>
       <c s="8" r="I43">
-        <v>0.00122766</v>
+        <v>0.000756</v>
       </c>
     </row>
     <row r="44" ht="15.15" customHeight="0">
       <c s="3" t="inlineStr" r="A44">
         <is>
           <t xml:space="preserve">PZU ETF MSCI World Portfelowy FIZ</t>
         </is>
       </c>
       <c s="4" r="B44">
-        <v>46197</v>
+        <v>46253</v>
       </c>
       <c s="3" t="inlineStr" r="C44">
         <is>
-          <t xml:space="preserve">Toronto-Dominion Bank/The</t>
+          <t xml:space="preserve">Western Digital Corp</t>
         </is>
       </c>
       <c s="3" t="inlineStr" r="D44">
         <is>
-          <t xml:space="preserve">CA8911605092</t>
+          <t xml:space="preserve">US9581021055</t>
         </is>
       </c>
       <c s="3" t="inlineStr" r="E44">
         <is>
           <t xml:space="preserve">Akcja</t>
         </is>
       </c>
       <c s="5" t="inlineStr" r="F44">
         <is>
-          <t xml:space="preserve">CAD</t>
+          <t xml:space="preserve">USD</t>
         </is>
       </c>
       <c s="6" r="G44">
-        <v>512.0000</v>
+        <v>80.0000</v>
       </c>
       <c s="7" r="H44">
-        <v>230004.7100</v>
+        <v>137909.8300</v>
       </c>
       <c s="8" r="I44">
-        <v>0.00359479</v>
+        <v>0.001655</v>
       </c>
     </row>
     <row r="45" ht="15.1" customHeight="0">
       <c s="3" t="inlineStr" r="A45">
         <is>
           <t xml:space="preserve">PZU ETF MSCI World Portfelowy FIZ</t>
         </is>
       </c>
       <c s="4" r="B45">
-        <v>46197</v>
+        <v>46253</v>
       </c>
       <c s="3" t="inlineStr" r="C45">
         <is>
-          <t xml:space="preserve">Wheaton Precious Metals Corp</t>
+          <t xml:space="preserve">Wesfarmers Ltd</t>
         </is>
       </c>
       <c s="3" t="inlineStr" r="D45">
         <is>
-          <t xml:space="preserve">CA9628791027</t>
+          <t xml:space="preserve">AU000000WES1</t>
         </is>
       </c>
       <c s="3" t="inlineStr" r="E45">
         <is>
           <t xml:space="preserve">Akcja</t>
         </is>
       </c>
       <c s="5" t="inlineStr" r="F45">
         <is>
-          <t xml:space="preserve">CAD</t>
+          <t xml:space="preserve">AUD</t>
         </is>
       </c>
       <c s="6" r="G45">
-        <v>150.0000</v>
+        <v>300.0000</v>
       </c>
       <c s="7" r="H45">
-        <v>63893.3800</v>
+        <v>66741.5000</v>
       </c>
       <c s="8" r="I45">
-        <v>0.00099860</v>
+        <v>0.000801</v>
       </c>
     </row>
     <row r="46" ht="15.15" customHeight="0">
       <c s="3" t="inlineStr" r="A46">
         <is>
           <t xml:space="preserve">PZU ETF MSCI World Portfelowy FIZ</t>
         </is>
       </c>
       <c s="4" r="B46">
-        <v>46197</v>
+        <v>46253</v>
       </c>
       <c s="3" t="inlineStr" r="C46">
         <is>
-          <t xml:space="preserve">ABB Ltd</t>
+          <t xml:space="preserve">Welltower Inc</t>
         </is>
       </c>
       <c s="3" t="inlineStr" r="D46">
         <is>
-          <t xml:space="preserve">CH0012221716</t>
+          <t xml:space="preserve">US95040Q1040</t>
         </is>
       </c>
       <c s="3" t="inlineStr" r="E46">
         <is>
-          <t xml:space="preserve">Akcja</t>
+          <t xml:space="preserve">REIT</t>
         </is>
       </c>
       <c s="5" t="inlineStr" r="F46">
         <is>
-          <t xml:space="preserve">CHF</t>
+          <t xml:space="preserve">USD</t>
         </is>
       </c>
       <c s="6" r="G46">
-        <v>339.0000</v>
+        <v>331.0000</v>
       </c>
       <c s="7" r="H46">
-        <v>136556.7000</v>
+        <v>291086.1500</v>
       </c>
       <c s="8" r="I46">
-        <v>0.00213427</v>
+        <v>0.003494</v>
       </c>
     </row>
     <row r="47" ht="15.1" customHeight="0">
       <c s="3" t="inlineStr" r="A47">
         <is>
           <t xml:space="preserve">PZU ETF MSCI World Portfelowy FIZ</t>
         </is>
       </c>
       <c s="4" r="B47">
-        <v>46197</v>
+        <v>46253</v>
       </c>
       <c s="3" t="inlineStr" r="C47">
         <is>
-          <t xml:space="preserve">Cie Financiere Richemont SA</t>
+          <t xml:space="preserve">Wells Fargo &amp; Co</t>
         </is>
       </c>
       <c s="3" t="inlineStr" r="D47">
         <is>
-          <t xml:space="preserve">CH0210483332</t>
+          <t xml:space="preserve">US9497461015</t>
         </is>
       </c>
       <c s="3" t="inlineStr" r="E47">
         <is>
           <t xml:space="preserve">Akcja</t>
         </is>
       </c>
       <c s="5" t="inlineStr" r="F47">
         <is>
-          <t xml:space="preserve">CHF</t>
+          <t xml:space="preserve">USD</t>
         </is>
       </c>
       <c s="6" r="G47">
-        <v>164.0000</v>
+        <v>762.0000</v>
       </c>
       <c s="7" r="H47">
-        <v>141541.4000</v>
+        <v>244303.1200</v>
       </c>
       <c s="8" r="I47">
-        <v>0.00221218</v>
+        <v>0.002932</v>
       </c>
     </row>
     <row r="48" ht="15.1" customHeight="0">
       <c s="3" t="inlineStr" r="A48">
         <is>
           <t xml:space="preserve">PZU ETF MSCI World Portfelowy FIZ</t>
         </is>
       </c>
       <c s="4" r="B48">
-        <v>46197</v>
+        <v>46253</v>
       </c>
       <c s="3" t="inlineStr" r="C48">
         <is>
-          <t xml:space="preserve">Galderma Group AG</t>
+          <t xml:space="preserve">Waters Corp</t>
         </is>
       </c>
       <c s="3" t="inlineStr" r="D48">
         <is>
-          <t xml:space="preserve">CH1335392721</t>
+          <t xml:space="preserve">US9418481035</t>
         </is>
       </c>
       <c s="3" t="inlineStr" r="E48">
         <is>
           <t xml:space="preserve">Akcja</t>
         </is>
       </c>
       <c s="5" t="inlineStr" r="F48">
         <is>
-          <t xml:space="preserve">CHF</t>
+          <t xml:space="preserve">USD</t>
         </is>
       </c>
       <c s="6" r="G48">
-        <v>85.0000</v>
+        <v>60.0000</v>
       </c>
       <c s="7" r="H48">
-        <v>72588.7000</v>
+        <v>93079.9600</v>
       </c>
       <c s="8" r="I48">
-        <v>0.00113450</v>
+        <v>0.001117</v>
       </c>
     </row>
     <row r="49" ht="15.15" customHeight="0">
       <c s="3" t="inlineStr" r="A49">
         <is>
           <t xml:space="preserve">PZU ETF MSCI World Portfelowy FIZ</t>
         </is>
       </c>
       <c s="4" r="B49">
-        <v>46197</v>
+        <v>46253</v>
       </c>
       <c s="3" t="inlineStr" r="C49">
         <is>
-          <t xml:space="preserve">Givaudan SA</t>
+          <t xml:space="preserve">Waste Management Inc</t>
         </is>
       </c>
       <c s="3" t="inlineStr" r="D49">
         <is>
-          <t xml:space="preserve">CH0010645932</t>
+          <t xml:space="preserve">US94106L1098</t>
         </is>
       </c>
       <c s="3" t="inlineStr" r="E49">
         <is>
           <t xml:space="preserve">Akcja</t>
         </is>
       </c>
       <c s="5" t="inlineStr" r="F49">
         <is>
-          <t xml:space="preserve">CHF</t>
+          <t xml:space="preserve">USD</t>
         </is>
       </c>
       <c s="6" r="G49">
-        <v>5.0000</v>
+        <v>110.0000</v>
       </c>
       <c s="7" r="H49">
-        <v>79629.2500</v>
+        <v>92365.1800</v>
       </c>
       <c s="8" r="I49">
-        <v>0.00124454</v>
+        <v>0.001109</v>
       </c>
     </row>
     <row r="50" ht="15.1" customHeight="0">
       <c s="3" t="inlineStr" r="A50">
         <is>
           <t xml:space="preserve">PZU ETF MSCI World Portfelowy FIZ</t>
         </is>
       </c>
       <c s="4" r="B50">
-        <v>46197</v>
+        <v>46253</v>
       </c>
       <c s="3" t="inlineStr" r="C50">
         <is>
-          <t xml:space="preserve">LafargeHolcim Ltd</t>
+          <t xml:space="preserve">Waste Connections Inc</t>
         </is>
       </c>
       <c s="3" t="inlineStr" r="D50">
         <is>
-          <t xml:space="preserve">CH0012214059</t>
+          <t xml:space="preserve">CA94106B1013</t>
         </is>
       </c>
       <c s="3" t="inlineStr" r="E50">
         <is>
           <t xml:space="preserve">Akcja</t>
         </is>
       </c>
       <c s="5" t="inlineStr" r="F50">
         <is>
-          <t xml:space="preserve">CHF</t>
+          <t xml:space="preserve">CAD</t>
         </is>
       </c>
       <c s="6" r="G50">
-        <v>190.0000</v>
+        <v>120.0000</v>
       </c>
       <c s="7" r="H50">
-        <v>65981.3100</v>
+        <v>75255.6200</v>
       </c>
       <c s="8" r="I50">
-        <v>0.00103123</v>
+        <v>0.000903</v>
       </c>
     </row>
     <row r="51" ht="15.15" customHeight="0">
       <c s="3" t="inlineStr" r="A51">
         <is>
           <t xml:space="preserve">PZU ETF MSCI World Portfelowy FIZ</t>
         </is>
       </c>
       <c s="4" r="B51">
-        <v>46197</v>
+        <v>46253</v>
       </c>
       <c s="3" t="inlineStr" r="C51">
         <is>
-          <t xml:space="preserve">Lonza Group AG</t>
+          <t xml:space="preserve">Walt Disney Co/The</t>
         </is>
       </c>
       <c s="3" t="inlineStr" r="D51">
         <is>
-          <t xml:space="preserve">CH0013841017</t>
+          <t xml:space="preserve">US2546871060</t>
         </is>
       </c>
       <c s="3" t="inlineStr" r="E51">
         <is>
           <t xml:space="preserve">Akcja</t>
         </is>
       </c>
       <c s="5" t="inlineStr" r="F51">
         <is>
-          <t xml:space="preserve">CHF</t>
+          <t xml:space="preserve">USD</t>
         </is>
       </c>
       <c s="6" r="G51">
-        <v>35.0000</v>
+        <v>390.0000</v>
       </c>
       <c s="7" r="H51">
-        <v>86045.1800</v>
+        <v>155576.1000</v>
       </c>
       <c s="8" r="I51">
-        <v>0.00134482</v>
+        <v>0.001867</v>
       </c>
     </row>
     <row r="52" ht="15.1" customHeight="0">
       <c s="3" t="inlineStr" r="A52">
         <is>
           <t xml:space="preserve">PZU ETF MSCI World Portfelowy FIZ</t>
         </is>
       </c>
       <c s="4" r="B52">
-        <v>46197</v>
+        <v>46253</v>
       </c>
       <c s="3" t="inlineStr" r="C52">
         <is>
-          <t xml:space="preserve">Nestle SA</t>
+          <t xml:space="preserve">Walmart Inc</t>
         </is>
       </c>
       <c s="3" t="inlineStr" r="D52">
         <is>
-          <t xml:space="preserve">CH0038863350</t>
+          <t xml:space="preserve">US9311421039</t>
         </is>
       </c>
       <c s="3" t="inlineStr" r="E52">
         <is>
           <t xml:space="preserve">Akcja</t>
         </is>
       </c>
       <c s="5" t="inlineStr" r="F52">
         <is>
-          <t xml:space="preserve">CHF</t>
+          <t xml:space="preserve">USD</t>
         </is>
       </c>
       <c s="6" r="G52">
-        <v>406.0000</v>
+        <v>994.0000</v>
       </c>
       <c s="7" r="H52">
-        <v>156575.5200</v>
+        <v>423849.1400</v>
       </c>
       <c s="8" r="I52">
-        <v>0.00244715</v>
+        <v>0.005087</v>
       </c>
     </row>
     <row r="53" ht="15.1" customHeight="0">
       <c s="3" t="inlineStr" r="A53">
         <is>
           <t xml:space="preserve">PZU ETF MSCI World Portfelowy FIZ</t>
         </is>
       </c>
       <c s="4" r="B53">
-        <v>46197</v>
+        <v>46253</v>
       </c>
       <c s="3" t="inlineStr" r="C53">
         <is>
-          <t xml:space="preserve">Novartis AG</t>
+          <t xml:space="preserve">Wabtec Corp</t>
         </is>
       </c>
       <c s="3" t="inlineStr" r="D53">
         <is>
-          <t xml:space="preserve">CH0012005267</t>
+          <t xml:space="preserve">US9297401088</t>
         </is>
       </c>
       <c s="3" t="inlineStr" r="E53">
         <is>
           <t xml:space="preserve">Akcja</t>
         </is>
       </c>
       <c s="5" t="inlineStr" r="F53">
         <is>
-          <t xml:space="preserve">CHF</t>
+          <t xml:space="preserve">USD</t>
         </is>
       </c>
       <c s="6" r="G53">
-        <v>320.0000</v>
+        <v>75.0000</v>
       </c>
       <c s="7" r="H53">
-        <v>185121.3700</v>
+        <v>81764.4900</v>
       </c>
       <c s="8" r="I53">
-        <v>0.00289330</v>
+        <v>0.000981</v>
       </c>
     </row>
     <row r="54" ht="15.15" customHeight="0">
       <c s="3" t="inlineStr" r="A54">
         <is>
           <t xml:space="preserve">PZU ETF MSCI World Portfelowy FIZ</t>
         </is>
       </c>
       <c s="4" r="B54">
-        <v>46197</v>
+        <v>46253</v>
       </c>
       <c s="3" t="inlineStr" r="C54">
         <is>
-          <t xml:space="preserve">Roche Holding AG</t>
+          <t xml:space="preserve">Vulcan Materials Co</t>
         </is>
       </c>
       <c s="3" t="inlineStr" r="D54">
         <is>
-          <t xml:space="preserve">CH1499059983</t>
+          <t xml:space="preserve">US9291601097</t>
         </is>
       </c>
       <c s="3" t="inlineStr" r="E54">
         <is>
           <t xml:space="preserve">Akcja</t>
         </is>
       </c>
       <c s="5" t="inlineStr" r="F54">
         <is>
-          <t xml:space="preserve">CHF</t>
+          <t xml:space="preserve">USD</t>
         </is>
       </c>
       <c s="6" r="G54">
-        <v>152.0000</v>
+        <v>70.0000</v>
       </c>
       <c s="7" r="H54">
-        <v>234788.8100</v>
+        <v>72153.5300</v>
       </c>
       <c s="8" r="I54">
-        <v>0.00366956</v>
+        <v>0.000866</v>
       </c>
     </row>
     <row r="55" ht="15.1" customHeight="0">
       <c s="3" t="inlineStr" r="A55">
         <is>
           <t xml:space="preserve">PZU ETF MSCI World Portfelowy FIZ</t>
         </is>
       </c>
       <c s="4" r="B55">
-        <v>46197</v>
+        <v>46253</v>
       </c>
       <c s="3" t="inlineStr" r="C55">
         <is>
-          <t xml:space="preserve">Swiss Re AG</t>
+          <t xml:space="preserve">Volvo AB</t>
         </is>
       </c>
       <c s="3" t="inlineStr" r="D55">
         <is>
-          <t xml:space="preserve">CH0126881561</t>
+          <t xml:space="preserve">SE0000115446</t>
         </is>
       </c>
       <c s="3" t="inlineStr" r="E55">
         <is>
           <t xml:space="preserve">Akcja</t>
         </is>
       </c>
       <c s="5" t="inlineStr" r="F55">
         <is>
-          <t xml:space="preserve">CHF</t>
+          <t xml:space="preserve">SEK</t>
         </is>
       </c>
       <c s="6" r="G55">
-        <v>130.0000</v>
+        <v>700.0000</v>
       </c>
       <c s="7" r="H55">
-        <v>76602.7300</v>
+        <v>92802.0800</v>
       </c>
       <c s="8" r="I55">
-        <v>0.00119724</v>
+        <v>0.001114</v>
       </c>
     </row>
     <row r="56" ht="15.15" customHeight="0">
       <c s="3" t="inlineStr" r="A56">
         <is>
           <t xml:space="preserve">PZU ETF MSCI World Portfelowy FIZ</t>
         </is>
       </c>
       <c s="4" r="B56">
-        <v>46197</v>
+        <v>46253</v>
       </c>
       <c s="3" t="inlineStr" r="C56">
         <is>
-          <t xml:space="preserve">UBS Group AG</t>
+          <t xml:space="preserve">Vivmark Residential</t>
         </is>
       </c>
       <c s="3" t="inlineStr" r="D56">
         <is>
-          <t xml:space="preserve">CH0244767585</t>
+          <t xml:space="preserve">US29476L1070</t>
         </is>
       </c>
       <c s="3" t="inlineStr" r="E56">
         <is>
-          <t xml:space="preserve">Akcja</t>
+          <t xml:space="preserve">REIT</t>
         </is>
       </c>
       <c s="5" t="inlineStr" r="F56">
         <is>
-          <t xml:space="preserve">CHF</t>
+          <t xml:space="preserve">USD</t>
         </is>
       </c>
       <c s="6" r="G56">
-        <v>675.0000</v>
+        <v>604.0000</v>
       </c>
       <c s="7" r="H56">
-        <v>126750.7800</v>
+        <v>144998.7300</v>
       </c>
       <c s="8" r="I56">
-        <v>0.00198101</v>
+        <v>0.001740</v>
       </c>
     </row>
     <row r="57" ht="15.1" customHeight="0">
       <c s="3" t="inlineStr" r="A57">
         <is>
           <t xml:space="preserve">PZU ETF MSCI World Portfelowy FIZ</t>
         </is>
       </c>
       <c s="4" r="B57">
-        <v>46197</v>
+        <v>46253</v>
       </c>
       <c s="3" t="inlineStr" r="C57">
         <is>
-          <t xml:space="preserve">Zurich Insurance Group AG</t>
+          <t xml:space="preserve">Vistra Corp</t>
         </is>
       </c>
       <c s="3" t="inlineStr" r="D57">
         <is>
-          <t xml:space="preserve">CH0011075394</t>
+          <t xml:space="preserve">US92840M1027</t>
         </is>
       </c>
       <c s="3" t="inlineStr" r="E57">
         <is>
           <t xml:space="preserve">Akcja</t>
         </is>
       </c>
       <c s="5" t="inlineStr" r="F57">
         <is>
-          <t xml:space="preserve">CHF</t>
+          <t xml:space="preserve">USD</t>
         </is>
       </c>
       <c s="6" r="G57">
-        <v>25.0000</v>
+        <v>150.0000</v>
       </c>
       <c s="7" r="H57">
-        <v>68067.5400</v>
+        <v>79853.4900</v>
       </c>
       <c s="8" r="I57">
-        <v>0.00106384</v>
+        <v>0.000958</v>
       </c>
     </row>
     <row r="58" ht="15.1" customHeight="0">
       <c s="3" t="inlineStr" r="A58">
         <is>
           <t xml:space="preserve">PZU ETF MSCI World Portfelowy FIZ</t>
         </is>
       </c>
       <c s="4" r="B58">
-        <v>46197</v>
+        <v>46253</v>
       </c>
       <c s="3" t="inlineStr" r="C58">
         <is>
-          <t xml:space="preserve">DSV A/S</t>
+          <t xml:space="preserve">Visa Inc</t>
         </is>
       </c>
       <c s="3" t="inlineStr" r="D58">
         <is>
-          <t xml:space="preserve">DK0060079531</t>
+          <t xml:space="preserve">US92826C8394</t>
         </is>
       </c>
       <c s="3" t="inlineStr" r="E58">
         <is>
           <t xml:space="preserve">Akcja</t>
         </is>
       </c>
       <c s="5" t="inlineStr" r="F58">
         <is>
-          <t xml:space="preserve">DKK</t>
+          <t xml:space="preserve">USD</t>
         </is>
       </c>
       <c s="6" r="G58">
-        <v>80.0000</v>
+        <v>438.0000</v>
       </c>
       <c s="7" r="H58">
-        <v>71124.5400</v>
+        <v>597293.3900</v>
       </c>
       <c s="8" r="I58">
-        <v>0.00111162</v>
+        <v>0.007168</v>
       </c>
     </row>
     <row r="59" ht="15.15" customHeight="0">
       <c s="3" t="inlineStr" r="A59">
         <is>
           <t xml:space="preserve">PZU ETF MSCI World Portfelowy FIZ</t>
         </is>
       </c>
       <c s="4" r="B59">
-        <v>46197</v>
+        <v>46253</v>
       </c>
       <c s="3" t="inlineStr" r="C59">
         <is>
-          <t xml:space="preserve">Novo Nordisk A/S</t>
+          <t xml:space="preserve">Vinci SA</t>
         </is>
       </c>
       <c s="3" t="inlineStr" r="D59">
         <is>
-          <t xml:space="preserve">DK0062498333</t>
+          <t xml:space="preserve">FR0000125486</t>
         </is>
       </c>
       <c s="3" t="inlineStr" r="E59">
         <is>
           <t xml:space="preserve">Akcja</t>
         </is>
       </c>
       <c s="5" t="inlineStr" r="F59">
         <is>
-          <t xml:space="preserve">DKK</t>
+          <t xml:space="preserve">EUR</t>
         </is>
       </c>
       <c s="6" r="G59">
-        <v>1025.0000</v>
+        <v>170.0000</v>
       </c>
       <c s="7" r="H59">
-        <v>183108.8400</v>
+        <v>88522.1200</v>
       </c>
       <c s="8" r="I59">
-        <v>0.00286184</v>
+        <v>0.001062</v>
       </c>
     </row>
     <row r="60" ht="15.1" customHeight="0">
       <c s="3" t="inlineStr" r="A60">
         <is>
           <t xml:space="preserve">PZU ETF MSCI World Portfelowy FIZ</t>
         </is>
       </c>
       <c s="4" r="B60">
-        <v>46197</v>
+        <v>46253</v>
       </c>
       <c s="3" t="inlineStr" r="C60">
         <is>
-          <t xml:space="preserve">Air Liquide SA</t>
+          <t xml:space="preserve">Vertiv Holdings Co</t>
         </is>
       </c>
       <c s="3" t="inlineStr" r="D60">
         <is>
-          <t xml:space="preserve">FR0000120073</t>
+          <t xml:space="preserve">US92537N1081</t>
         </is>
       </c>
       <c s="3" t="inlineStr" r="E60">
         <is>
           <t xml:space="preserve">Akcja</t>
         </is>
       </c>
       <c s="5" t="inlineStr" r="F60">
         <is>
-          <t xml:space="preserve">EUR</t>
+          <t xml:space="preserve">USD</t>
         </is>
       </c>
       <c s="6" r="G60">
-        <v>81.0000</v>
+        <v>80.0000</v>
       </c>
       <c s="7" r="H60">
-        <v>58940.4000</v>
+        <v>77894.9300</v>
       </c>
       <c s="8" r="I60">
-        <v>0.00092119</v>
+        <v>0.000935</v>
       </c>
     </row>
     <row r="61" ht="15.15" customHeight="0">
       <c s="3" t="inlineStr" r="A61">
         <is>
           <t xml:space="preserve">PZU ETF MSCI World Portfelowy FIZ</t>
         </is>
       </c>
       <c s="4" r="B61">
-        <v>46197</v>
+        <v>46253</v>
       </c>
       <c s="3" t="inlineStr" r="C61">
         <is>
-          <t xml:space="preserve">Airbus SE</t>
+          <t xml:space="preserve">VERTEX PHARM</t>
         </is>
       </c>
       <c s="3" t="inlineStr" r="D61">
         <is>
-          <t xml:space="preserve">NL0000235190</t>
+          <t xml:space="preserve">US92532F1003</t>
         </is>
       </c>
       <c s="3" t="inlineStr" r="E61">
         <is>
           <t xml:space="preserve">Akcja</t>
         </is>
       </c>
       <c s="5" t="inlineStr" r="F61">
         <is>
-          <t xml:space="preserve">EUR</t>
+          <t xml:space="preserve">USD</t>
         </is>
       </c>
       <c s="6" r="G61">
-        <v>111.0000</v>
+        <v>75.0000</v>
       </c>
       <c s="7" r="H61">
-        <v>92826.7100</v>
+        <v>154463.6300</v>
       </c>
       <c s="8" r="I61">
-        <v>0.00145081</v>
+        <v>0.001854</v>
       </c>
     </row>
     <row r="62" ht="15.1" customHeight="0">
       <c s="3" t="inlineStr" r="A62">
         <is>
           <t xml:space="preserve">PZU ETF MSCI World Portfelowy FIZ</t>
         </is>
       </c>
       <c s="4" r="B62">
-        <v>46197</v>
+        <v>46253</v>
       </c>
       <c s="3" t="inlineStr" r="C62">
         <is>
-          <t xml:space="preserve">Allianz SE</t>
+          <t xml:space="preserve">Verizon Communications Inc</t>
         </is>
       </c>
       <c s="3" t="inlineStr" r="D62">
         <is>
-          <t xml:space="preserve">DE0008404005</t>
+          <t xml:space="preserve">US92343V1044</t>
         </is>
       </c>
       <c s="3" t="inlineStr" r="E62">
         <is>
           <t xml:space="preserve">Akcja</t>
         </is>
       </c>
       <c s="5" t="inlineStr" r="F62">
         <is>
-          <t xml:space="preserve">EUR</t>
+          <t xml:space="preserve">USD</t>
         </is>
       </c>
       <c s="6" r="G62">
-        <v>104.0000</v>
+        <v>1310.0000</v>
       </c>
       <c s="7" r="H62">
-        <v>180320.2800</v>
+        <v>241226.5700</v>
       </c>
       <c s="8" r="I62">
-        <v>0.00281826</v>
+        <v>0.002895</v>
       </c>
     </row>
     <row r="63" ht="15.1" customHeight="0">
       <c s="3" t="inlineStr" r="A63">
         <is>
           <t xml:space="preserve">PZU ETF MSCI World Portfelowy FIZ</t>
         </is>
       </c>
       <c s="4" r="B63">
-        <v>46197</v>
+        <v>46253</v>
       </c>
       <c s="3" t="inlineStr" r="C63">
         <is>
-          <t xml:space="preserve">Anheuser-Busch InBev SA/NV</t>
+          <t xml:space="preserve">Ventas Inc</t>
         </is>
       </c>
       <c s="3" t="inlineStr" r="D63">
         <is>
-          <t xml:space="preserve">BE0974293251</t>
+          <t xml:space="preserve">US92276F1003</t>
         </is>
       </c>
       <c s="3" t="inlineStr" r="E63">
         <is>
-          <t xml:space="preserve">Akcja</t>
+          <t xml:space="preserve">REIT</t>
         </is>
       </c>
       <c s="5" t="inlineStr" r="F63">
         <is>
-          <t xml:space="preserve">EUR</t>
+          <t xml:space="preserve">USD</t>
         </is>
       </c>
       <c s="6" r="G63">
-        <v>350.0000</v>
+        <v>200.0000</v>
       </c>
       <c s="7" r="H63">
-        <v>111677.8700</v>
+        <v>68531.1200</v>
       </c>
       <c s="8" r="I63">
-        <v>0.00174543</v>
+        <v>0.000822</v>
       </c>
     </row>
     <row r="64" ht="15.15" customHeight="0">
       <c s="3" t="inlineStr" r="A64">
         <is>
           <t xml:space="preserve">PZU ETF MSCI World Portfelowy FIZ</t>
         </is>
       </c>
       <c s="4" r="B64">
-        <v>46197</v>
+        <v>46253</v>
       </c>
       <c s="3" t="inlineStr" r="C64">
         <is>
-          <t xml:space="preserve">Argenx SE</t>
+          <t xml:space="preserve">Valero Energy Corp</t>
         </is>
       </c>
       <c s="3" t="inlineStr" r="D64">
         <is>
-          <t xml:space="preserve">NL0010832176</t>
+          <t xml:space="preserve">US91913Y1001</t>
         </is>
       </c>
       <c s="3" t="inlineStr" r="E64">
         <is>
           <t xml:space="preserve">Akcja</t>
         </is>
       </c>
       <c s="5" t="inlineStr" r="F64">
         <is>
-          <t xml:space="preserve">EUR</t>
+          <t xml:space="preserve">USD</t>
         </is>
       </c>
       <c s="6" r="G64">
-        <v>25.0000</v>
+        <v>67.0000</v>
       </c>
       <c s="7" r="H64">
-        <v>80219.9800</v>
+        <v>86547.7600</v>
       </c>
       <c s="8" r="I64">
-        <v>0.00125377</v>
+        <v>0.001039</v>
       </c>
     </row>
     <row r="65" ht="15.1" customHeight="0">
       <c s="3" t="inlineStr" r="A65">
         <is>
           <t xml:space="preserve">PZU ETF MSCI World Portfelowy FIZ</t>
         </is>
       </c>
       <c s="4" r="B65">
-        <v>46197</v>
+        <v>46253</v>
       </c>
       <c s="3" t="inlineStr" r="C65">
         <is>
-          <t xml:space="preserve">ASM International NV</t>
+          <t xml:space="preserve">USD</t>
         </is>
       </c>
       <c s="3" t="inlineStr" r="D65">
         <is>
-          <t xml:space="preserve">NL0000334118</t>
+          <t xml:space="preserve">USD</t>
         </is>
       </c>
       <c s="3" t="inlineStr" r="E65">
         <is>
-          <t xml:space="preserve">Akcja</t>
+          <t xml:space="preserve">Waluta</t>
         </is>
       </c>
       <c s="5" t="inlineStr" r="F65">
         <is>
-          <t xml:space="preserve">EUR</t>
+          <t xml:space="preserve">PLN</t>
         </is>
       </c>
       <c s="6" r="G65">
-        <v>17.0000</v>
+        <v>1602.1500</v>
       </c>
       <c s="7" r="H65">
-        <v>70624.4400</v>
+        <v>5976.9800</v>
       </c>
       <c s="8" r="I65">
-        <v>0.00110380</v>
+        <v>0.000072</v>
       </c>
     </row>
     <row r="66" ht="15.15" customHeight="0">
       <c s="3" t="inlineStr" r="A66">
         <is>
           <t xml:space="preserve">PZU ETF MSCI World Portfelowy FIZ</t>
         </is>
       </c>
       <c s="4" r="B66">
-        <v>46197</v>
+        <v>46253</v>
       </c>
       <c s="3" t="inlineStr" r="C66">
         <is>
-          <t xml:space="preserve">ASML Holding NV</t>
+          <t xml:space="preserve">US Bancorp</t>
         </is>
       </c>
       <c s="3" t="inlineStr" r="D66">
         <is>
-          <t xml:space="preserve">NL0010273215</t>
+          <t xml:space="preserve">US9029733048</t>
         </is>
       </c>
       <c s="3" t="inlineStr" r="E66">
         <is>
           <t xml:space="preserve">Akcja</t>
         </is>
       </c>
       <c s="5" t="inlineStr" r="F66">
         <is>
-          <t xml:space="preserve">EUR</t>
+          <t xml:space="preserve">USD</t>
         </is>
       </c>
       <c s="6" r="G66">
-        <v>70.0000</v>
+        <v>300.0000</v>
       </c>
       <c s="7" r="H66">
-        <v>466214.5900</v>
+        <v>70306.8900</v>
       </c>
       <c s="8" r="I66">
-        <v>0.00728656</v>
+        <v>0.000844</v>
       </c>
     </row>
     <row r="67" ht="15.1" customHeight="0">
       <c s="3" t="inlineStr" r="A67">
         <is>
           <t xml:space="preserve">PZU ETF MSCI World Portfelowy FIZ</t>
         </is>
       </c>
       <c s="4" r="B67">
-        <v>46197</v>
+        <v>46253</v>
       </c>
       <c s="3" t="inlineStr" r="C67">
         <is>
-          <t xml:space="preserve">Assicurazioni Generali SpA</t>
+          <t xml:space="preserve">UnitedHealth Group Inc</t>
         </is>
       </c>
       <c s="3" t="inlineStr" r="D67">
         <is>
-          <t xml:space="preserve">IT0000062072</t>
+          <t xml:space="preserve">US91324P1021</t>
         </is>
       </c>
       <c s="3" t="inlineStr" r="E67">
         <is>
           <t xml:space="preserve">Akcja</t>
         </is>
       </c>
       <c s="5" t="inlineStr" r="F67">
         <is>
-          <t xml:space="preserve">EUR</t>
+          <t xml:space="preserve">USD</t>
         </is>
       </c>
       <c s="6" r="G67">
-        <v>440.0000</v>
+        <v>207.0000</v>
       </c>
       <c s="7" r="H67">
-        <v>80212.2600</v>
+        <v>300097.9300</v>
       </c>
       <c s="8" r="I67">
-        <v>0.00125365</v>
+        <v>0.003602</v>
       </c>
     </row>
     <row r="68" ht="15.1" customHeight="0">
       <c s="3" t="inlineStr" r="A68">
         <is>
           <t xml:space="preserve">PZU ETF MSCI World Portfelowy FIZ</t>
         </is>
       </c>
       <c s="4" r="B68">
-        <v>46197</v>
+        <v>46253</v>
       </c>
       <c s="3" t="inlineStr" r="C68">
         <is>
-          <t xml:space="preserve">AXA SA</t>
+          <t xml:space="preserve">United Rentals Inc</t>
         </is>
       </c>
       <c s="3" t="inlineStr" r="D68">
         <is>
-          <t xml:space="preserve">FR0000120628</t>
+          <t xml:space="preserve">US9113631090</t>
         </is>
       </c>
       <c s="3" t="inlineStr" r="E68">
         <is>
           <t xml:space="preserve">Akcja</t>
         </is>
       </c>
       <c s="5" t="inlineStr" r="F68">
         <is>
-          <t xml:space="preserve">EUR</t>
+          <t xml:space="preserve">USD</t>
         </is>
       </c>
       <c s="6" r="G68">
-        <v>500.0000</v>
+        <v>22.0000</v>
       </c>
       <c s="7" r="H68">
-        <v>91728.9600</v>
+        <v>91679.0500</v>
       </c>
       <c s="8" r="I68">
-        <v>0.00143365</v>
+        <v>0.001100</v>
       </c>
     </row>
     <row r="69" ht="15.15" customHeight="0">
       <c s="3" t="inlineStr" r="A69">
         <is>
           <t xml:space="preserve">PZU ETF MSCI World Portfelowy FIZ</t>
         </is>
       </c>
       <c s="4" r="B69">
-        <v>46197</v>
+        <v>46253</v>
       </c>
       <c s="3" t="inlineStr" r="C69">
         <is>
-          <t xml:space="preserve">Banco Bilbao Vizcaya Argentari</t>
+          <t xml:space="preserve">United Parcel Service Inc</t>
         </is>
       </c>
       <c s="3" t="inlineStr" r="D69">
         <is>
-          <t xml:space="preserve">ES0113211835</t>
+          <t xml:space="preserve">US9113121068</t>
         </is>
       </c>
       <c s="3" t="inlineStr" r="E69">
         <is>
           <t xml:space="preserve">Akcja</t>
         </is>
       </c>
       <c s="5" t="inlineStr" r="F69">
         <is>
-          <t xml:space="preserve">EUR</t>
+          <t xml:space="preserve">USD</t>
         </is>
       </c>
       <c s="6" r="G69">
-        <v>952.0000</v>
+        <v>200.0000</v>
       </c>
       <c s="7" r="H69">
-        <v>86999.5200</v>
+        <v>76745.9000</v>
       </c>
       <c s="8" r="I69">
-        <v>0.00135973</v>
+        <v>0.000921</v>
       </c>
     </row>
     <row r="70" ht="15.1" customHeight="0">
       <c s="3" t="inlineStr" r="A70">
         <is>
           <t xml:space="preserve">PZU ETF MSCI World Portfelowy FIZ</t>
         </is>
       </c>
       <c s="4" r="B70">
-        <v>46197</v>
+        <v>46253</v>
       </c>
       <c s="3" t="inlineStr" r="C70">
         <is>
-          <t xml:space="preserve">BASF SE</t>
+          <t xml:space="preserve">Union Pacific Corp</t>
         </is>
       </c>
       <c s="3" t="inlineStr" r="D70">
         <is>
-          <t xml:space="preserve">DE000BASF111</t>
+          <t xml:space="preserve">US9078181081</t>
         </is>
       </c>
       <c s="3" t="inlineStr" r="E70">
         <is>
           <t xml:space="preserve">Akcja</t>
         </is>
       </c>
       <c s="5" t="inlineStr" r="F70">
         <is>
-          <t xml:space="preserve">EUR</t>
+          <t xml:space="preserve">USD</t>
         </is>
       </c>
       <c s="6" r="G70">
-        <v>320.0000</v>
+        <v>130.0000</v>
       </c>
       <c s="7" r="H70">
-        <v>67059.8700</v>
+        <v>146366.3600</v>
       </c>
       <c s="8" r="I70">
-        <v>0.00104809</v>
+        <v>0.001757</v>
       </c>
     </row>
     <row r="71" ht="15.15" customHeight="0">
       <c s="3" t="inlineStr" r="A71">
         <is>
           <t xml:space="preserve">PZU ETF MSCI World Portfelowy FIZ</t>
         </is>
       </c>
       <c s="4" r="B71">
-        <v>46197</v>
+        <v>46253</v>
       </c>
       <c s="3" t="inlineStr" r="C71">
         <is>
-          <t xml:space="preserve">BAYER AG</t>
+          <t xml:space="preserve">Unilever PLC</t>
         </is>
       </c>
       <c s="3" t="inlineStr" r="D71">
         <is>
-          <t xml:space="preserve">DE000BAY0017</t>
+          <t xml:space="preserve">GB00BVZK7T90</t>
         </is>
       </c>
       <c s="3" t="inlineStr" r="E71">
         <is>
           <t xml:space="preserve">Akcja</t>
         </is>
       </c>
       <c s="5" t="inlineStr" r="F71">
         <is>
-          <t xml:space="preserve">EUR</t>
+          <t xml:space="preserve">GBP</t>
         </is>
       </c>
       <c s="6" r="G71">
-        <v>500.0000</v>
+        <v>455.0000</v>
       </c>
       <c s="7" r="H71">
-        <v>84849.2900</v>
+        <v>106707.7900</v>
       </c>
       <c s="8" r="I71">
-        <v>0.00132613</v>
+        <v>0.001281</v>
       </c>
     </row>
     <row r="72" ht="15.1" customHeight="0">
       <c s="3" t="inlineStr" r="A72">
         <is>
           <t xml:space="preserve">PZU ETF MSCI World Portfelowy FIZ</t>
         </is>
       </c>
       <c s="4" r="B72">
-        <v>46197</v>
+        <v>46253</v>
       </c>
       <c s="3" t="inlineStr" r="C72">
         <is>
-          <t xml:space="preserve">BNP PARIBAS</t>
+          <t xml:space="preserve">UniCredit SpA</t>
         </is>
       </c>
       <c s="3" t="inlineStr" r="D72">
         <is>
-          <t xml:space="preserve">FR0000131104</t>
+          <t xml:space="preserve">IT0005239360</t>
         </is>
       </c>
       <c s="3" t="inlineStr" r="E72">
         <is>
           <t xml:space="preserve">Akcja</t>
         </is>
       </c>
       <c s="5" t="inlineStr" r="F72">
         <is>
           <t xml:space="preserve">EUR</t>
         </is>
       </c>
       <c s="6" r="G72">
-        <v>284.0000</v>
+        <v>322.0000</v>
       </c>
       <c s="7" r="H72">
-        <v>123511.0700</v>
+        <v>114757.6700</v>
       </c>
       <c s="8" r="I72">
-        <v>0.00193038</v>
+        <v>0.001377</v>
       </c>
     </row>
     <row r="73" ht="15.1" customHeight="0">
       <c s="3" t="inlineStr" r="A73">
         <is>
           <t xml:space="preserve">PZU ETF MSCI World Portfelowy FIZ</t>
         </is>
       </c>
       <c s="4" r="B73">
-        <v>46197</v>
+        <v>46253</v>
       </c>
       <c s="3" t="inlineStr" r="C73">
         <is>
-          <t xml:space="preserve">Daimler AG</t>
+          <t xml:space="preserve">UBS Group AG</t>
         </is>
       </c>
       <c s="3" t="inlineStr" r="D73">
         <is>
-          <t xml:space="preserve">DE0007100000</t>
+          <t xml:space="preserve">CH0244767585</t>
         </is>
       </c>
       <c s="3" t="inlineStr" r="E73">
         <is>
           <t xml:space="preserve">Akcja</t>
         </is>
       </c>
       <c s="5" t="inlineStr" r="F73">
         <is>
-          <t xml:space="preserve">EUR</t>
+          <t xml:space="preserve">CHF</t>
         </is>
       </c>
       <c s="6" r="G73">
-        <v>350.0000</v>
+        <v>675.0000</v>
       </c>
       <c s="7" r="H73">
-        <v>66618.1600</v>
+        <v>133162.6600</v>
       </c>
       <c s="8" r="I73">
-        <v>0.00104119</v>
+        <v>0.001598</v>
       </c>
     </row>
     <row r="74" ht="15.15" customHeight="0">
       <c s="3" t="inlineStr" r="A74">
         <is>
           <t xml:space="preserve">PZU ETF MSCI World Portfelowy FIZ</t>
         </is>
       </c>
       <c s="4" r="B74">
-        <v>46197</v>
+        <v>46253</v>
       </c>
       <c s="3" t="inlineStr" r="C74">
         <is>
-          <t xml:space="preserve">Danone SA</t>
+          <t xml:space="preserve">Uber Technologies Inc</t>
         </is>
       </c>
       <c s="3" t="inlineStr" r="D74">
         <is>
-          <t xml:space="preserve">FR0000120644</t>
+          <t xml:space="preserve">US90353T1007</t>
         </is>
       </c>
       <c s="3" t="inlineStr" r="E74">
         <is>
           <t xml:space="preserve">Akcja</t>
         </is>
       </c>
       <c s="5" t="inlineStr" r="F74">
         <is>
-          <t xml:space="preserve">EUR</t>
+          <t xml:space="preserve">USD</t>
         </is>
       </c>
       <c s="6" r="G74">
-        <v>270.0000</v>
+        <v>432.0000</v>
       </c>
       <c s="7" r="H74">
-        <v>80480.5900</v>
+        <v>125770.7600</v>
       </c>
       <c s="8" r="I74">
-        <v>0.00125785</v>
+        <v>0.001509</v>
       </c>
     </row>
     <row r="75" ht="15.1" customHeight="0">
       <c s="3" t="inlineStr" r="A75">
         <is>
           <t xml:space="preserve">PZU ETF MSCI World Portfelowy FIZ</t>
         </is>
       </c>
       <c s="4" r="B75">
-        <v>46197</v>
+        <v>46253</v>
       </c>
       <c s="3" t="inlineStr" r="C75">
         <is>
-          <t xml:space="preserve">Deutsche Bank AG</t>
+          <t xml:space="preserve">Truist Financial Corp</t>
         </is>
       </c>
       <c s="3" t="inlineStr" r="D75">
         <is>
-          <t xml:space="preserve">DE0005140008</t>
+          <t xml:space="preserve">US89832Q1094</t>
         </is>
       </c>
       <c s="3" t="inlineStr" r="E75">
         <is>
           <t xml:space="preserve">Akcja</t>
         </is>
       </c>
       <c s="5" t="inlineStr" r="F75">
         <is>
-          <t xml:space="preserve">EUR</t>
+          <t xml:space="preserve">USD</t>
         </is>
       </c>
       <c s="6" r="G75">
-        <v>700.0000</v>
+        <v>400.0000</v>
       </c>
       <c s="7" r="H75">
-        <v>90494.4800</v>
+        <v>76059.4700</v>
       </c>
       <c s="8" r="I75">
-        <v>0.00141436</v>
+        <v>0.000913</v>
       </c>
     </row>
     <row r="76" ht="15.15" customHeight="0">
       <c s="3" t="inlineStr" r="A76">
         <is>
           <t xml:space="preserve">PZU ETF MSCI World Portfelowy FIZ</t>
         </is>
       </c>
       <c s="4" r="B76">
-        <v>46197</v>
+        <v>46253</v>
       </c>
       <c s="3" t="inlineStr" r="C76">
         <is>
-          <t xml:space="preserve">Deutsche Boerse AG</t>
+          <t xml:space="preserve">Travelers Cos Inc/The</t>
         </is>
       </c>
       <c s="3" t="inlineStr" r="D76">
         <is>
-          <t xml:space="preserve">DE0005810055</t>
+          <t xml:space="preserve">US89417E1091</t>
         </is>
       </c>
       <c s="3" t="inlineStr" r="E76">
         <is>
           <t xml:space="preserve">Akcja</t>
         </is>
       </c>
       <c s="5" t="inlineStr" r="F76">
         <is>
-          <t xml:space="preserve">EUR</t>
+          <t xml:space="preserve">USD</t>
         </is>
       </c>
       <c s="6" r="G76">
-        <v>80.0000</v>
+        <v>70.0000</v>
       </c>
       <c s="7" r="H76">
-        <v>83944.8600</v>
+        <v>94590.8600</v>
       </c>
       <c s="8" r="I76">
-        <v>0.00131199</v>
+        <v>0.001135</v>
       </c>
     </row>
     <row r="77" ht="15.1" customHeight="0">
       <c s="3" t="inlineStr" r="A77">
         <is>
           <t xml:space="preserve">PZU ETF MSCI World Portfelowy FIZ</t>
         </is>
       </c>
       <c s="4" r="B77">
-        <v>46197</v>
+        <v>46253</v>
       </c>
       <c s="3" t="inlineStr" r="C77">
         <is>
-          <t xml:space="preserve">Deutsche Post AG</t>
+          <t xml:space="preserve">Transurban Group</t>
         </is>
       </c>
       <c s="3" t="inlineStr" r="D77">
         <is>
-          <t xml:space="preserve">DE0005552004</t>
+          <t xml:space="preserve">AU000000TCL6</t>
         </is>
       </c>
       <c s="3" t="inlineStr" r="E77">
         <is>
-          <t xml:space="preserve">Akcja</t>
+          <t xml:space="preserve">Tytuł uczestnictwa</t>
         </is>
       </c>
       <c s="5" t="inlineStr" r="F77">
         <is>
-          <t xml:space="preserve">EUR</t>
+          <t xml:space="preserve">AUD</t>
         </is>
       </c>
       <c s="6" r="G77">
-        <v>350.0000</v>
+        <v>1900.0000</v>
       </c>
       <c s="7" r="H77">
-        <v>76782.2800</v>
+        <v>70282.1500</v>
       </c>
       <c s="8" r="I77">
-        <v>0.00120005</v>
+        <v>0.000844</v>
       </c>
     </row>
     <row r="78" ht="15.1" customHeight="0">
       <c s="3" t="inlineStr" r="A78">
         <is>
           <t xml:space="preserve">PZU ETF MSCI World Portfelowy FIZ</t>
         </is>
       </c>
       <c s="4" r="B78">
-        <v>46197</v>
+        <v>46253</v>
       </c>
       <c s="3" t="inlineStr" r="C78">
         <is>
-          <t xml:space="preserve">Deutsche Telekom AG</t>
+          <t xml:space="preserve">TransDigm Group Inc</t>
         </is>
       </c>
       <c s="3" t="inlineStr" r="D78">
         <is>
-          <t xml:space="preserve">DE0005557508</t>
+          <t xml:space="preserve">US8936411003</t>
         </is>
       </c>
       <c s="3" t="inlineStr" r="E78">
         <is>
           <t xml:space="preserve">Akcja</t>
         </is>
       </c>
       <c s="5" t="inlineStr" r="F78">
         <is>
-          <t xml:space="preserve">EUR</t>
+          <t xml:space="preserve">USD</t>
         </is>
       </c>
       <c s="6" r="G78">
-        <v>543.0000</v>
+        <v>20.0000</v>
       </c>
       <c s="7" r="H78">
-        <v>61539.5000</v>
+        <v>91243.7600</v>
       </c>
       <c s="8" r="I78">
-        <v>0.00096181</v>
+        <v>0.001095</v>
       </c>
     </row>
     <row r="79" ht="15.15" customHeight="0">
       <c s="3" t="inlineStr" r="A79">
         <is>
           <t xml:space="preserve">PZU ETF MSCI World Portfelowy FIZ</t>
         </is>
       </c>
       <c s="4" r="B79">
-        <v>46197</v>
+        <v>46253</v>
       </c>
       <c s="3" t="inlineStr" r="C79">
         <is>
-          <t xml:space="preserve">Enel SpA</t>
+          <t xml:space="preserve">Trane Technologies plc</t>
         </is>
       </c>
       <c s="3" t="inlineStr" r="D79">
         <is>
-          <t xml:space="preserve">IT0003128367</t>
+          <t xml:space="preserve">IE00BK9ZQ967</t>
         </is>
       </c>
       <c s="3" t="inlineStr" r="E79">
         <is>
           <t xml:space="preserve">Akcja</t>
         </is>
       </c>
       <c s="5" t="inlineStr" r="F79">
         <is>
-          <t xml:space="preserve">EUR</t>
+          <t xml:space="preserve">USD</t>
         </is>
       </c>
       <c s="6" r="G79">
-        <v>1859.0000</v>
+        <v>49.0000</v>
       </c>
       <c s="7" r="H79">
-        <v>78624.3600</v>
+        <v>83261.4700</v>
       </c>
       <c s="8" r="I79">
-        <v>0.00122884</v>
+        <v>0.000999</v>
       </c>
     </row>
     <row r="80" ht="15.1" customHeight="0">
       <c s="3" t="inlineStr" r="A80">
         <is>
           <t xml:space="preserve">PZU ETF MSCI World Portfelowy FIZ</t>
         </is>
       </c>
       <c s="4" r="B80">
-        <v>46197</v>
+        <v>46253</v>
       </c>
       <c s="3" t="inlineStr" r="C80">
         <is>
-          <t xml:space="preserve">Engie SA</t>
+          <t xml:space="preserve">Toyota Motor Corp</t>
         </is>
       </c>
       <c s="3" t="inlineStr" r="D80">
         <is>
-          <t xml:space="preserve">FR0010208488</t>
+          <t xml:space="preserve">JP3633400001</t>
         </is>
       </c>
       <c s="3" t="inlineStr" r="E80">
         <is>
           <t xml:space="preserve">Akcja</t>
         </is>
       </c>
       <c s="5" t="inlineStr" r="F80">
         <is>
-          <t xml:space="preserve">EUR</t>
+          <t xml:space="preserve">JPY</t>
         </is>
       </c>
       <c s="6" r="G80">
-        <v>600.0000</v>
+        <v>2375.0000</v>
       </c>
       <c s="7" r="H80">
-        <v>68153.7600</v>
+        <v>163711.5000</v>
       </c>
       <c s="8" r="I80">
-        <v>0.00106519</v>
+        <v>0.001965</v>
       </c>
     </row>
     <row r="81" ht="15.15" customHeight="0">
       <c s="3" t="inlineStr" r="A81">
         <is>
           <t xml:space="preserve">PZU ETF MSCI World Portfelowy FIZ</t>
         </is>
       </c>
       <c s="4" r="B81">
-        <v>46197</v>
+        <v>46253</v>
       </c>
       <c s="3" t="inlineStr" r="C81">
         <is>
-          <t xml:space="preserve">Eni SpA</t>
+          <t xml:space="preserve">TOTAL SA</t>
         </is>
       </c>
       <c s="3" t="inlineStr" r="D81">
         <is>
-          <t xml:space="preserve">IT0003132476</t>
+          <t xml:space="preserve">FR0000120271</t>
         </is>
       </c>
       <c s="3" t="inlineStr" r="E81">
         <is>
           <t xml:space="preserve">Akcja</t>
         </is>
       </c>
       <c s="5" t="inlineStr" r="F81">
         <is>
           <t xml:space="preserve">EUR</t>
         </is>
       </c>
       <c s="6" r="G81">
-        <v>800.0000</v>
+        <v>524.0000</v>
       </c>
       <c s="7" r="H81">
-        <v>71308.5500</v>
+        <v>176070.0400</v>
       </c>
       <c s="8" r="I81">
-        <v>0.00111450</v>
+        <v>0.002113</v>
       </c>
     </row>
     <row r="82" ht="15.1" customHeight="0">
       <c s="3" t="inlineStr" r="A82">
         <is>
           <t xml:space="preserve">PZU ETF MSCI World Portfelowy FIZ</t>
         </is>
       </c>
       <c s="4" r="B82">
-        <v>46197</v>
+        <v>46253</v>
       </c>
       <c s="3" t="inlineStr" r="C82">
         <is>
-          <t xml:space="preserve">E.ON SE</t>
+          <t xml:space="preserve">Toronto-Dominion Bank/The</t>
         </is>
       </c>
       <c s="3" t="inlineStr" r="D82">
         <is>
-          <t xml:space="preserve">DE000ENAG999</t>
+          <t xml:space="preserve">CA8911605092</t>
         </is>
       </c>
       <c s="3" t="inlineStr" r="E82">
         <is>
           <t xml:space="preserve">Akcja</t>
         </is>
       </c>
       <c s="5" t="inlineStr" r="F82">
         <is>
-          <t xml:space="preserve">EUR</t>
+          <t xml:space="preserve">CAD</t>
         </is>
       </c>
       <c s="6" r="G82">
-        <v>900.0000</v>
+        <v>512.0000</v>
       </c>
       <c s="7" r="H82">
-        <v>67954.4400</v>
+        <v>225227.2900</v>
       </c>
       <c s="8" r="I82">
-        <v>0.00106207</v>
+        <v>0.002703</v>
       </c>
     </row>
     <row r="83" ht="15.1" customHeight="0">
       <c s="3" t="inlineStr" r="A83">
         <is>
           <t xml:space="preserve">PZU ETF MSCI World Portfelowy FIZ</t>
         </is>
       </c>
       <c s="4" r="B83">
-        <v>46197</v>
+        <v>46253</v>
       </c>
       <c s="3" t="inlineStr" r="C83">
         <is>
-          <t xml:space="preserve">Essilorluxottica</t>
+          <t xml:space="preserve">Tokyo Electron Ltd</t>
         </is>
       </c>
       <c s="3" t="inlineStr" r="D83">
         <is>
-          <t xml:space="preserve">FR0000121667</t>
+          <t xml:space="preserve">JP3571400005</t>
         </is>
       </c>
       <c s="3" t="inlineStr" r="E83">
         <is>
           <t xml:space="preserve">Akcja</t>
         </is>
       </c>
       <c s="5" t="inlineStr" r="F83">
         <is>
-          <t xml:space="preserve">EUR</t>
+          <t xml:space="preserve">JPY</t>
         </is>
       </c>
       <c s="6" r="G83">
-        <v>102.0000</v>
+        <v>193.0000</v>
       </c>
       <c s="7" r="H83">
-        <v>73714.0700</v>
+        <v>247256.3600</v>
       </c>
       <c s="8" r="I83">
-        <v>0.00115209</v>
+        <v>0.002967</v>
       </c>
     </row>
     <row r="84" ht="15.15" customHeight="0">
       <c s="3" t="inlineStr" r="A84">
         <is>
           <t xml:space="preserve">PZU ETF MSCI World Portfelowy FIZ</t>
         </is>
       </c>
       <c s="4" r="B84">
-        <v>46197</v>
+        <v>46253</v>
       </c>
       <c s="3" t="inlineStr" r="C84">
         <is>
-          <t xml:space="preserve">Ferrovial SE</t>
+          <t xml:space="preserve">Tokio Marine Holdings Inc</t>
         </is>
       </c>
       <c s="3" t="inlineStr" r="D84">
         <is>
-          <t xml:space="preserve">NL0015001FS8</t>
+          <t xml:space="preserve">JP3910660004</t>
         </is>
       </c>
       <c s="3" t="inlineStr" r="E84">
         <is>
           <t xml:space="preserve">Akcja</t>
         </is>
       </c>
       <c s="5" t="inlineStr" r="F84">
         <is>
-          <t xml:space="preserve">EUR</t>
+          <t xml:space="preserve">JPY</t>
         </is>
       </c>
       <c s="6" r="G84">
-        <v>300.0000</v>
+        <v>500.0000</v>
       </c>
       <c s="7" r="H84">
-        <v>79521.2900</v>
+        <v>84857.2800</v>
       </c>
       <c s="8" r="I84">
-        <v>0.00124285</v>
+        <v>0.001018</v>
       </c>
     </row>
     <row r="85" ht="15.1" customHeight="0">
       <c s="3" t="inlineStr" r="A85">
         <is>
           <t xml:space="preserve">PZU ETF MSCI World Portfelowy FIZ</t>
         </is>
       </c>
       <c s="4" r="B85">
-        <v>46197</v>
+        <v>46253</v>
       </c>
       <c s="3" t="inlineStr" r="C85">
         <is>
-          <t xml:space="preserve">Hermes International</t>
+          <t xml:space="preserve">T-Mobile US Inc</t>
         </is>
       </c>
       <c s="3" t="inlineStr" r="D85">
         <is>
-          <t xml:space="preserve">FR0000052292</t>
+          <t xml:space="preserve">US8725901040</t>
         </is>
       </c>
       <c s="3" t="inlineStr" r="E85">
         <is>
           <t xml:space="preserve">Akcja</t>
         </is>
       </c>
       <c s="5" t="inlineStr" r="F85">
         <is>
-          <t xml:space="preserve">EUR</t>
+          <t xml:space="preserve">USD</t>
         </is>
       </c>
       <c s="6" r="G85">
-        <v>10.0000</v>
+        <v>130.0000</v>
       </c>
       <c s="7" r="H85">
-        <v>69825.4600</v>
+        <v>88440.5900</v>
       </c>
       <c s="8" r="I85">
-        <v>0.00109132</v>
+        <v>0.001061</v>
       </c>
     </row>
     <row r="86" ht="15.15" customHeight="0">
       <c s="3" t="inlineStr" r="A86">
         <is>
           <t xml:space="preserve">PZU ETF MSCI World Portfelowy FIZ</t>
         </is>
       </c>
       <c s="4" r="B86">
-        <v>46197</v>
+        <v>46253</v>
       </c>
       <c s="3" t="inlineStr" r="C86">
         <is>
-          <t xml:space="preserve">Iberdrola SA</t>
+          <t xml:space="preserve">THERMO FISHER</t>
         </is>
       </c>
       <c s="3" t="inlineStr" r="D86">
         <is>
-          <t xml:space="preserve">ES0144580Y14</t>
+          <t xml:space="preserve">US8835561023</t>
         </is>
       </c>
       <c s="3" t="inlineStr" r="E86">
         <is>
           <t xml:space="preserve">Akcja</t>
         </is>
       </c>
       <c s="5" t="inlineStr" r="F86">
         <is>
-          <t xml:space="preserve">EUR</t>
+          <t xml:space="preserve">USD</t>
         </is>
       </c>
       <c s="6" r="G86">
-        <v>1432.0000</v>
+        <v>93.0000</v>
       </c>
       <c s="7" r="H86">
-        <v>129821.3400</v>
+        <v>212865.1200</v>
       </c>
       <c s="8" r="I86">
-        <v>0.00202900</v>
+        <v>0.002555</v>
       </c>
     </row>
     <row r="87" ht="15.1" customHeight="0">
       <c s="3" t="inlineStr" r="A87">
         <is>
           <t xml:space="preserve">PZU ETF MSCI World Portfelowy FIZ</t>
         </is>
       </c>
       <c s="4" r="B87">
-        <v>46197</v>
+        <v>46253</v>
       </c>
       <c s="3" t="inlineStr" r="C87">
         <is>
-          <t xml:space="preserve">Industria de Diseno Textil SA</t>
+          <t xml:space="preserve">The TJX Companies, Inc.</t>
         </is>
       </c>
       <c s="3" t="inlineStr" r="D87">
         <is>
-          <t xml:space="preserve">ES0148396007</t>
+          <t xml:space="preserve">US8725401090</t>
         </is>
       </c>
       <c s="3" t="inlineStr" r="E87">
         <is>
           <t xml:space="preserve">Akcja</t>
         </is>
       </c>
       <c s="5" t="inlineStr" r="F87">
         <is>
-          <t xml:space="preserve">EUR</t>
+          <t xml:space="preserve">USD</t>
         </is>
       </c>
       <c s="6" r="G87">
-        <v>400.0000</v>
+        <v>277.0000</v>
       </c>
       <c s="7" r="H87">
-        <v>95638.1600</v>
+        <v>149322.8600</v>
       </c>
       <c s="8" r="I87">
-        <v>0.00149475</v>
+        <v>0.001792</v>
       </c>
     </row>
     <row r="88" ht="15.1" customHeight="0">
       <c s="3" t="inlineStr" r="A88">
         <is>
           <t xml:space="preserve">PZU ETF MSCI World Portfelowy FIZ</t>
         </is>
       </c>
       <c s="4" r="B88">
-        <v>46197</v>
+        <v>46253</v>
       </c>
       <c s="3" t="inlineStr" r="C88">
         <is>
-          <t xml:space="preserve">ING Groep NV</t>
+          <t xml:space="preserve">Texas Instruments Inc</t>
         </is>
       </c>
       <c s="3" t="inlineStr" r="D88">
         <is>
-          <t xml:space="preserve">NL0011821202</t>
+          <t xml:space="preserve">US8825081040</t>
         </is>
       </c>
       <c s="3" t="inlineStr" r="E88">
         <is>
           <t xml:space="preserve">Akcja</t>
         </is>
       </c>
       <c s="5" t="inlineStr" r="F88">
         <is>
-          <t xml:space="preserve">EUR</t>
+          <t xml:space="preserve">USD</t>
         </is>
       </c>
       <c s="6" r="G88">
-        <v>1000.0000</v>
+        <v>193.0000</v>
       </c>
       <c s="7" r="H88">
-        <v>117725.9800</v>
+        <v>192565.5500</v>
       </c>
       <c s="8" r="I88">
-        <v>0.00183996</v>
+        <v>0.002311</v>
       </c>
     </row>
     <row r="89" ht="15.15" customHeight="0">
       <c s="3" t="inlineStr" r="A89">
         <is>
           <t xml:space="preserve">PZU ETF MSCI World Portfelowy FIZ</t>
         </is>
       </c>
       <c s="4" r="B89">
-        <v>46197</v>
+        <v>46253</v>
       </c>
       <c s="3" t="inlineStr" r="C89">
         <is>
-          <t xml:space="preserve">Intesa Sanpaolo SpA</t>
+          <t xml:space="preserve">Tesla Inc</t>
         </is>
       </c>
       <c s="3" t="inlineStr" r="D89">
         <is>
-          <t xml:space="preserve">IT0000072618</t>
+          <t xml:space="preserve">US88160R1014</t>
         </is>
       </c>
       <c s="3" t="inlineStr" r="E89">
         <is>
           <t xml:space="preserve">Akcja</t>
         </is>
       </c>
       <c s="5" t="inlineStr" r="F89">
         <is>
-          <t xml:space="preserve">EUR</t>
+          <t xml:space="preserve">USD</t>
         </is>
       </c>
       <c s="6" r="G89">
-        <v>3200.0000</v>
+        <v>664.0000</v>
       </c>
       <c s="7" r="H89">
-        <v>83574.5100</v>
+        <v>869765.8100</v>
       </c>
       <c s="8" r="I89">
-        <v>0.00130620</v>
+        <v>0.010439</v>
       </c>
     </row>
     <row r="90" ht="15.1" customHeight="0">
       <c s="3" t="inlineStr" r="A90">
         <is>
           <t xml:space="preserve">PZU ETF MSCI World Portfelowy FIZ</t>
         </is>
       </c>
       <c s="4" r="B90">
-        <v>46197</v>
+        <v>46253</v>
       </c>
       <c s="3" t="inlineStr" r="C90">
         <is>
-          <t xml:space="preserve">INFINEOH TECHNOLOGIES</t>
+          <t xml:space="preserve">Tesco PLC</t>
         </is>
       </c>
       <c s="3" t="inlineStr" r="D90">
         <is>
-          <t xml:space="preserve">DE0006231004</t>
+          <t xml:space="preserve">GB00BLGZ9862</t>
         </is>
       </c>
       <c s="3" t="inlineStr" r="E90">
         <is>
           <t xml:space="preserve">Akcja</t>
         </is>
       </c>
       <c s="5" t="inlineStr" r="F90">
         <is>
-          <t xml:space="preserve">EUR</t>
+          <t xml:space="preserve">GBP</t>
         </is>
       </c>
       <c s="6" r="G90">
-        <v>350.0000</v>
+        <v>3300.0000</v>
       </c>
       <c s="7" r="H90">
-        <v>119359.1000</v>
+        <v>74814.6400</v>
       </c>
       <c s="8" r="I90">
-        <v>0.00186549</v>
+        <v>0.000898</v>
       </c>
     </row>
     <row r="91" ht="15.15" customHeight="0">
       <c s="3" t="inlineStr" r="A91">
         <is>
           <t xml:space="preserve">PZU ETF MSCI World Portfelowy FIZ</t>
         </is>
       </c>
       <c s="4" r="B91">
-        <v>46197</v>
+        <v>46253</v>
       </c>
       <c s="3" t="inlineStr" r="C91">
         <is>
-          <t xml:space="preserve">Koninklijke Ahold Delhaize NV</t>
+          <t xml:space="preserve">Teradyne Inc</t>
         </is>
       </c>
       <c s="3" t="inlineStr" r="D91">
         <is>
-          <t xml:space="preserve">NL0011794037</t>
+          <t xml:space="preserve">US8807701029</t>
         </is>
       </c>
       <c s="3" t="inlineStr" r="E91">
         <is>
           <t xml:space="preserve">Akcja</t>
         </is>
       </c>
       <c s="5" t="inlineStr" r="F91">
         <is>
-          <t xml:space="preserve">EUR</t>
+          <t xml:space="preserve">USD</t>
         </is>
       </c>
       <c s="6" r="G91">
-        <v>425.0000</v>
+        <v>50.0000</v>
       </c>
       <c s="7" r="H91">
-        <v>64233.8500</v>
+        <v>70816.1100</v>
       </c>
       <c s="8" r="I91">
-        <v>0.00100392</v>
+        <v>0.000850</v>
       </c>
     </row>
     <row r="92" ht="15.1" customHeight="0">
       <c s="3" t="inlineStr" r="A92">
         <is>
           <t xml:space="preserve">PZU ETF MSCI World Portfelowy FIZ</t>
         </is>
       </c>
       <c s="4" r="B92">
-        <v>46197</v>
+        <v>46253</v>
       </c>
       <c s="3" t="inlineStr" r="C92">
         <is>
-          <t xml:space="preserve">L'Oreal SA</t>
+          <t xml:space="preserve">TELUS Corp</t>
         </is>
       </c>
       <c s="3" t="inlineStr" r="D92">
         <is>
-          <t xml:space="preserve">FR0000120321</t>
+          <t xml:space="preserve">CA87971M1032</t>
         </is>
       </c>
       <c s="3" t="inlineStr" r="E92">
         <is>
           <t xml:space="preserve">Akcja</t>
         </is>
       </c>
       <c s="5" t="inlineStr" r="F92">
         <is>
-          <t xml:space="preserve">EUR</t>
+          <t xml:space="preserve">CAD</t>
         </is>
       </c>
       <c s="6" r="G92">
-        <v>52.0000</v>
+        <v>2000.0000</v>
       </c>
       <c s="7" r="H92">
-        <v>86181.5000</v>
+        <v>74355.6100</v>
       </c>
       <c s="8" r="I92">
-        <v>0.00134695</v>
+        <v>0.000892</v>
       </c>
     </row>
     <row r="93" ht="15.1" customHeight="0">
       <c s="3" t="inlineStr" r="A93">
         <is>
           <t xml:space="preserve">PZU ETF MSCI World Portfelowy FIZ</t>
         </is>
       </c>
       <c s="4" r="B93">
-        <v>46197</v>
+        <v>46253</v>
       </c>
       <c s="3" t="inlineStr" r="C93">
         <is>
-          <t xml:space="preserve">LVMH Moet Hennessy Louis Vuitt</t>
+          <t xml:space="preserve">Telefonaktiebolaget LM Ericsso</t>
         </is>
       </c>
       <c s="3" t="inlineStr" r="D93">
         <is>
-          <t xml:space="preserve">FR0000121014</t>
+          <t xml:space="preserve">SE0000108656</t>
         </is>
       </c>
       <c s="3" t="inlineStr" r="E93">
         <is>
           <t xml:space="preserve">Akcja</t>
         </is>
       </c>
       <c s="5" t="inlineStr" r="F93">
         <is>
-          <t xml:space="preserve">EUR</t>
+          <t xml:space="preserve">SEK</t>
         </is>
       </c>
       <c s="6" r="G93">
-        <v>66.0000</v>
+        <v>1500.0000</v>
       </c>
       <c s="7" r="H93">
-        <v>139470.8800</v>
+        <v>56906.6400</v>
       </c>
       <c s="8" r="I93">
-        <v>0.00217982</v>
+        <v>0.000683</v>
       </c>
     </row>
     <row r="94" ht="15.15" customHeight="0">
       <c s="3" t="inlineStr" r="A94">
         <is>
           <t xml:space="preserve">PZU ETF MSCI World Portfelowy FIZ</t>
         </is>
       </c>
       <c s="4" r="B94">
-        <v>46197</v>
+        <v>46253</v>
       </c>
       <c s="3" t="inlineStr" r="C94">
         <is>
-          <t xml:space="preserve">Münchener Rückversicherungs-Gesellschaft</t>
+          <t xml:space="preserve">TE Connectivity PLC</t>
         </is>
       </c>
       <c s="3" t="inlineStr" r="D94">
         <is>
-          <t xml:space="preserve">DE0008430026</t>
+          <t xml:space="preserve">IE000IVNQZ81</t>
         </is>
       </c>
       <c s="3" t="inlineStr" r="E94">
         <is>
           <t xml:space="preserve">Akcja</t>
         </is>
       </c>
       <c s="5" t="inlineStr" r="F94">
         <is>
-          <t xml:space="preserve">EUR</t>
+          <t xml:space="preserve">USD</t>
         </is>
       </c>
       <c s="6" r="G94">
-        <v>30.0000</v>
+        <v>90.0000</v>
       </c>
       <c s="7" r="H94">
-        <v>61659.8600</v>
+        <v>68349.4400</v>
       </c>
       <c s="8" r="I94">
-        <v>0.00096369</v>
+        <v>0.000820</v>
       </c>
     </row>
     <row r="95" ht="15.1" customHeight="0">
       <c s="3" t="inlineStr" r="A95">
         <is>
           <t xml:space="preserve">PZU ETF MSCI World Portfelowy FIZ</t>
         </is>
       </c>
       <c s="4" r="B95">
-        <v>46197</v>
+        <v>46253</v>
       </c>
       <c s="3" t="inlineStr" r="C95">
         <is>
-          <t xml:space="preserve">Nokia OYJ</t>
+          <t xml:space="preserve">TC Energy Corp</t>
         </is>
       </c>
       <c s="3" t="inlineStr" r="D95">
         <is>
-          <t xml:space="preserve">FI0009000681</t>
+          <t xml:space="preserve">CA87807B1076</t>
         </is>
       </c>
       <c s="3" t="inlineStr" r="E95">
         <is>
           <t xml:space="preserve">Akcja</t>
         </is>
       </c>
       <c s="5" t="inlineStr" r="F95">
         <is>
-          <t xml:space="preserve">EUR</t>
+          <t xml:space="preserve">CAD</t>
         </is>
       </c>
       <c s="6" r="G95">
-        <v>2000.0000</v>
+        <v>300.0000</v>
       </c>
       <c s="7" r="H95">
-        <v>105574.0300</v>
+        <v>69476.5300</v>
       </c>
       <c s="8" r="I95">
-        <v>0.00165004</v>
+        <v>0.000834</v>
       </c>
     </row>
     <row r="96" ht="15.15" customHeight="0">
       <c s="3" t="inlineStr" r="A96">
         <is>
           <t xml:space="preserve">PZU ETF MSCI World Portfelowy FIZ</t>
         </is>
       </c>
       <c s="4" r="B96">
-        <v>46197</v>
+        <v>46253</v>
       </c>
       <c s="3" t="inlineStr" r="C96">
         <is>
-          <t xml:space="preserve">Nordea Bank Abp</t>
+          <t xml:space="preserve">Target Corp</t>
         </is>
       </c>
       <c s="3" t="inlineStr" r="D96">
         <is>
-          <t xml:space="preserve">FI4000297767</t>
+          <t xml:space="preserve">US87612E1064</t>
         </is>
       </c>
       <c s="3" t="inlineStr" r="E96">
         <is>
           <t xml:space="preserve">Akcja</t>
         </is>
       </c>
       <c s="5" t="inlineStr" r="F96">
         <is>
-          <t xml:space="preserve">EUR</t>
+          <t xml:space="preserve">USD</t>
         </is>
       </c>
       <c s="6" r="G96">
-        <v>1000.0000</v>
+        <v>54.0000</v>
       </c>
       <c s="7" r="H96">
-        <v>69525.4100</v>
+        <v>32030.9300</v>
       </c>
       <c s="8" r="I96">
-        <v>0.00108663</v>
+        <v>0.000384</v>
       </c>
     </row>
     <row r="97" ht="15.1" customHeight="0">
       <c s="3" t="inlineStr" r="A97">
         <is>
           <t xml:space="preserve">PZU ETF MSCI World Portfelowy FIZ</t>
         </is>
       </c>
       <c s="4" r="B97">
-        <v>46197</v>
+        <v>46253</v>
       </c>
       <c s="3" t="inlineStr" r="C97">
         <is>
-          <t xml:space="preserve">Orange SA</t>
+          <t xml:space="preserve">Targa Resources Corp</t>
         </is>
       </c>
       <c s="3" t="inlineStr" r="D97">
         <is>
-          <t xml:space="preserve">FR0000133308</t>
+          <t xml:space="preserve">US87612G1013</t>
         </is>
       </c>
       <c s="3" t="inlineStr" r="E97">
         <is>
           <t xml:space="preserve">Akcja</t>
         </is>
       </c>
       <c s="5" t="inlineStr" r="F97">
         <is>
-          <t xml:space="preserve">EUR</t>
+          <t xml:space="preserve">USD</t>
         </is>
       </c>
       <c s="6" r="G97">
-        <v>1000.0000</v>
+        <v>80.0000</v>
       </c>
       <c s="7" r="H97">
-        <v>72397.3000</v>
+        <v>88665.9200</v>
       </c>
       <c s="8" r="I97">
-        <v>0.00113151</v>
+        <v>0.001064</v>
       </c>
     </row>
     <row r="98" ht="15.1" customHeight="0">
       <c s="3" t="inlineStr" r="A98">
         <is>
           <t xml:space="preserve">PZU ETF MSCI World Portfelowy FIZ</t>
         </is>
       </c>
       <c s="4" r="B98">
-        <v>46197</v>
+        <v>46253</v>
       </c>
       <c s="3" t="inlineStr" r="C98">
         <is>
-          <t xml:space="preserve">Prosus NV</t>
+          <t xml:space="preserve">Take-Two Interactive Software</t>
         </is>
       </c>
       <c s="3" t="inlineStr" r="D98">
         <is>
-          <t xml:space="preserve">NL0013654783</t>
+          <t xml:space="preserve">US8740541094</t>
         </is>
       </c>
       <c s="3" t="inlineStr" r="E98">
         <is>
           <t xml:space="preserve">Akcja</t>
         </is>
       </c>
       <c s="5" t="inlineStr" r="F98">
         <is>
-          <t xml:space="preserve">EUR</t>
+          <t xml:space="preserve">USD</t>
         </is>
       </c>
       <c s="6" r="G98">
-        <v>260.0000</v>
+        <v>68.0000</v>
       </c>
       <c s="7" r="H98">
-        <v>42817.7100</v>
+        <v>60132.5000</v>
       </c>
       <c s="8" r="I98">
-        <v>0.00066921</v>
+        <v>0.000722</v>
       </c>
     </row>
     <row r="99" ht="15.15" customHeight="0">
       <c s="3" t="inlineStr" r="A99">
         <is>
           <t xml:space="preserve">PZU ETF MSCI World Portfelowy FIZ</t>
         </is>
       </c>
       <c s="4" r="B99">
-        <v>46197</v>
+        <v>46253</v>
       </c>
       <c s="3" t="inlineStr" r="C99">
         <is>
-          <t xml:space="preserve">Rheinmetall AG</t>
+          <t xml:space="preserve">Takeda Pharmaceutical Co Ltd</t>
         </is>
       </c>
       <c s="3" t="inlineStr" r="D99">
         <is>
-          <t xml:space="preserve">DE0007030009</t>
+          <t xml:space="preserve">JP3463000004</t>
         </is>
       </c>
       <c s="3" t="inlineStr" r="E99">
         <is>
           <t xml:space="preserve">Akcja</t>
         </is>
       </c>
       <c s="5" t="inlineStr" r="F99">
         <is>
-          <t xml:space="preserve">EUR</t>
+          <t xml:space="preserve">JPY</t>
         </is>
       </c>
       <c s="6" r="G99">
-        <v>15.0000</v>
+        <v>600.0000</v>
       </c>
       <c s="7" r="H99">
-        <v>61016.9000</v>
+        <v>81128.2900</v>
       </c>
       <c s="8" r="I99">
-        <v>0.00095364</v>
+        <v>0.000974</v>
       </c>
     </row>
     <row r="100" ht="15.1" customHeight="0">
       <c s="3" t="inlineStr" r="A100">
         <is>
           <t xml:space="preserve">PZU ETF MSCI World Portfelowy FIZ</t>
         </is>
       </c>
       <c s="4" r="B100">
-        <v>46197</v>
+        <v>46253</v>
       </c>
       <c s="3" t="inlineStr" r="C100">
         <is>
-          <t xml:space="preserve">Safran SA</t>
+          <t xml:space="preserve">Sysco Corp</t>
         </is>
       </c>
       <c s="3" t="inlineStr" r="D100">
         <is>
-          <t xml:space="preserve">FR0000073272</t>
+          <t xml:space="preserve">US8718291078</t>
         </is>
       </c>
       <c s="3" t="inlineStr" r="E100">
         <is>
           <t xml:space="preserve">Akcja</t>
         </is>
       </c>
       <c s="5" t="inlineStr" r="F100">
         <is>
-          <t xml:space="preserve">EUR</t>
+          <t xml:space="preserve">USD</t>
         </is>
       </c>
       <c s="6" r="G100">
-        <v>66.0000</v>
+        <v>270.0000</v>
       </c>
       <c s="7" r="H100">
-        <v>95734.1700</v>
+        <v>83058.8200</v>
       </c>
       <c s="8" r="I100">
-        <v>0.00149625</v>
+        <v>0.000997</v>
       </c>
     </row>
     <row r="101" ht="15.15" customHeight="0">
       <c s="3" t="inlineStr" r="A101">
         <is>
           <t xml:space="preserve">PZU ETF MSCI World Portfelowy FIZ</t>
         </is>
       </c>
       <c s="4" r="B101">
-        <v>46197</v>
+        <v>46253</v>
       </c>
       <c s="3" t="inlineStr" r="C101">
         <is>
-          <t xml:space="preserve">SANTANDER</t>
+          <t xml:space="preserve">Synopsys Inc</t>
         </is>
       </c>
       <c s="3" t="inlineStr" r="D101">
         <is>
-          <t xml:space="preserve">ES0113900J37</t>
+          <t xml:space="preserve">US8716071076</t>
         </is>
       </c>
       <c s="3" t="inlineStr" r="E101">
         <is>
           <t xml:space="preserve">Akcja</t>
         </is>
       </c>
       <c s="5" t="inlineStr" r="F101">
         <is>
-          <t xml:space="preserve">EUR</t>
+          <t xml:space="preserve">USD</t>
         </is>
       </c>
       <c s="6" r="G101">
-        <v>3029.0000</v>
+        <v>50.0000</v>
       </c>
       <c s="7" r="H101">
-        <v>154010.3500</v>
+        <v>74843.3000</v>
       </c>
       <c s="8" r="I101">
-        <v>0.00240706</v>
+        <v>0.000898</v>
       </c>
     </row>
     <row r="102" ht="15.1" customHeight="0">
       <c s="3" t="inlineStr" r="A102">
         <is>
           <t xml:space="preserve">PZU ETF MSCI World Portfelowy FIZ</t>
         </is>
       </c>
       <c s="4" r="B102">
-        <v>46197</v>
+        <v>46253</v>
       </c>
       <c s="3" t="inlineStr" r="C102">
         <is>
-          <t xml:space="preserve">SAP SE</t>
+          <t xml:space="preserve">Swiss Re AG</t>
         </is>
       </c>
       <c s="3" t="inlineStr" r="D102">
         <is>
-          <t xml:space="preserve">DE0007164600</t>
+          <t xml:space="preserve">CH0126881561</t>
         </is>
       </c>
       <c s="3" t="inlineStr" r="E102">
         <is>
           <t xml:space="preserve">Akcja</t>
         </is>
       </c>
       <c s="5" t="inlineStr" r="F102">
         <is>
-          <t xml:space="preserve">EUR</t>
+          <t xml:space="preserve">CHF</t>
         </is>
       </c>
       <c s="6" r="G102">
-        <v>158.0000</v>
+        <v>130.0000</v>
       </c>
       <c s="7" r="H102">
-        <v>91334.1000</v>
+        <v>83822.4500</v>
       </c>
       <c s="8" r="I102">
-        <v>0.00142748</v>
+        <v>0.001006</v>
       </c>
     </row>
     <row r="103" ht="15.1" customHeight="0">
       <c s="3" t="inlineStr" r="A103">
         <is>
           <t xml:space="preserve">PZU ETF MSCI World Portfelowy FIZ</t>
         </is>
       </c>
       <c s="4" r="B103">
-        <v>46197</v>
+        <v>46253</v>
       </c>
       <c s="3" t="inlineStr" r="C103">
         <is>
-          <t xml:space="preserve">SANOFI</t>
+          <t xml:space="preserve">Suncor Energy Inc</t>
         </is>
       </c>
       <c s="3" t="inlineStr" r="D103">
         <is>
-          <t xml:space="preserve">FR0000120578</t>
+          <t xml:space="preserve">CA8672241079</t>
         </is>
       </c>
       <c s="3" t="inlineStr" r="E103">
         <is>
           <t xml:space="preserve">Akcja</t>
         </is>
       </c>
       <c s="5" t="inlineStr" r="F103">
         <is>
-          <t xml:space="preserve">EUR</t>
+          <t xml:space="preserve">CAD</t>
         </is>
       </c>
       <c s="6" r="G103">
-        <v>238.0000</v>
+        <v>352.0000</v>
       </c>
       <c s="7" r="H103">
-        <v>75033.0000</v>
+        <v>88284.7900</v>
       </c>
       <c s="8" r="I103">
-        <v>0.00117271</v>
+        <v>0.001060</v>
       </c>
     </row>
     <row r="104" ht="15.15" customHeight="0">
       <c s="3" t="inlineStr" r="A104">
         <is>
           <t xml:space="preserve">PZU ETF MSCI World Portfelowy FIZ</t>
         </is>
       </c>
       <c s="4" r="B104">
-        <v>46197</v>
+        <v>46253</v>
       </c>
       <c s="3" t="inlineStr" r="C104">
         <is>
-          <t xml:space="preserve">Schneider Electric SE</t>
+          <t xml:space="preserve">Sun Life Financial Inc</t>
         </is>
       </c>
       <c s="3" t="inlineStr" r="D104">
         <is>
-          <t xml:space="preserve">FR0000121972</t>
+          <t xml:space="preserve">CA8667961053</t>
         </is>
       </c>
       <c s="3" t="inlineStr" r="E104">
         <is>
           <t xml:space="preserve">Akcja</t>
         </is>
       </c>
       <c s="5" t="inlineStr" r="F104">
         <is>
-          <t xml:space="preserve">EUR</t>
+          <t xml:space="preserve">CAD</t>
         </is>
       </c>
       <c s="6" r="G104">
-        <v>147.0000</v>
+        <v>270.0000</v>
       </c>
       <c s="7" r="H104">
-        <v>176743.2700</v>
+        <v>79781.4700</v>
       </c>
       <c s="8" r="I104">
-        <v>0.00276235</v>
+        <v>0.000958</v>
       </c>
     </row>
     <row r="105" ht="15.1" customHeight="0">
       <c s="3" t="inlineStr" r="A105">
         <is>
           <t xml:space="preserve">PZU ETF MSCI World Portfelowy FIZ</t>
         </is>
       </c>
       <c s="4" r="B105">
-        <v>46197</v>
+        <v>46253</v>
       </c>
       <c s="3" t="inlineStr" r="C105">
         <is>
-          <t xml:space="preserve">Siemens AG</t>
+          <t xml:space="preserve">Sumitomo Mitsui Financial Grou</t>
         </is>
       </c>
       <c s="3" t="inlineStr" r="D105">
         <is>
-          <t xml:space="preserve">DE0007236101</t>
+          <t xml:space="preserve">JP3890350006</t>
         </is>
       </c>
       <c s="3" t="inlineStr" r="E105">
         <is>
           <t xml:space="preserve">Akcja</t>
         </is>
       </c>
       <c s="5" t="inlineStr" r="F105">
         <is>
-          <t xml:space="preserve">EUR</t>
+          <t xml:space="preserve">JPY</t>
         </is>
       </c>
       <c s="6" r="G105">
-        <v>201.0000</v>
+        <v>1206.0000</v>
       </c>
       <c s="7" r="H105">
-        <v>233829.1200</v>
+        <v>185652.5800</v>
       </c>
       <c s="8" r="I105">
-        <v>0.00365456</v>
+        <v>0.002228</v>
       </c>
     </row>
     <row r="106" ht="15.15" customHeight="0">
       <c s="3" t="inlineStr" r="A106">
         <is>
           <t xml:space="preserve">PZU ETF MSCI World Portfelowy FIZ</t>
         </is>
       </c>
       <c s="4" r="B106">
-        <v>46197</v>
+        <v>46253</v>
       </c>
       <c s="3" t="inlineStr" r="C106">
         <is>
-          <t xml:space="preserve">Siemens Energy AG</t>
+          <t xml:space="preserve">Sumitomo Electric Industries L</t>
         </is>
       </c>
       <c s="3" t="inlineStr" r="D106">
         <is>
-          <t xml:space="preserve">DE000ENER6Y0</t>
+          <t xml:space="preserve">JP3407400005</t>
         </is>
       </c>
       <c s="3" t="inlineStr" r="E106">
         <is>
           <t xml:space="preserve">Akcja</t>
         </is>
       </c>
       <c s="5" t="inlineStr" r="F106">
         <is>
-          <t xml:space="preserve">EUR</t>
+          <t xml:space="preserve">JPY</t>
         </is>
       </c>
       <c s="6" r="G106">
-        <v>208.0000</v>
+        <v>2100.0000</v>
       </c>
       <c s="7" r="H106">
-        <v>142526.5700</v>
+        <v>108775.7600</v>
       </c>
       <c s="8" r="I106">
-        <v>0.00222758</v>
+        <v>0.001305</v>
       </c>
     </row>
     <row r="107" ht="15.1" customHeight="0">
       <c s="3" t="inlineStr" r="A107">
         <is>
           <t xml:space="preserve">PZU ETF MSCI World Portfelowy FIZ</t>
         </is>
       </c>
       <c s="4" r="B107">
-        <v>46197</v>
+        <v>46253</v>
       </c>
       <c s="3" t="inlineStr" r="C107">
         <is>
-          <t xml:space="preserve">TOTAL SA</t>
+          <t xml:space="preserve">Sumitomo Corp</t>
         </is>
       </c>
       <c s="3" t="inlineStr" r="D107">
         <is>
-          <t xml:space="preserve">FR0000120271</t>
+          <t xml:space="preserve">JP3404600003</t>
         </is>
       </c>
       <c s="3" t="inlineStr" r="E107">
         <is>
           <t xml:space="preserve">Akcja</t>
         </is>
       </c>
       <c s="5" t="inlineStr" r="F107">
         <is>
-          <t xml:space="preserve">EUR</t>
+          <t xml:space="preserve">JPY</t>
         </is>
       </c>
       <c s="6" r="G107">
-        <v>284.0000</v>
+        <v>2000.0000</v>
       </c>
       <c s="7" r="H107">
-        <v>84617.1400</v>
+        <v>78657.9300</v>
       </c>
       <c s="8" r="I107">
-        <v>0.00132250</v>
+        <v>0.000944</v>
       </c>
     </row>
     <row r="108" ht="15.1" customHeight="0">
       <c s="3" t="inlineStr" r="A108">
         <is>
           <t xml:space="preserve">PZU ETF MSCI World Portfelowy FIZ</t>
         </is>
       </c>
       <c s="4" r="B108">
-        <v>46197</v>
+        <v>46253</v>
       </c>
       <c s="3" t="inlineStr" r="C108">
         <is>
-          <t xml:space="preserve">UniCredit SpA</t>
+          <t xml:space="preserve">STRYKER</t>
         </is>
       </c>
       <c s="3" t="inlineStr" r="D108">
         <is>
-          <t xml:space="preserve">IT0005239360</t>
+          <t xml:space="preserve">US8636671013</t>
         </is>
       </c>
       <c s="3" t="inlineStr" r="E108">
         <is>
           <t xml:space="preserve">Akcja</t>
         </is>
       </c>
       <c s="5" t="inlineStr" r="F108">
         <is>
-          <t xml:space="preserve">EUR</t>
+          <t xml:space="preserve">USD</t>
         </is>
       </c>
       <c s="6" r="G108">
-        <v>322.0000</v>
+        <v>108.0000</v>
       </c>
       <c s="7" r="H108">
-        <v>107325.9700</v>
+        <v>136979.5700</v>
       </c>
       <c s="8" r="I108">
-        <v>0.00167742</v>
+        <v>0.001644</v>
       </c>
     </row>
     <row r="109" ht="15.15" customHeight="0">
       <c s="3" t="inlineStr" r="A109">
         <is>
           <t xml:space="preserve">PZU ETF MSCI World Portfelowy FIZ</t>
         </is>
       </c>
       <c s="4" r="B109">
-        <v>46197</v>
+        <v>46253</v>
       </c>
       <c s="3" t="inlineStr" r="C109">
         <is>
-          <t xml:space="preserve">Vinci SA</t>
+          <t xml:space="preserve">STMicroelectronics NV</t>
         </is>
       </c>
       <c s="3" t="inlineStr" r="D109">
         <is>
-          <t xml:space="preserve">FR0000125486</t>
+          <t xml:space="preserve">NL0000226223</t>
         </is>
       </c>
       <c s="3" t="inlineStr" r="E109">
         <is>
           <t xml:space="preserve">Akcja</t>
         </is>
       </c>
       <c s="5" t="inlineStr" r="F109">
         <is>
           <t xml:space="preserve">EUR</t>
         </is>
       </c>
       <c s="6" r="G109">
-        <v>170.0000</v>
+        <v>425.0000</v>
       </c>
       <c s="7" r="H109">
-        <v>94110.0600</v>
+        <v>80707.0200</v>
       </c>
       <c s="8" r="I109">
-        <v>0.00147086</v>
+        <v>0.000969</v>
       </c>
     </row>
     <row r="110" ht="15.1" customHeight="0">
       <c s="3" t="inlineStr" r="A110">
         <is>
           <t xml:space="preserve">PZU ETF MSCI World Portfelowy FIZ</t>
         </is>
       </c>
       <c s="4" r="B110">
-        <v>46197</v>
+        <v>46253</v>
       </c>
       <c s="3" t="inlineStr" r="C110">
         <is>
-          <t xml:space="preserve">ASTRAZENECA PLC</t>
+          <t xml:space="preserve">State Street Corp</t>
         </is>
       </c>
       <c s="3" t="inlineStr" r="D110">
         <is>
-          <t xml:space="preserve">GB0009895292</t>
+          <t xml:space="preserve">US8574771031</t>
         </is>
       </c>
       <c s="3" t="inlineStr" r="E110">
         <is>
           <t xml:space="preserve">Akcja</t>
         </is>
       </c>
       <c s="5" t="inlineStr" r="F110">
         <is>
-          <t xml:space="preserve">GBP</t>
+          <t xml:space="preserve">USD</t>
         </is>
       </c>
       <c s="6" r="G110">
-        <v>241.0000</v>
+        <v>120.0000</v>
       </c>
       <c s="7" r="H110">
-        <v>166978.5600</v>
+        <v>83181.9300</v>
       </c>
       <c s="8" r="I110">
-        <v>0.00260974</v>
+        <v>0.000998</v>
       </c>
     </row>
     <row r="111" ht="15.15" customHeight="0">
       <c s="3" t="inlineStr" r="A111">
         <is>
           <t xml:space="preserve">PZU ETF MSCI World Portfelowy FIZ</t>
         </is>
       </c>
       <c s="4" r="B111">
-        <v>46197</v>
+        <v>46253</v>
       </c>
       <c s="3" t="inlineStr" r="C111">
         <is>
-          <t xml:space="preserve">BAE Systems PLC</t>
+          <t xml:space="preserve">Starbucks Corp</t>
         </is>
       </c>
       <c s="3" t="inlineStr" r="D111">
         <is>
-          <t xml:space="preserve">GB0002634946</t>
+          <t xml:space="preserve">US8552441094</t>
         </is>
       </c>
       <c s="3" t="inlineStr" r="E111">
         <is>
           <t xml:space="preserve">Akcja</t>
         </is>
       </c>
       <c s="5" t="inlineStr" r="F111">
         <is>
-          <t xml:space="preserve">GBP</t>
+          <t xml:space="preserve">USD</t>
         </is>
       </c>
       <c s="6" r="G111">
-        <v>600.0000</v>
+        <v>330.0000</v>
       </c>
       <c s="7" r="H111">
-        <v>54527.0100</v>
+        <v>129240.6700</v>
       </c>
       <c s="8" r="I111">
-        <v>0.00085221</v>
+        <v>0.001551</v>
       </c>
     </row>
     <row r="112" ht="15.1" customHeight="0">
       <c s="3" t="inlineStr" r="A112">
         <is>
           <t xml:space="preserve">PZU ETF MSCI World Portfelowy FIZ</t>
         </is>
       </c>
       <c s="4" r="B112">
-        <v>46197</v>
+        <v>46253</v>
       </c>
       <c s="3" t="inlineStr" r="C112">
         <is>
-          <t xml:space="preserve">Barclays PLC</t>
+          <t xml:space="preserve">Standard Chartered PLC</t>
         </is>
       </c>
       <c s="3" t="inlineStr" r="D112">
         <is>
-          <t xml:space="preserve">GB0031348658</t>
+          <t xml:space="preserve">GB0004082847</t>
         </is>
       </c>
       <c s="3" t="inlineStr" r="E112">
         <is>
           <t xml:space="preserve">Akcja</t>
         </is>
       </c>
       <c s="5" t="inlineStr" r="F112">
         <is>
           <t xml:space="preserve">GBP</t>
         </is>
       </c>
       <c s="6" r="G112">
-        <v>3400.0000</v>
+        <v>680.0000</v>
       </c>
       <c s="7" r="H112">
-        <v>85896.3500</v>
+        <v>74056.2400</v>
       </c>
       <c s="8" r="I112">
-        <v>0.00134249</v>
+        <v>0.000889</v>
       </c>
     </row>
     <row r="113" ht="15.1" customHeight="0">
       <c s="3" t="inlineStr" r="A113">
         <is>
           <t xml:space="preserve">PZU ETF MSCI World Portfelowy FIZ</t>
         </is>
       </c>
       <c s="4" r="B113">
-        <v>46197</v>
+        <v>46253</v>
       </c>
       <c s="3" t="inlineStr" r="C113">
         <is>
-          <t xml:space="preserve">BP PLC</t>
+          <t xml:space="preserve">SSE PLC</t>
         </is>
       </c>
       <c s="3" t="inlineStr" r="D113">
         <is>
-          <t xml:space="preserve">GB0007980591</t>
+          <t xml:space="preserve">GB0007908733</t>
         </is>
       </c>
       <c s="3" t="inlineStr" r="E113">
         <is>
           <t xml:space="preserve">Akcja</t>
         </is>
       </c>
       <c s="5" t="inlineStr" r="F113">
         <is>
           <t xml:space="preserve">GBP</t>
         </is>
       </c>
       <c s="6" r="G113">
-        <v>4433.0000</v>
+        <v>600.0000</v>
       </c>
       <c s="7" r="H113">
-        <v>105998.7600</v>
+        <v>72260.3500</v>
       </c>
       <c s="8" r="I113">
-        <v>0.00165668</v>
+        <v>0.000867</v>
       </c>
     </row>
     <row r="114" ht="15.15" customHeight="0">
       <c s="3" t="inlineStr" r="A114">
         <is>
           <t xml:space="preserve">PZU ETF MSCI World Portfelowy FIZ</t>
         </is>
       </c>
       <c s="4" r="B114">
-        <v>46197</v>
+        <v>46253</v>
       </c>
       <c s="3" t="inlineStr" r="C114">
         <is>
-          <t xml:space="preserve">British American Tobacco PLC</t>
+          <t xml:space="preserve">Spotify Technology SA</t>
         </is>
       </c>
       <c s="3" t="inlineStr" r="D114">
         <is>
-          <t xml:space="preserve">GB0002875804</t>
+          <t xml:space="preserve">LU1778762911</t>
         </is>
       </c>
       <c s="3" t="inlineStr" r="E114">
         <is>
           <t xml:space="preserve">Akcja</t>
         </is>
       </c>
       <c s="5" t="inlineStr" r="F114">
         <is>
-          <t xml:space="preserve">GBP</t>
+          <t xml:space="preserve">USD</t>
         </is>
       </c>
       <c s="6" r="G114">
-        <v>454.0000</v>
+        <v>40.0000</v>
       </c>
       <c s="7" r="H114">
-        <v>105787.0800</v>
+        <v>79591.6000</v>
       </c>
       <c s="8" r="I114">
-        <v>0.00165337</v>
+        <v>0.000955</v>
       </c>
     </row>
     <row r="115" ht="15.1" customHeight="0">
       <c s="3" t="inlineStr" r="A115">
         <is>
           <t xml:space="preserve">PZU ETF MSCI World Portfelowy FIZ</t>
         </is>
       </c>
       <c s="4" r="B115">
-        <v>46197</v>
+        <v>46253</v>
       </c>
       <c s="3" t="inlineStr" r="C115">
         <is>
-          <t xml:space="preserve">Glencore PLC</t>
+          <t xml:space="preserve">Space Exploration Technologies</t>
         </is>
       </c>
       <c s="3" t="inlineStr" r="D115">
         <is>
-          <t xml:space="preserve">JE00B4T3BW64</t>
+          <t xml:space="preserve">US84615Q1031</t>
         </is>
       </c>
       <c s="3" t="inlineStr" r="E115">
         <is>
           <t xml:space="preserve">Akcja</t>
         </is>
       </c>
       <c s="5" t="inlineStr" r="F115">
         <is>
-          <t xml:space="preserve">GBP</t>
+          <t xml:space="preserve">USD</t>
         </is>
       </c>
       <c s="6" r="G115">
-        <v>3500.0000</v>
+        <v>120.0000</v>
       </c>
       <c s="7" r="H115">
-        <v>90950.5700</v>
+        <v>62517.3900</v>
       </c>
       <c s="8" r="I115">
-        <v>0.00142148</v>
+        <v>0.000750</v>
       </c>
     </row>
     <row r="116" ht="15.15" customHeight="0">
       <c s="3" t="inlineStr" r="A116">
         <is>
           <t xml:space="preserve">PZU ETF MSCI World Portfelowy FIZ</t>
         </is>
       </c>
       <c s="4" r="B116">
-        <v>46197</v>
+        <v>46253</v>
       </c>
       <c s="3" t="inlineStr" r="C116">
         <is>
-          <t xml:space="preserve">GSK PLC</t>
+          <t xml:space="preserve">Southern Co/The</t>
         </is>
       </c>
       <c s="3" t="inlineStr" r="D116">
         <is>
-          <t xml:space="preserve">GB00BN7SWP63</t>
+          <t xml:space="preserve">US8425871071</t>
         </is>
       </c>
       <c s="3" t="inlineStr" r="E116">
         <is>
           <t xml:space="preserve">Akcja</t>
         </is>
       </c>
       <c s="5" t="inlineStr" r="F116">
         <is>
-          <t xml:space="preserve">GBP</t>
+          <t xml:space="preserve">USD</t>
         </is>
       </c>
       <c s="6" r="G116">
-        <v>1200.0000</v>
+        <v>360.0000</v>
       </c>
       <c s="7" r="H116">
-        <v>116555.4000</v>
+        <v>123812.6500</v>
       </c>
       <c s="8" r="I116">
-        <v>0.00182167</v>
+        <v>0.001486</v>
       </c>
     </row>
     <row r="117" ht="15.1" customHeight="0">
       <c s="3" t="inlineStr" r="A117">
         <is>
           <t xml:space="preserve">PZU ETF MSCI World Portfelowy FIZ</t>
         </is>
       </c>
       <c s="4" r="B117">
-        <v>46197</v>
+        <v>46253</v>
       </c>
       <c s="3" t="inlineStr" r="C117">
         <is>
-          <t xml:space="preserve">Haleon PLC</t>
+          <t xml:space="preserve">Sony Corp</t>
         </is>
       </c>
       <c s="3" t="inlineStr" r="D117">
         <is>
-          <t xml:space="preserve">GB00BMX86B70</t>
+          <t xml:space="preserve">JP3435000009</t>
         </is>
       </c>
       <c s="3" t="inlineStr" r="E117">
         <is>
           <t xml:space="preserve">Akcja</t>
         </is>
       </c>
       <c s="5" t="inlineStr" r="F117">
         <is>
-          <t xml:space="preserve">GBP</t>
+          <t xml:space="preserve">JPY</t>
         </is>
       </c>
       <c s="6" r="G117">
-        <v>4300.0000</v>
+        <v>1816.0000</v>
       </c>
       <c s="7" r="H117">
-        <v>74535.6800</v>
+        <v>157016.4100</v>
       </c>
       <c s="8" r="I117">
-        <v>0.00116493</v>
+        <v>0.001884</v>
       </c>
     </row>
     <row r="118" ht="15.1" customHeight="0">
       <c s="3" t="inlineStr" r="A118">
         <is>
           <t xml:space="preserve">PZU ETF MSCI World Portfelowy FIZ</t>
         </is>
       </c>
       <c s="4" r="B118">
-        <v>46197</v>
+        <v>46253</v>
       </c>
       <c s="3" t="inlineStr" r="C118">
         <is>
-          <t xml:space="preserve">HSBC Holdings PLC</t>
+          <t xml:space="preserve">SoftBank Group Corp</t>
         </is>
       </c>
       <c s="3" t="inlineStr" r="D118">
         <is>
-          <t xml:space="preserve">GB0005405286</t>
+          <t xml:space="preserve">JP3436100006</t>
         </is>
       </c>
       <c s="3" t="inlineStr" r="E118">
         <is>
           <t xml:space="preserve">Akcja</t>
         </is>
       </c>
       <c s="5" t="inlineStr" r="F118">
         <is>
-          <t xml:space="preserve">GBP</t>
+          <t xml:space="preserve">JPY</t>
         </is>
       </c>
       <c s="6" r="G118">
-        <v>3555.0000</v>
+        <v>1319.0000</v>
       </c>
       <c s="7" r="H118">
-        <v>253110.3600</v>
+        <v>161591.2500</v>
       </c>
       <c s="8" r="I118">
-        <v>0.00395591</v>
+        <v>0.001939</v>
       </c>
     </row>
     <row r="119" ht="15.15" customHeight="0">
       <c s="3" t="inlineStr" r="A119">
         <is>
           <t xml:space="preserve">PZU ETF MSCI World Portfelowy FIZ</t>
         </is>
       </c>
       <c s="4" r="B119">
-        <v>46197</v>
+        <v>46253</v>
       </c>
       <c s="3" t="inlineStr" r="C119">
         <is>
-          <t xml:space="preserve">Lloyds Banking Group PLC</t>
+          <t xml:space="preserve">Softbank Corp</t>
         </is>
       </c>
       <c s="3" t="inlineStr" r="D119">
         <is>
-          <t xml:space="preserve">GB0008706128</t>
+          <t xml:space="preserve">JP3732000009</t>
         </is>
       </c>
       <c s="3" t="inlineStr" r="E119">
         <is>
           <t xml:space="preserve">Akcja</t>
         </is>
       </c>
       <c s="5" t="inlineStr" r="F119">
         <is>
-          <t xml:space="preserve">GBP</t>
+          <t xml:space="preserve">JPY</t>
         </is>
       </c>
       <c s="6" r="G119">
-        <v>11000.0000</v>
+        <v>12500.0000</v>
       </c>
       <c s="7" r="H119">
-        <v>59037.3000</v>
+        <v>68087.3900</v>
       </c>
       <c s="8" r="I119">
-        <v>0.00092271</v>
+        <v>0.000817</v>
       </c>
     </row>
     <row r="120" ht="15.1" customHeight="0">
       <c s="3" t="inlineStr" r="A120">
         <is>
           <t xml:space="preserve">PZU ETF MSCI World Portfelowy FIZ</t>
         </is>
       </c>
       <c s="4" r="B120">
-        <v>46197</v>
+        <v>46253</v>
       </c>
       <c s="3" t="inlineStr" r="C120">
         <is>
-          <t xml:space="preserve">London Stock Exchange Group PL</t>
+          <t xml:space="preserve">Societe Generale SA</t>
         </is>
       </c>
       <c s="3" t="inlineStr" r="D120">
         <is>
-          <t xml:space="preserve">GB00B0SWJX34</t>
+          <t xml:space="preserve">FR0000130809</t>
         </is>
       </c>
       <c s="3" t="inlineStr" r="E120">
         <is>
           <t xml:space="preserve">Akcja</t>
         </is>
       </c>
       <c s="5" t="inlineStr" r="F120">
         <is>
-          <t xml:space="preserve">GBP</t>
+          <t xml:space="preserve">EUR</t>
         </is>
       </c>
       <c s="6" r="G120">
-        <v>160.0000</v>
+        <v>220.0000</v>
       </c>
       <c s="7" r="H120">
-        <v>65988.2900</v>
+        <v>73313.3400</v>
       </c>
       <c s="8" r="I120">
-        <v>0.00103134</v>
+        <v>0.000880</v>
       </c>
     </row>
     <row r="121" ht="15.15" customHeight="0">
       <c s="3" t="inlineStr" r="A121">
         <is>
           <t xml:space="preserve">PZU ETF MSCI World Portfelowy FIZ</t>
         </is>
       </c>
       <c s="4" r="B121">
-        <v>46197</v>
+        <v>46253</v>
       </c>
       <c s="3" t="inlineStr" r="C121">
         <is>
-          <t xml:space="preserve">National Grid PLC</t>
+          <t xml:space="preserve">Snowflake Inc</t>
         </is>
       </c>
       <c s="3" t="inlineStr" r="D121">
         <is>
-          <t xml:space="preserve">GB00BDR05C01</t>
+          <t xml:space="preserve">US8334451098</t>
         </is>
       </c>
       <c s="3" t="inlineStr" r="E121">
         <is>
           <t xml:space="preserve">Akcja</t>
         </is>
       </c>
       <c s="5" t="inlineStr" r="F121">
         <is>
-          <t xml:space="preserve">GBP</t>
+          <t xml:space="preserve">USD</t>
         </is>
       </c>
       <c s="6" r="G121">
-        <v>1110.0000</v>
+        <v>125.0000</v>
       </c>
       <c s="7" r="H121">
-        <v>68613.7700</v>
+        <v>151560.2900</v>
       </c>
       <c s="8" r="I121">
-        <v>0.00107238</v>
+        <v>0.001819</v>
       </c>
     </row>
     <row r="122" ht="15.1" customHeight="0">
       <c s="3" t="inlineStr" r="A122">
         <is>
           <t xml:space="preserve">PZU ETF MSCI World Portfelowy FIZ</t>
         </is>
       </c>
       <c s="4" r="B122">
-        <v>46197</v>
+        <v>46253</v>
       </c>
       <c s="3" t="inlineStr" r="C122">
         <is>
-          <t xml:space="preserve">NatWest Group PLC</t>
+          <t xml:space="preserve">Skandinaviska Enskilda Banken</t>
         </is>
       </c>
       <c s="3" t="inlineStr" r="D122">
         <is>
-          <t xml:space="preserve">GB00BM8PJY71</t>
+          <t xml:space="preserve">SE0000148884</t>
         </is>
       </c>
       <c s="3" t="inlineStr" r="E122">
         <is>
           <t xml:space="preserve">Akcja</t>
         </is>
       </c>
       <c s="5" t="inlineStr" r="F122">
         <is>
-          <t xml:space="preserve">GBP</t>
+          <t xml:space="preserve">SEK</t>
         </is>
       </c>
       <c s="6" r="G122">
-        <v>3000.0000</v>
+        <v>800.0000</v>
       </c>
       <c s="7" r="H122">
-        <v>96681.2100</v>
+        <v>68208.0000</v>
       </c>
       <c s="8" r="I122">
-        <v>0.00151105</v>
+        <v>0.000819</v>
       </c>
     </row>
     <row r="123" ht="15.1" customHeight="0">
       <c s="3" t="inlineStr" r="A123">
         <is>
           <t xml:space="preserve">PZU ETF MSCI World Portfelowy FIZ</t>
         </is>
       </c>
       <c s="4" r="B123">
-        <v>46197</v>
+        <v>46253</v>
       </c>
       <c s="3" t="inlineStr" r="C123">
         <is>
-          <t xml:space="preserve">Reckitt Benckiser Group PLC</t>
+          <t xml:space="preserve">Simon Property Group Inc</t>
         </is>
       </c>
       <c s="3" t="inlineStr" r="D123">
         <is>
-          <t xml:space="preserve">GB00BSZBP530</t>
+          <t xml:space="preserve">US8288061091</t>
         </is>
       </c>
       <c s="3" t="inlineStr" r="E123">
         <is>
-          <t xml:space="preserve">Akcja</t>
+          <t xml:space="preserve">Tytuł uczestnictwa</t>
         </is>
       </c>
       <c s="5" t="inlineStr" r="F123">
         <is>
-          <t xml:space="preserve">GBP</t>
+          <t xml:space="preserve">USD</t>
         </is>
       </c>
       <c s="6" r="G123">
-        <v>320.0000</v>
+        <v>100.0000</v>
       </c>
       <c s="7" r="H123">
-        <v>76157.5000</v>
+        <v>83259.5300</v>
       </c>
       <c s="8" r="I123">
-        <v>0.00119028</v>
+        <v>0.000999</v>
       </c>
     </row>
     <row r="124" ht="15.15" customHeight="0">
       <c s="3" t="inlineStr" r="A124">
         <is>
           <t xml:space="preserve">PZU ETF MSCI World Portfelowy FIZ</t>
         </is>
       </c>
       <c s="4" r="B124">
-        <v>46197</v>
+        <v>46253</v>
       </c>
       <c s="3" t="inlineStr" r="C124">
         <is>
-          <t xml:space="preserve">RELX PLC</t>
+          <t xml:space="preserve">Sika AG</t>
         </is>
       </c>
       <c s="3" t="inlineStr" r="D124">
         <is>
-          <t xml:space="preserve">GB00B2B0DG97</t>
+          <t xml:space="preserve">CH0418792922</t>
         </is>
       </c>
       <c s="3" t="inlineStr" r="E124">
         <is>
           <t xml:space="preserve">Akcja</t>
         </is>
       </c>
       <c s="5" t="inlineStr" r="F124">
         <is>
-          <t xml:space="preserve">GBP</t>
+          <t xml:space="preserve">CHF</t>
         </is>
       </c>
       <c s="6" r="G124">
-        <v>700.0000</v>
+        <v>100.0000</v>
       </c>
       <c s="7" r="H124">
-        <v>82913.7300</v>
+        <v>85181.9600</v>
       </c>
       <c s="8" r="I124">
-        <v>0.00129587</v>
+        <v>0.001022</v>
       </c>
     </row>
     <row r="125" ht="15.1" customHeight="0">
       <c s="3" t="inlineStr" r="A125">
         <is>
           <t xml:space="preserve">PZU ETF MSCI World Portfelowy FIZ</t>
         </is>
       </c>
       <c s="4" r="B125">
-        <v>46197</v>
+        <v>46253</v>
       </c>
       <c s="3" t="inlineStr" r="C125">
         <is>
-          <t xml:space="preserve">Rio Tinto PLC</t>
+          <t xml:space="preserve">Siemens Energy AG</t>
         </is>
       </c>
       <c s="3" t="inlineStr" r="D125">
         <is>
-          <t xml:space="preserve">GB0007188757</t>
+          <t xml:space="preserve">DE000ENER6Y0</t>
         </is>
       </c>
       <c s="3" t="inlineStr" r="E125">
         <is>
           <t xml:space="preserve">Akcja</t>
         </is>
       </c>
       <c s="5" t="inlineStr" r="F125">
         <is>
-          <t xml:space="preserve">GBP</t>
+          <t xml:space="preserve">EUR</t>
         </is>
       </c>
       <c s="6" r="G125">
-        <v>292.0000</v>
+        <v>208.0000</v>
       </c>
       <c s="7" r="H125">
-        <v>104182.4000</v>
+        <v>138898.8400</v>
       </c>
       <c s="8" r="I125">
-        <v>0.00162829</v>
+        <v>0.001667</v>
       </c>
     </row>
     <row r="126" ht="15.15" customHeight="0">
       <c s="3" t="inlineStr" r="A126">
         <is>
           <t xml:space="preserve">PZU ETF MSCI World Portfelowy FIZ</t>
         </is>
       </c>
       <c s="4" r="B126">
-        <v>46197</v>
+        <v>46253</v>
       </c>
       <c s="3" t="inlineStr" r="C126">
         <is>
-          <t xml:space="preserve">Rolls-Royce Holdings PLC</t>
+          <t xml:space="preserve">Siemens AG</t>
         </is>
       </c>
       <c s="3" t="inlineStr" r="D126">
         <is>
-          <t xml:space="preserve">GB00B63H8491</t>
+          <t xml:space="preserve">DE0007236101</t>
         </is>
       </c>
       <c s="3" t="inlineStr" r="E126">
         <is>
           <t xml:space="preserve">Akcja</t>
         </is>
       </c>
       <c s="5" t="inlineStr" r="F126">
         <is>
-          <t xml:space="preserve">GBP</t>
+          <t xml:space="preserve">EUR</t>
         </is>
       </c>
       <c s="6" r="G126">
-        <v>2194.0000</v>
+        <v>201.0000</v>
       </c>
       <c s="7" r="H126">
-        <v>155094.6400</v>
+        <v>240593.2900</v>
       </c>
       <c s="8" r="I126">
-        <v>0.00242400</v>
+        <v>0.002888</v>
       </c>
     </row>
     <row r="127" ht="15.1" customHeight="0">
       <c s="3" t="inlineStr" r="A127">
         <is>
           <t xml:space="preserve">PZU ETF MSCI World Portfelowy FIZ</t>
         </is>
       </c>
       <c s="4" r="B127">
-        <v>46197</v>
+        <v>46253</v>
       </c>
       <c s="3" t="inlineStr" r="C127">
         <is>
-          <t xml:space="preserve">Shell PLC</t>
+          <t xml:space="preserve">Shopify Inc</t>
         </is>
       </c>
       <c s="3" t="inlineStr" r="D127">
         <is>
-          <t xml:space="preserve">GB00BP6MXD84</t>
+          <t xml:space="preserve">CA82509L1076</t>
         </is>
       </c>
       <c s="3" t="inlineStr" r="E127">
         <is>
           <t xml:space="preserve">Akcja</t>
         </is>
       </c>
       <c s="5" t="inlineStr" r="F127">
         <is>
-          <t xml:space="preserve">GBP</t>
+          <t xml:space="preserve">CAD</t>
         </is>
       </c>
       <c s="6" r="G127">
-        <v>802.0000</v>
+        <v>302.0000</v>
       </c>
       <c s="7" r="H127">
-        <v>117705.7100</v>
+        <v>164486.1700</v>
       </c>
       <c s="8" r="I127">
-        <v>0.00183965</v>
+        <v>0.001974</v>
       </c>
     </row>
     <row r="128" ht="15.1" customHeight="0">
       <c s="3" t="inlineStr" r="A128">
         <is>
           <t xml:space="preserve">PZU ETF MSCI World Portfelowy FIZ</t>
         </is>
       </c>
       <c s="4" r="B128">
-        <v>46197</v>
+        <v>46253</v>
       </c>
       <c s="3" t="inlineStr" r="C128">
         <is>
-          <t xml:space="preserve">SSE PLC</t>
+          <t xml:space="preserve">Shin-Etsu Chemical Co Ltd</t>
         </is>
       </c>
       <c s="3" t="inlineStr" r="D128">
         <is>
-          <t xml:space="preserve">GB0007908733</t>
+          <t xml:space="preserve">JP3371200001</t>
         </is>
       </c>
       <c s="3" t="inlineStr" r="E128">
         <is>
           <t xml:space="preserve">Akcja</t>
         </is>
       </c>
       <c s="5" t="inlineStr" r="F128">
         <is>
-          <t xml:space="preserve">GBP</t>
+          <t xml:space="preserve">JPY</t>
         </is>
       </c>
       <c s="6" r="G128">
-        <v>600.0000</v>
+        <v>491.0000</v>
       </c>
       <c s="7" r="H128">
-        <v>70172.3300</v>
+        <v>70084.0700</v>
       </c>
       <c s="8" r="I128">
-        <v>0.00109674</v>
+        <v>0.000841</v>
       </c>
     </row>
     <row r="129" ht="15.15" customHeight="0">
       <c s="3" t="inlineStr" r="A129">
         <is>
           <t xml:space="preserve">PZU ETF MSCI World Portfelowy FIZ</t>
         </is>
       </c>
       <c s="4" r="B129">
-        <v>46197</v>
+        <v>46253</v>
       </c>
       <c s="3" t="inlineStr" r="C129">
         <is>
-          <t xml:space="preserve">Tesco PLC</t>
+          <t xml:space="preserve">Sherwin-Williams Co/The</t>
         </is>
       </c>
       <c s="3" t="inlineStr" r="D129">
         <is>
-          <t xml:space="preserve">GB00BLGZ9862</t>
+          <t xml:space="preserve">US8243481061</t>
         </is>
       </c>
       <c s="3" t="inlineStr" r="E129">
         <is>
           <t xml:space="preserve">Akcja</t>
         </is>
       </c>
       <c s="5" t="inlineStr" r="F129">
         <is>
-          <t xml:space="preserve">GBP</t>
+          <t xml:space="preserve">USD</t>
         </is>
       </c>
       <c s="6" r="G129">
-        <v>3300.0000</v>
+        <v>67.0000</v>
       </c>
       <c s="7" r="H129">
-        <v>75003.4000</v>
+        <v>88379.8900</v>
       </c>
       <c s="8" r="I129">
-        <v>0.00117224</v>
+        <v>0.001061</v>
       </c>
     </row>
     <row r="130" ht="15.1" customHeight="0">
       <c s="3" t="inlineStr" r="A130">
         <is>
           <t xml:space="preserve">PZU ETF MSCI World Portfelowy FIZ</t>
         </is>
       </c>
       <c s="4" r="B130">
-        <v>46197</v>
+        <v>46253</v>
       </c>
       <c s="3" t="inlineStr" r="C130">
         <is>
-          <t xml:space="preserve">Unilever PLC</t>
+          <t xml:space="preserve">Shell PLC</t>
         </is>
       </c>
       <c s="3" t="inlineStr" r="D130">
         <is>
-          <t xml:space="preserve">GB00BVZK7T90</t>
+          <t xml:space="preserve">GB00BP6MXD84</t>
         </is>
       </c>
       <c s="3" t="inlineStr" r="E130">
         <is>
           <t xml:space="preserve">Akcja</t>
         </is>
       </c>
       <c s="5" t="inlineStr" r="F130">
         <is>
           <t xml:space="preserve">GBP</t>
         </is>
       </c>
       <c s="6" r="G130">
-        <v>455.0000</v>
+        <v>1309.0000</v>
       </c>
       <c s="7" r="H130">
-        <v>102983.1700</v>
+        <v>226379.1700</v>
       </c>
       <c s="8" r="I130">
-        <v>0.00160954</v>
+        <v>0.002717</v>
       </c>
     </row>
     <row r="131" ht="15.15" customHeight="0">
       <c s="3" t="inlineStr" r="A131">
         <is>
           <t xml:space="preserve">PZU ETF MSCI World Portfelowy FIZ</t>
         </is>
       </c>
       <c s="4" r="B131">
-        <v>46197</v>
+        <v>46253</v>
       </c>
       <c s="3" t="inlineStr" r="C131">
         <is>
-          <t xml:space="preserve">Advantest Corp</t>
+          <t xml:space="preserve">ServiceNow Inc</t>
         </is>
       </c>
       <c s="3" t="inlineStr" r="D131">
         <is>
-          <t xml:space="preserve">JP3122400009</t>
+          <t xml:space="preserve">US81762P1021</t>
         </is>
       </c>
       <c s="3" t="inlineStr" r="E131">
         <is>
           <t xml:space="preserve">Akcja</t>
         </is>
       </c>
       <c s="5" t="inlineStr" r="F131">
         <is>
-          <t xml:space="preserve">JPY</t>
+          <t xml:space="preserve">USD</t>
         </is>
       </c>
       <c s="6" r="G131">
-        <v>295.0000</v>
+        <v>310.0000</v>
       </c>
       <c s="7" r="H131">
-        <v>214839.7700</v>
+        <v>147105.0100</v>
       </c>
       <c s="8" r="I131">
-        <v>0.00335777</v>
+        <v>0.001766</v>
       </c>
     </row>
     <row r="132" ht="15.1" customHeight="0">
       <c s="3" t="inlineStr" r="A132">
         <is>
           <t xml:space="preserve">PZU ETF MSCI World Portfelowy FIZ</t>
         </is>
       </c>
       <c s="4" r="B132">
-        <v>46197</v>
+        <v>46253</v>
       </c>
       <c s="3" t="inlineStr" r="C132">
         <is>
-          <t xml:space="preserve">Dai-ichi Life Holdings Inc</t>
+          <t xml:space="preserve">Sempra Energy</t>
         </is>
       </c>
       <c s="3" t="inlineStr" r="D132">
         <is>
-          <t xml:space="preserve">JP3476480003</t>
+          <t xml:space="preserve">US8168511090</t>
         </is>
       </c>
       <c s="3" t="inlineStr" r="E132">
         <is>
           <t xml:space="preserve">Akcja</t>
         </is>
       </c>
       <c s="5" t="inlineStr" r="F132">
         <is>
-          <t xml:space="preserve">JPY</t>
+          <t xml:space="preserve">USD</t>
         </is>
       </c>
       <c s="6" r="G132">
-        <v>1900.0000</v>
+        <v>165.0000</v>
       </c>
       <c s="7" r="H132">
-        <v>76636.4500</v>
+        <v>52684.8400</v>
       </c>
       <c s="8" r="I132">
-        <v>0.00119777</v>
+        <v>0.000632</v>
       </c>
     </row>
     <row r="133" ht="15.1" customHeight="0">
       <c s="3" t="inlineStr" r="A133">
         <is>
           <t xml:space="preserve">PZU ETF MSCI World Portfelowy FIZ</t>
         </is>
       </c>
       <c s="4" r="B133">
-        <v>46197</v>
+        <v>46253</v>
       </c>
       <c s="3" t="inlineStr" r="C133">
         <is>
-          <t xml:space="preserve">Daikin Industries Ltd</t>
+          <t xml:space="preserve">SEK</t>
         </is>
       </c>
       <c s="3" t="inlineStr" r="D133">
         <is>
-          <t xml:space="preserve">JP3481800005</t>
+          <t xml:space="preserve">SEK</t>
         </is>
       </c>
       <c s="3" t="inlineStr" r="E133">
         <is>
-          <t xml:space="preserve">Akcja</t>
+          <t xml:space="preserve">Waluta</t>
         </is>
       </c>
       <c s="5" t="inlineStr" r="F133">
         <is>
-          <t xml:space="preserve">JPY</t>
+          <t xml:space="preserve">PLN</t>
         </is>
       </c>
       <c s="6" r="G133">
-        <v>130.0000</v>
+        <v>221416.4500</v>
       </c>
       <c s="7" r="H133">
-        <v>71279.4700</v>
+        <v>86795.2500</v>
       </c>
       <c s="8" r="I133">
-        <v>0.00111404</v>
+        <v>0.001042</v>
       </c>
     </row>
     <row r="134" ht="15.15" customHeight="0">
       <c s="3" t="inlineStr" r="A134">
         <is>
           <t xml:space="preserve">PZU ETF MSCI World Portfelowy FIZ</t>
         </is>
       </c>
       <c s="4" r="B134">
-        <v>46197</v>
+        <v>46253</v>
       </c>
       <c s="3" t="inlineStr" r="C134">
         <is>
-          <t xml:space="preserve">FANUC Corp</t>
+          <t xml:space="preserve">Seagate Technology Holdings PL</t>
         </is>
       </c>
       <c s="3" t="inlineStr" r="D134">
         <is>
-          <t xml:space="preserve">JP3802400006</t>
+          <t xml:space="preserve">IE00BKVD2N49</t>
         </is>
       </c>
       <c s="3" t="inlineStr" r="E134">
         <is>
           <t xml:space="preserve">Akcja</t>
         </is>
       </c>
       <c s="5" t="inlineStr" r="F134">
         <is>
-          <t xml:space="preserve">JPY</t>
+          <t xml:space="preserve">USD</t>
         </is>
       </c>
       <c s="6" r="G134">
-        <v>780.0000</v>
+        <v>59.0000</v>
       </c>
       <c s="7" r="H134">
-        <v>134038.1700</v>
+        <v>183250.9500</v>
       </c>
       <c s="8" r="I134">
-        <v>0.00209491</v>
+        <v>0.002199</v>
       </c>
     </row>
     <row r="135" ht="15.1" customHeight="0">
       <c s="3" t="inlineStr" r="A135">
         <is>
           <t xml:space="preserve">PZU ETF MSCI World Portfelowy FIZ</t>
         </is>
       </c>
       <c s="4" r="B135">
-        <v>46197</v>
+        <v>46253</v>
       </c>
       <c s="3" t="inlineStr" r="C135">
         <is>
-          <t xml:space="preserve">Fast Retailing Co Ltd</t>
+          <t xml:space="preserve">Schneider Electric SE</t>
         </is>
       </c>
       <c s="3" t="inlineStr" r="D135">
         <is>
-          <t xml:space="preserve">JP3802300008</t>
+          <t xml:space="preserve">FR0000121972</t>
         </is>
       </c>
       <c s="3" t="inlineStr" r="E135">
         <is>
           <t xml:space="preserve">Akcja</t>
         </is>
       </c>
       <c s="5" t="inlineStr" r="F135">
         <is>
-          <t xml:space="preserve">JPY</t>
+          <t xml:space="preserve">EUR</t>
         </is>
       </c>
       <c s="6" r="G135">
-        <v>38.0000</v>
+        <v>147.0000</v>
       </c>
       <c s="7" r="H135">
-        <v>72325.6500</v>
+        <v>186991.3200</v>
       </c>
       <c s="8" r="I135">
-        <v>0.00113039</v>
+        <v>0.002244</v>
       </c>
     </row>
     <row r="136" ht="15.15" customHeight="0">
       <c s="3" t="inlineStr" r="A136">
         <is>
           <t xml:space="preserve">PZU ETF MSCI World Portfelowy FIZ</t>
         </is>
       </c>
       <c s="4" r="B136">
-        <v>46197</v>
+        <v>46253</v>
       </c>
       <c s="3" t="inlineStr" r="C136">
         <is>
-          <t xml:space="preserve">Hitachi Ltd</t>
+          <t xml:space="preserve">Schlumberger Ltd</t>
         </is>
       </c>
       <c s="3" t="inlineStr" r="D136">
         <is>
-          <t xml:space="preserve">JP3788600009</t>
+          <t xml:space="preserve">AN8068571086</t>
         </is>
       </c>
       <c s="3" t="inlineStr" r="E136">
         <is>
           <t xml:space="preserve">Akcja</t>
         </is>
       </c>
       <c s="5" t="inlineStr" r="F136">
         <is>
-          <t xml:space="preserve">JPY</t>
+          <t xml:space="preserve">USD</t>
         </is>
       </c>
       <c s="6" r="G136">
-        <v>1600.0000</v>
+        <v>400.0000</v>
       </c>
       <c s="7" r="H136">
-        <v>175195.7100</v>
+        <v>79909.4500</v>
       </c>
       <c s="8" r="I136">
-        <v>0.00273817</v>
+        <v>0.000959</v>
       </c>
     </row>
     <row r="137" ht="15.1" customHeight="0">
       <c s="3" t="inlineStr" r="A137">
         <is>
           <t xml:space="preserve">PZU ETF MSCI World Portfelowy FIZ</t>
         </is>
       </c>
       <c s="4" r="B137">
-        <v>46197</v>
+        <v>46253</v>
       </c>
       <c s="3" t="inlineStr" r="C137">
         <is>
-          <t xml:space="preserve">Honda Motor Co Ltd</t>
+          <t xml:space="preserve">SAP SE</t>
         </is>
       </c>
       <c s="3" t="inlineStr" r="D137">
         <is>
-          <t xml:space="preserve">JP3854600008</t>
+          <t xml:space="preserve">DE0007164600</t>
         </is>
       </c>
       <c s="3" t="inlineStr" r="E137">
         <is>
           <t xml:space="preserve">Akcja</t>
         </is>
       </c>
       <c s="5" t="inlineStr" r="F137">
         <is>
-          <t xml:space="preserve">JPY</t>
+          <t xml:space="preserve">EUR</t>
         </is>
       </c>
       <c s="6" r="G137">
-        <v>1219.0000</v>
+        <v>278.0000</v>
       </c>
       <c s="7" r="H137">
-        <v>39593.6000</v>
+        <v>223604.7200</v>
       </c>
       <c s="8" r="I137">
-        <v>0.00061882</v>
+        <v>0.002684</v>
       </c>
     </row>
     <row r="138" ht="15.1" customHeight="0">
       <c s="3" t="inlineStr" r="A138">
         <is>
           <t xml:space="preserve">PZU ETF MSCI World Portfelowy FIZ</t>
         </is>
       </c>
       <c s="4" r="B138">
-        <v>46197</v>
+        <v>46253</v>
       </c>
       <c s="3" t="inlineStr" r="C138">
         <is>
-          <t xml:space="preserve">Hoya Corp</t>
+          <t xml:space="preserve">SANTANDER</t>
         </is>
       </c>
       <c s="3" t="inlineStr" r="D138">
         <is>
-          <t xml:space="preserve">JP3837800006</t>
+          <t xml:space="preserve">ES0113900J37</t>
         </is>
       </c>
       <c s="3" t="inlineStr" r="E138">
         <is>
           <t xml:space="preserve">Akcja</t>
         </is>
       </c>
       <c s="5" t="inlineStr" r="F138">
         <is>
-          <t xml:space="preserve">JPY</t>
+          <t xml:space="preserve">EUR</t>
         </is>
       </c>
       <c s="6" r="G138">
-        <v>120.0000</v>
+        <v>3029.0000</v>
       </c>
       <c s="7" r="H138">
-        <v>73807.4000</v>
+        <v>161198.5600</v>
       </c>
       <c s="8" r="I138">
-        <v>0.00115355</v>
+        <v>0.001935</v>
       </c>
     </row>
     <row r="139" ht="15.15" customHeight="0">
       <c s="3" t="inlineStr" r="A139">
         <is>
           <t xml:space="preserve">PZU ETF MSCI World Portfelowy FIZ</t>
         </is>
       </c>
       <c s="4" r="B139">
-        <v>46197</v>
+        <v>46253</v>
       </c>
       <c s="3" t="inlineStr" r="C139">
         <is>
-          <t xml:space="preserve">ITOCHU Corp</t>
+          <t xml:space="preserve">SANOFI</t>
         </is>
       </c>
       <c s="3" t="inlineStr" r="D139">
         <is>
-          <t xml:space="preserve">JP3143600009</t>
+          <t xml:space="preserve">FR0000120578</t>
         </is>
       </c>
       <c s="3" t="inlineStr" r="E139">
         <is>
           <t xml:space="preserve">Akcja</t>
         </is>
       </c>
       <c s="5" t="inlineStr" r="F139">
         <is>
-          <t xml:space="preserve">JPY</t>
+          <t xml:space="preserve">EUR</t>
         </is>
       </c>
       <c s="6" r="G139">
-        <v>2219.0000</v>
+        <v>238.0000</v>
       </c>
       <c s="7" r="H139">
-        <v>94216.7400</v>
+        <v>80897.5200</v>
       </c>
       <c s="8" r="I139">
-        <v>0.00147253</v>
+        <v>0.000971</v>
       </c>
     </row>
     <row r="140" ht="15.1" customHeight="0">
       <c s="3" t="inlineStr" r="A140">
         <is>
           <t xml:space="preserve">PZU ETF MSCI World Portfelowy FIZ</t>
         </is>
       </c>
       <c s="4" r="B140">
-        <v>46197</v>
+        <v>46253</v>
       </c>
       <c s="3" t="inlineStr" r="C140">
         <is>
-          <t xml:space="preserve">Japan Tobacco Inc</t>
+          <t xml:space="preserve">Sandvik AB</t>
         </is>
       </c>
       <c s="3" t="inlineStr" r="D140">
         <is>
-          <t xml:space="preserve">JP3726800000</t>
+          <t xml:space="preserve">SE0000667891</t>
         </is>
       </c>
       <c s="3" t="inlineStr" r="E140">
         <is>
           <t xml:space="preserve">Akcja</t>
         </is>
       </c>
       <c s="5" t="inlineStr" r="F140">
         <is>
-          <t xml:space="preserve">JPY</t>
+          <t xml:space="preserve">SEK</t>
         </is>
       </c>
       <c s="6" r="G140">
-        <v>600.0000</v>
+        <v>400.0000</v>
       </c>
       <c s="7" r="H140">
-        <v>83330.9400</v>
+        <v>56212.8000</v>
       </c>
       <c s="8" r="I140">
-        <v>0.00130240</v>
+        <v>0.000675</v>
       </c>
     </row>
     <row r="141" ht="15.15" customHeight="0">
       <c s="3" t="inlineStr" r="A141">
         <is>
           <t xml:space="preserve">PZU ETF MSCI World Portfelowy FIZ</t>
         </is>
       </c>
       <c s="4" r="B141">
-        <v>46197</v>
+        <v>46253</v>
       </c>
       <c s="3" t="inlineStr" r="C141">
         <is>
-          <t xml:space="preserve">Keyence Corp</t>
+          <t xml:space="preserve">Sandoz Group AG</t>
         </is>
       </c>
       <c s="3" t="inlineStr" r="D141">
         <is>
-          <t xml:space="preserve">JP3236200006</t>
+          <t xml:space="preserve">CH1243598427</t>
         </is>
       </c>
       <c s="3" t="inlineStr" r="E141">
         <is>
           <t xml:space="preserve">Akcja</t>
         </is>
       </c>
       <c s="5" t="inlineStr" r="F141">
         <is>
-          <t xml:space="preserve">JPY</t>
+          <t xml:space="preserve">CHF</t>
         </is>
       </c>
       <c s="6" r="G141">
-        <v>50.0000</v>
+        <v>220.0000</v>
       </c>
       <c s="7" r="H141">
-        <v>89574.9300</v>
+        <v>75000.6100</v>
       </c>
       <c s="8" r="I141">
-        <v>0.00139998</v>
+        <v>0.000900</v>
       </c>
     </row>
     <row r="142" ht="15.1" customHeight="0">
       <c s="3" t="inlineStr" r="A142">
         <is>
           <t xml:space="preserve">PZU ETF MSCI World Portfelowy FIZ</t>
         </is>
       </c>
       <c s="4" r="B142">
-        <v>46197</v>
+        <v>46253</v>
       </c>
       <c s="3" t="inlineStr" r="C142">
         <is>
-          <t xml:space="preserve">Mitsubishi Corp</t>
+          <t xml:space="preserve">Salesforce.com Inc</t>
         </is>
       </c>
       <c s="3" t="inlineStr" r="D142">
         <is>
-          <t xml:space="preserve">JP3898400001</t>
+          <t xml:space="preserve">US79466L3024</t>
         </is>
       </c>
       <c s="3" t="inlineStr" r="E142">
         <is>
           <t xml:space="preserve">Akcja</t>
         </is>
       </c>
       <c s="5" t="inlineStr" r="F142">
         <is>
-          <t xml:space="preserve">JPY</t>
+          <t xml:space="preserve">USD</t>
         </is>
       </c>
       <c s="6" r="G142">
-        <v>1039.0000</v>
+        <v>132.0000</v>
       </c>
       <c s="7" r="H142">
-        <v>109863.0900</v>
+        <v>101486.8000</v>
       </c>
       <c s="8" r="I142">
-        <v>0.00171707</v>
+        <v>0.001218</v>
       </c>
     </row>
     <row r="143" ht="15.1" customHeight="0">
       <c s="3" t="inlineStr" r="A143">
         <is>
           <t xml:space="preserve">PZU ETF MSCI World Portfelowy FIZ</t>
         </is>
       </c>
       <c s="4" r="B143">
-        <v>46197</v>
+        <v>46253</v>
       </c>
       <c s="3" t="inlineStr" r="C143">
         <is>
-          <t xml:space="preserve">Mitsubishi Electric Corp</t>
+          <t xml:space="preserve">Safran SA</t>
         </is>
       </c>
       <c s="3" t="inlineStr" r="D143">
         <is>
-          <t xml:space="preserve">JP3902400005</t>
+          <t xml:space="preserve">FR0000073272</t>
         </is>
       </c>
       <c s="3" t="inlineStr" r="E143">
         <is>
           <t xml:space="preserve">Akcja</t>
         </is>
       </c>
       <c s="5" t="inlineStr" r="F143">
         <is>
-          <t xml:space="preserve">JPY</t>
+          <t xml:space="preserve">EUR</t>
         </is>
       </c>
       <c s="6" r="G143">
-        <v>600.0000</v>
+        <v>66.0000</v>
       </c>
       <c s="7" r="H143">
-        <v>83779.1100</v>
+        <v>99689.7600</v>
       </c>
       <c s="8" r="I143">
-        <v>0.00130940</v>
+        <v>0.001196</v>
       </c>
     </row>
     <row r="144" ht="15.15" customHeight="0">
       <c s="3" t="inlineStr" r="A144">
         <is>
           <t xml:space="preserve">PZU ETF MSCI World Portfelowy FIZ</t>
         </is>
       </c>
       <c s="4" r="B144">
-        <v>46197</v>
+        <v>46253</v>
       </c>
       <c s="3" t="inlineStr" r="C144">
         <is>
-          <t xml:space="preserve">Mitsubishi Heavy Industries Lt</t>
+          <t xml:space="preserve">S&amp;P Global Inc</t>
         </is>
       </c>
       <c s="3" t="inlineStr" r="D144">
         <is>
-          <t xml:space="preserve">JP3900000005</t>
+          <t xml:space="preserve">US78409V1044</t>
         </is>
       </c>
       <c s="3" t="inlineStr" r="E144">
         <is>
           <t xml:space="preserve">Akcja</t>
         </is>
       </c>
       <c s="5" t="inlineStr" r="F144">
         <is>
-          <t xml:space="preserve">JPY</t>
+          <t xml:space="preserve">USD</t>
         </is>
       </c>
       <c s="6" r="G144">
-        <v>800.0000</v>
+        <v>45.0000</v>
       </c>
       <c s="7" r="H144">
-        <v>69895.2800</v>
+        <v>71626.4000</v>
       </c>
       <c s="8" r="I144">
-        <v>0.00109241</v>
+        <v>0.000860</v>
       </c>
     </row>
     <row r="145" ht="15.1" customHeight="0">
       <c s="3" t="inlineStr" r="A145">
         <is>
           <t xml:space="preserve">PZU ETF MSCI World Portfelowy FIZ</t>
         </is>
       </c>
       <c s="4" r="B145">
-        <v>46197</v>
+        <v>46253</v>
       </c>
       <c s="3" t="inlineStr" r="C145">
         <is>
-          <t xml:space="preserve">Mitsubishi UFJ Financial Group</t>
+          <t xml:space="preserve">RWE AG</t>
         </is>
       </c>
       <c s="3" t="inlineStr" r="D145">
         <is>
-          <t xml:space="preserve">JP3902900004</t>
+          <t xml:space="preserve">DE0007037129</t>
         </is>
       </c>
       <c s="3" t="inlineStr" r="E145">
         <is>
           <t xml:space="preserve">Akcja</t>
         </is>
       </c>
       <c s="5" t="inlineStr" r="F145">
         <is>
-          <t xml:space="preserve">JPY</t>
+          <t xml:space="preserve">EUR</t>
         </is>
       </c>
       <c s="6" r="G145">
-        <v>3080.0000</v>
+        <v>300.0000</v>
       </c>
       <c s="7" r="H145">
-        <v>230418.2200</v>
+        <v>74116.3700</v>
       </c>
       <c s="8" r="I145">
-        <v>0.00360125</v>
+        <v>0.000890</v>
       </c>
     </row>
     <row r="146" ht="15.15" customHeight="0">
       <c s="3" t="inlineStr" r="A146">
         <is>
           <t xml:space="preserve">PZU ETF MSCI World Portfelowy FIZ</t>
         </is>
       </c>
       <c s="4" r="B146">
-        <v>46197</v>
+        <v>46253</v>
       </c>
       <c s="3" t="inlineStr" r="C146">
         <is>
-          <t xml:space="preserve">Mitsui &amp; Co Ltd</t>
+          <t xml:space="preserve">RTX Corporation</t>
         </is>
       </c>
       <c s="3" t="inlineStr" r="D146">
         <is>
-          <t xml:space="preserve">JP3893600001</t>
+          <t xml:space="preserve">US75513E1010</t>
         </is>
       </c>
       <c s="3" t="inlineStr" r="E146">
         <is>
           <t xml:space="preserve">Akcja</t>
         </is>
       </c>
       <c s="5" t="inlineStr" r="F146">
         <is>
-          <t xml:space="preserve">JPY</t>
+          <t xml:space="preserve">USD</t>
         </is>
       </c>
       <c s="6" r="G146">
-        <v>500.0000</v>
+        <v>378.0000</v>
       </c>
       <c s="7" r="H146">
-        <v>53639.9200</v>
+        <v>310730.2600</v>
       </c>
       <c s="8" r="I146">
-        <v>0.00083835</v>
+        <v>0.003729</v>
       </c>
     </row>
     <row r="147" ht="15.1" customHeight="0">
       <c s="3" t="inlineStr" r="A147">
         <is>
           <t xml:space="preserve">PZU ETF MSCI World Portfelowy FIZ</t>
         </is>
       </c>
       <c s="4" r="B147">
-        <v>46197</v>
+        <v>46253</v>
       </c>
       <c s="3" t="inlineStr" r="C147">
         <is>
-          <t xml:space="preserve">Mizuho Financial Group Inc</t>
+          <t xml:space="preserve">Royal Caribbean Cruises Ltd</t>
         </is>
       </c>
       <c s="3" t="inlineStr" r="D147">
         <is>
-          <t xml:space="preserve">JP3885780001</t>
+          <t xml:space="preserve">LR0008862868</t>
         </is>
       </c>
       <c s="3" t="inlineStr" r="E147">
         <is>
           <t xml:space="preserve">Akcja</t>
         </is>
       </c>
       <c s="5" t="inlineStr" r="F147">
         <is>
-          <t xml:space="preserve">JPY</t>
+          <t xml:space="preserve">USD</t>
         </is>
       </c>
       <c s="6" r="G147">
-        <v>548.0000</v>
+        <v>80.0000</v>
       </c>
       <c s="7" r="H147">
-        <v>98775.3100</v>
+        <v>89701.5300</v>
       </c>
       <c s="8" r="I147">
-        <v>0.00154378</v>
+        <v>0.001077</v>
       </c>
     </row>
     <row r="148" ht="15.1" customHeight="0">
       <c s="3" t="inlineStr" r="A148">
         <is>
           <t xml:space="preserve">PZU ETF MSCI World Portfelowy FIZ</t>
         </is>
       </c>
       <c s="4" r="B148">
-        <v>46197</v>
+        <v>46253</v>
       </c>
       <c s="3" t="inlineStr" r="C148">
         <is>
-          <t xml:space="preserve">Murata Manufacturing Co Ltd</t>
+          <t xml:space="preserve">Royal Bank of Canada</t>
         </is>
       </c>
       <c s="3" t="inlineStr" r="D148">
         <is>
-          <t xml:space="preserve">JP3914400001</t>
+          <t xml:space="preserve">CA7800871021</t>
         </is>
       </c>
       <c s="3" t="inlineStr" r="E148">
         <is>
           <t xml:space="preserve">Akcja</t>
         </is>
       </c>
       <c s="5" t="inlineStr" r="F148">
         <is>
-          <t xml:space="preserve">JPY</t>
+          <t xml:space="preserve">CAD</t>
         </is>
       </c>
       <c s="6" r="G148">
-        <v>700.0000</v>
+        <v>399.0000</v>
       </c>
       <c s="7" r="H148">
-        <v>180223.5800</v>
+        <v>307748.0300</v>
       </c>
       <c s="8" r="I148">
-        <v>0.00281675</v>
+        <v>0.003693</v>
       </c>
     </row>
     <row r="149" ht="15.15" customHeight="0">
       <c s="3" t="inlineStr" r="A149">
         <is>
           <t xml:space="preserve">PZU ETF MSCI World Portfelowy FIZ</t>
         </is>
       </c>
       <c s="4" r="B149">
-        <v>46197</v>
+        <v>46253</v>
       </c>
       <c s="3" t="inlineStr" r="C149">
         <is>
-          <t xml:space="preserve">Nintendo Co Ltd</t>
+          <t xml:space="preserve">Ross Stores Inc</t>
         </is>
       </c>
       <c s="3" t="inlineStr" r="D149">
         <is>
-          <t xml:space="preserve">JP3756600007</t>
+          <t xml:space="preserve">US7782961038</t>
         </is>
       </c>
       <c s="3" t="inlineStr" r="E149">
         <is>
           <t xml:space="preserve">Akcja</t>
         </is>
       </c>
       <c s="5" t="inlineStr" r="F149">
         <is>
-          <t xml:space="preserve">JPY</t>
+          <t xml:space="preserve">USD</t>
         </is>
       </c>
       <c s="6" r="G149">
-        <v>375.0000</v>
+        <v>80.0000</v>
       </c>
       <c s="7" r="H149">
-        <v>60029.7900</v>
+        <v>70042.7600</v>
       </c>
       <c s="8" r="I149">
-        <v>0.00093822</v>
+        <v>0.000841</v>
       </c>
     </row>
     <row r="150" ht="15.1" customHeight="0">
       <c s="3" t="inlineStr" r="A150">
         <is>
           <t xml:space="preserve">PZU ETF MSCI World Portfelowy FIZ</t>
         </is>
       </c>
       <c s="4" r="B150">
-        <v>46197</v>
+        <v>46253</v>
       </c>
       <c s="3" t="inlineStr" r="C150">
         <is>
-          <t xml:space="preserve">ORIX Corp</t>
+          <t xml:space="preserve">Rolls-Royce Holdings PLC</t>
         </is>
       </c>
       <c s="3" t="inlineStr" r="D150">
         <is>
-          <t xml:space="preserve">JP3200450009</t>
+          <t xml:space="preserve">GB00B63H8491</t>
         </is>
       </c>
       <c s="3" t="inlineStr" r="E150">
         <is>
           <t xml:space="preserve">Akcja</t>
         </is>
       </c>
       <c s="5" t="inlineStr" r="F150">
         <is>
-          <t xml:space="preserve">JPY</t>
+          <t xml:space="preserve">GBP</t>
         </is>
       </c>
       <c s="6" r="G150">
-        <v>500.0000</v>
+        <v>2194.0000</v>
       </c>
       <c s="7" r="H150">
-        <v>72441.9000</v>
+        <v>168545.0000</v>
       </c>
       <c s="8" r="I150">
-        <v>0.00113221</v>
+        <v>0.002023</v>
       </c>
     </row>
     <row r="151" ht="15.15" customHeight="0">
       <c s="3" t="inlineStr" r="A151">
         <is>
           <t xml:space="preserve">PZU ETF MSCI World Portfelowy FIZ</t>
         </is>
       </c>
       <c s="4" r="B151">
-        <v>46197</v>
+        <v>46253</v>
       </c>
       <c s="3" t="inlineStr" r="C151">
         <is>
-          <t xml:space="preserve">Recruit Holdings Co Ltd</t>
+          <t xml:space="preserve">Rockwell Automation Inc</t>
         </is>
       </c>
       <c s="3" t="inlineStr" r="D151">
         <is>
-          <t xml:space="preserve">JP3970300004</t>
+          <t xml:space="preserve">US7739031091</t>
         </is>
       </c>
       <c s="3" t="inlineStr" r="E151">
         <is>
           <t xml:space="preserve">Akcja</t>
         </is>
       </c>
       <c s="5" t="inlineStr" r="F151">
         <is>
-          <t xml:space="preserve">JPY</t>
+          <t xml:space="preserve">USD</t>
         </is>
       </c>
       <c s="6" r="G151">
-        <v>400.0000</v>
+        <v>65.0000</v>
       </c>
       <c s="7" r="H151">
-        <v>104805.5800</v>
+        <v>105063.2100</v>
       </c>
       <c s="8" r="I151">
-        <v>0.00163803</v>
+        <v>0.001261</v>
       </c>
     </row>
     <row r="152" ht="15.1" customHeight="0">
       <c s="3" t="inlineStr" r="A152">
         <is>
           <t xml:space="preserve">PZU ETF MSCI World Portfelowy FIZ</t>
         </is>
       </c>
       <c s="4" r="B152">
-        <v>46197</v>
+        <v>46253</v>
       </c>
       <c s="3" t="inlineStr" r="C152">
         <is>
-          <t xml:space="preserve">Shin-Etsu Chemical Co Ltd</t>
+          <t xml:space="preserve">Rocket Lab Corp</t>
         </is>
       </c>
       <c s="3" t="inlineStr" r="D152">
         <is>
-          <t xml:space="preserve">JP3371200001</t>
+          <t xml:space="preserve">US7731211089</t>
         </is>
       </c>
       <c s="3" t="inlineStr" r="E152">
         <is>
           <t xml:space="preserve">Akcja</t>
         </is>
       </c>
       <c s="5" t="inlineStr" r="F152">
         <is>
-          <t xml:space="preserve">JPY</t>
+          <t xml:space="preserve">USD</t>
         </is>
       </c>
       <c s="6" r="G152">
-        <v>491.0000</v>
+        <v>275.0000</v>
       </c>
       <c s="7" r="H152">
-        <v>81372.5500</v>
+        <v>77805.3900</v>
       </c>
       <c s="8" r="I152">
-        <v>0.00127179</v>
+        <v>0.000934</v>
       </c>
     </row>
     <row r="153" ht="15.1" customHeight="0">
       <c s="3" t="inlineStr" r="A153">
         <is>
           <t xml:space="preserve">PZU ETF MSCI World Portfelowy FIZ</t>
         </is>
       </c>
       <c s="4" r="B153">
-        <v>46197</v>
+        <v>46253</v>
       </c>
       <c s="3" t="inlineStr" r="C153">
         <is>
-          <t xml:space="preserve">SoftBank Group Corp</t>
+          <t xml:space="preserve">Roche Holding AG</t>
         </is>
       </c>
       <c s="3" t="inlineStr" r="D153">
         <is>
-          <t xml:space="preserve">JP3436100006</t>
+          <t xml:space="preserve">CH1499059983</t>
         </is>
       </c>
       <c s="3" t="inlineStr" r="E153">
         <is>
           <t xml:space="preserve">Akcja</t>
         </is>
       </c>
       <c s="5" t="inlineStr" r="F153">
         <is>
-          <t xml:space="preserve">JPY</t>
+          <t xml:space="preserve">CHF</t>
         </is>
       </c>
       <c s="6" r="G153">
-        <v>1319.0000</v>
+        <v>200.0000</v>
       </c>
       <c s="7" r="H153">
-        <v>203109.0800</v>
+        <v>338059.4300</v>
       </c>
       <c s="8" r="I153">
-        <v>0.00317443</v>
+        <v>0.004057</v>
       </c>
     </row>
     <row r="154" ht="15.15" customHeight="0">
       <c s="3" t="inlineStr" r="A154">
         <is>
           <t xml:space="preserve">PZU ETF MSCI World Portfelowy FIZ</t>
         </is>
       </c>
       <c s="4" r="B154">
-        <v>46197</v>
+        <v>46253</v>
       </c>
       <c s="3" t="inlineStr" r="C154">
         <is>
-          <t xml:space="preserve">Sony Corp</t>
+          <t xml:space="preserve">Robinhood Markets Inc</t>
         </is>
       </c>
       <c s="3" t="inlineStr" r="D154">
         <is>
-          <t xml:space="preserve">JP3435000009</t>
+          <t xml:space="preserve">US7707001027</t>
         </is>
       </c>
       <c s="3" t="inlineStr" r="E154">
         <is>
           <t xml:space="preserve">Akcja</t>
         </is>
       </c>
       <c s="5" t="inlineStr" r="F154">
         <is>
-          <t xml:space="preserve">JPY</t>
+          <t xml:space="preserve">USD</t>
         </is>
       </c>
       <c s="6" r="G154">
-        <v>1816.0000</v>
+        <v>270.0000</v>
       </c>
       <c s="7" r="H154">
-        <v>137764.4800</v>
+        <v>96465.4800</v>
       </c>
       <c s="8" r="I154">
-        <v>0.00215315</v>
+        <v>0.001158</v>
       </c>
     </row>
     <row r="155" ht="15.1" customHeight="0">
       <c s="3" t="inlineStr" r="A155">
         <is>
           <t xml:space="preserve">PZU ETF MSCI World Portfelowy FIZ</t>
         </is>
       </c>
       <c s="4" r="B155">
-        <v>46197</v>
+        <v>46253</v>
       </c>
       <c s="3" t="inlineStr" r="C155">
         <is>
-          <t xml:space="preserve">Sumitomo Electric Industries L</t>
+          <t xml:space="preserve">Rio Tinto PLC</t>
         </is>
       </c>
       <c s="3" t="inlineStr" r="D155">
         <is>
-          <t xml:space="preserve">JP3407400005</t>
+          <t xml:space="preserve">GB0007188757</t>
         </is>
       </c>
       <c s="3" t="inlineStr" r="E155">
         <is>
           <t xml:space="preserve">Akcja</t>
         </is>
       </c>
       <c s="5" t="inlineStr" r="F155">
         <is>
-          <t xml:space="preserve">JPY</t>
+          <t xml:space="preserve">GBP</t>
         </is>
       </c>
       <c s="6" r="G155">
-        <v>275.0000</v>
+        <v>292.0000</v>
       </c>
       <c s="7" r="H155">
-        <v>78472.8900</v>
+        <v>109072.8900</v>
       </c>
       <c s="8" r="I155">
-        <v>0.00122647</v>
+        <v>0.001309</v>
       </c>
     </row>
     <row r="156" ht="15.15" customHeight="0">
       <c s="3" t="inlineStr" r="A156">
         <is>
           <t xml:space="preserve">PZU ETF MSCI World Portfelowy FIZ</t>
         </is>
       </c>
       <c s="4" r="B156">
-        <v>46197</v>
+        <v>46253</v>
       </c>
       <c s="3" t="inlineStr" r="C156">
         <is>
-          <t xml:space="preserve">Sumitomo Mitsui Financial Grou</t>
+          <t xml:space="preserve">Rio Tinto Ltd</t>
         </is>
       </c>
       <c s="3" t="inlineStr" r="D156">
         <is>
-          <t xml:space="preserve">JP3890350006</t>
+          <t xml:space="preserve">AU000000RIO1</t>
         </is>
       </c>
       <c s="3" t="inlineStr" r="E156">
         <is>
           <t xml:space="preserve">Akcja</t>
         </is>
       </c>
       <c s="5" t="inlineStr" r="F156">
         <is>
-          <t xml:space="preserve">JPY</t>
+          <t xml:space="preserve">AUD</t>
         </is>
       </c>
       <c s="6" r="G156">
-        <v>1206.0000</v>
+        <v>100.0000</v>
       </c>
       <c s="7" r="H156">
-        <v>178924.2700</v>
+        <v>44877.1800</v>
       </c>
       <c s="8" r="I156">
-        <v>0.00279644</v>
+        <v>0.000539</v>
       </c>
     </row>
     <row r="157" ht="15.1" customHeight="0">
       <c s="3" t="inlineStr" r="A157">
         <is>
           <t xml:space="preserve">PZU ETF MSCI World Portfelowy FIZ</t>
         </is>
       </c>
       <c s="4" r="B157">
-        <v>46197</v>
+        <v>46253</v>
       </c>
       <c s="3" t="inlineStr" r="C157">
         <is>
-          <t xml:space="preserve">Takeda Pharmaceutical Co Ltd</t>
+          <t xml:space="preserve">Rheinmetall AG</t>
         </is>
       </c>
       <c s="3" t="inlineStr" r="D157">
         <is>
-          <t xml:space="preserve">JP3463000004</t>
+          <t xml:space="preserve">DE0007030009</t>
         </is>
       </c>
       <c s="3" t="inlineStr" r="E157">
         <is>
           <t xml:space="preserve">Akcja</t>
         </is>
       </c>
       <c s="5" t="inlineStr" r="F157">
         <is>
-          <t xml:space="preserve">JPY</t>
+          <t xml:space="preserve">EUR</t>
         </is>
       </c>
       <c s="6" r="G157">
-        <v>600.0000</v>
+        <v>15.0000</v>
       </c>
       <c s="7" r="H157">
-        <v>71482.5400</v>
+        <v>76504.7100</v>
       </c>
       <c s="8" r="I157">
-        <v>0.00111721</v>
+        <v>0.000918</v>
       </c>
     </row>
     <row r="158" ht="15.1" customHeight="0">
       <c s="3" t="inlineStr" r="A158">
         <is>
           <t xml:space="preserve">PZU ETF MSCI World Portfelowy FIZ</t>
         </is>
       </c>
       <c s="4" r="B158">
-        <v>46197</v>
+        <v>46253</v>
       </c>
       <c s="3" t="inlineStr" r="C158">
         <is>
-          <t xml:space="preserve">Tokio Marine Holdings Inc</t>
+          <t xml:space="preserve">Republic Services Inc</t>
         </is>
       </c>
       <c s="3" t="inlineStr" r="D158">
         <is>
-          <t xml:space="preserve">JP3910660004</t>
+          <t xml:space="preserve">US7607591002</t>
         </is>
       </c>
       <c s="3" t="inlineStr" r="E158">
         <is>
           <t xml:space="preserve">Akcja</t>
         </is>
       </c>
       <c s="5" t="inlineStr" r="F158">
         <is>
-          <t xml:space="preserve">JPY</t>
+          <t xml:space="preserve">USD</t>
         </is>
       </c>
       <c s="6" r="G158">
-        <v>500.0000</v>
+        <v>90.0000</v>
       </c>
       <c s="7" r="H158">
-        <v>81346.8700</v>
+        <v>74215.0600</v>
       </c>
       <c s="8" r="I158">
-        <v>0.00127139</v>
+        <v>0.000891</v>
       </c>
     </row>
     <row r="159" ht="15.15" customHeight="0">
       <c s="3" t="inlineStr" r="A159">
         <is>
           <t xml:space="preserve">PZU ETF MSCI World Portfelowy FIZ</t>
         </is>
       </c>
       <c s="4" r="B159">
-        <v>46197</v>
+        <v>46253</v>
       </c>
       <c s="3" t="inlineStr" r="C159">
         <is>
-          <t xml:space="preserve">Tokyo Electron Ltd</t>
+          <t xml:space="preserve">Renesas Electronics Corp</t>
         </is>
       </c>
       <c s="3" t="inlineStr" r="D159">
         <is>
-          <t xml:space="preserve">JP3571400005</t>
+          <t xml:space="preserve">JP3164720009</t>
         </is>
       </c>
       <c s="3" t="inlineStr" r="E159">
         <is>
           <t xml:space="preserve">Akcja</t>
         </is>
       </c>
       <c s="5" t="inlineStr" r="F159">
         <is>
           <t xml:space="preserve">JPY</t>
         </is>
       </c>
       <c s="6" r="G159">
-        <v>193.0000</v>
+        <v>700.0000</v>
       </c>
       <c s="7" r="H159">
-        <v>314899.9200</v>
+        <v>56799.6500</v>
       </c>
       <c s="8" r="I159">
-        <v>0.00492163</v>
+        <v>0.000682</v>
       </c>
     </row>
     <row r="160" ht="15.1" customHeight="0">
       <c s="3" t="inlineStr" r="A160">
         <is>
           <t xml:space="preserve">PZU ETF MSCI World Portfelowy FIZ</t>
         </is>
       </c>
       <c s="4" r="B160">
-        <v>46197</v>
+        <v>46253</v>
       </c>
       <c s="3" t="inlineStr" r="C160">
         <is>
-          <t xml:space="preserve">Toyota Motor Corp</t>
+          <t xml:space="preserve">RELX PLC</t>
         </is>
       </c>
       <c s="3" t="inlineStr" r="D160">
         <is>
-          <t xml:space="preserve">JP3633400001</t>
+          <t xml:space="preserve">GB00B2B0DG97</t>
         </is>
       </c>
       <c s="3" t="inlineStr" r="E160">
         <is>
           <t xml:space="preserve">Akcja</t>
         </is>
       </c>
       <c s="5" t="inlineStr" r="F160">
         <is>
-          <t xml:space="preserve">JPY</t>
+          <t xml:space="preserve">GBP</t>
         </is>
       </c>
       <c s="6" r="G160">
-        <v>2375.0000</v>
+        <v>700.0000</v>
       </c>
       <c s="7" r="H160">
-        <v>148904.4600</v>
+        <v>90603.5200</v>
       </c>
       <c s="8" r="I160">
-        <v>0.00232726</v>
+        <v>0.001087</v>
       </c>
     </row>
     <row r="161" ht="15.15" customHeight="0">
       <c s="3" t="inlineStr" r="A161">
         <is>
           <t xml:space="preserve">PZU ETF MSCI World Portfelowy FIZ</t>
         </is>
       </c>
       <c s="4" r="B161">
-        <v>46197</v>
+        <v>46253</v>
       </c>
       <c s="3" t="inlineStr" r="C161">
         <is>
-          <t xml:space="preserve">Equinor ASA</t>
+          <t xml:space="preserve">REGENERON</t>
         </is>
       </c>
       <c s="3" t="inlineStr" r="D161">
         <is>
-          <t xml:space="preserve">NO0010096985</t>
+          <t xml:space="preserve">US75886F1075</t>
         </is>
       </c>
       <c s="3" t="inlineStr" r="E161">
         <is>
           <t xml:space="preserve">Akcja</t>
         </is>
       </c>
       <c s="5" t="inlineStr" r="F161">
         <is>
-          <t xml:space="preserve">NOK</t>
+          <t xml:space="preserve">USD</t>
         </is>
       </c>
       <c s="6" r="G161">
-        <v>500.0000</v>
+        <v>30.0000</v>
       </c>
       <c s="7" r="H161">
-        <v>59731.2000</v>
+        <v>94105.1300</v>
       </c>
       <c s="8" r="I161">
-        <v>0.00093355</v>
+        <v>0.001129</v>
       </c>
     </row>
     <row r="162" ht="15.1" customHeight="0">
       <c s="3" t="inlineStr" r="A162">
         <is>
           <t xml:space="preserve">PZU ETF MSCI World Portfelowy FIZ</t>
         </is>
       </c>
       <c s="4" r="B162">
-        <v>46197</v>
+        <v>46253</v>
       </c>
       <c s="3" t="inlineStr" r="C162">
         <is>
-          <t xml:space="preserve">Atlas Copco AB</t>
+          <t xml:space="preserve">Recruit Holdings Co Ltd</t>
         </is>
       </c>
       <c s="3" t="inlineStr" r="D162">
         <is>
-          <t xml:space="preserve">SE0017486889</t>
+          <t xml:space="preserve">JP3970300004</t>
         </is>
       </c>
       <c s="3" t="inlineStr" r="E162">
         <is>
           <t xml:space="preserve">Akcja</t>
         </is>
       </c>
       <c s="5" t="inlineStr" r="F162">
         <is>
-          <t xml:space="preserve">SEK</t>
+          <t xml:space="preserve">JPY</t>
         </is>
       </c>
       <c s="6" r="G162">
-        <v>1200.0000</v>
+        <v>400.0000</v>
       </c>
       <c s="7" r="H162">
-        <v>88237.2100</v>
+        <v>147565.6500</v>
       </c>
       <c s="8" r="I162">
-        <v>0.00137908</v>
+        <v>0.001771</v>
       </c>
     </row>
     <row r="163" ht="15.1" customHeight="0">
       <c s="3" t="inlineStr" r="A163">
         <is>
           <t xml:space="preserve">PZU ETF MSCI World Portfelowy FIZ</t>
         </is>
       </c>
       <c s="4" r="B163">
-        <v>46197</v>
+        <v>46253</v>
       </c>
       <c s="3" t="inlineStr" r="C163">
         <is>
-          <t xml:space="preserve">Investor AB</t>
+          <t xml:space="preserve">Reckitt Benckiser Group PLC</t>
         </is>
       </c>
       <c s="3" t="inlineStr" r="D163">
         <is>
-          <t xml:space="preserve">SE0015811963</t>
+          <t xml:space="preserve">GB00BSZBP530</t>
         </is>
       </c>
       <c s="3" t="inlineStr" r="E163">
         <is>
           <t xml:space="preserve">Akcja</t>
         </is>
       </c>
       <c s="5" t="inlineStr" r="F163">
         <is>
-          <t xml:space="preserve">SEK</t>
+          <t xml:space="preserve">GBP</t>
         </is>
       </c>
       <c s="6" r="G163">
-        <v>600.0000</v>
+        <v>320.0000</v>
       </c>
       <c s="7" r="H163">
-        <v>90951.8400</v>
+        <v>80798.9200</v>
       </c>
       <c s="8" r="I163">
-        <v>0.00142150</v>
+        <v>0.000970</v>
       </c>
     </row>
     <row r="164" ht="15.15" customHeight="0">
       <c s="3" t="inlineStr" r="A164">
         <is>
           <t xml:space="preserve">PZU ETF MSCI World Portfelowy FIZ</t>
         </is>
       </c>
       <c s="4" r="B164">
-        <v>46197</v>
+        <v>46253</v>
       </c>
       <c s="3" t="inlineStr" r="C164">
         <is>
-          <t xml:space="preserve">Sandvik AB</t>
+          <t xml:space="preserve">Realty Income Corp</t>
         </is>
       </c>
       <c s="3" t="inlineStr" r="D164">
         <is>
-          <t xml:space="preserve">SE0000667891</t>
+          <t xml:space="preserve">US7561091049</t>
         </is>
       </c>
       <c s="3" t="inlineStr" r="E164">
         <is>
-          <t xml:space="preserve">Akcja</t>
+          <t xml:space="preserve">REIT</t>
         </is>
       </c>
       <c s="5" t="inlineStr" r="F164">
         <is>
-          <t xml:space="preserve">SEK</t>
+          <t xml:space="preserve">USD</t>
         </is>
       </c>
       <c s="6" r="G164">
-        <v>400.0000</v>
+        <v>300.0000</v>
       </c>
       <c s="7" r="H164">
-        <v>59845.6900</v>
+        <v>70452.3800</v>
       </c>
       <c s="8" r="I164">
-        <v>0.00093534</v>
+        <v>0.000846</v>
       </c>
     </row>
     <row r="165" ht="15.1" customHeight="0">
       <c s="3" t="inlineStr" r="A165">
         <is>
           <t xml:space="preserve">PZU ETF MSCI World Portfelowy FIZ</t>
         </is>
       </c>
       <c s="4" r="B165">
-        <v>46197</v>
+        <v>46253</v>
       </c>
       <c s="3" t="inlineStr" r="C165">
         <is>
-          <t xml:space="preserve">Telefonaktiebolaget LM Ericsso</t>
+          <t xml:space="preserve">Quanta Services Inc</t>
         </is>
       </c>
       <c s="3" t="inlineStr" r="D165">
         <is>
-          <t xml:space="preserve">SE0000108656</t>
+          <t xml:space="preserve">US74762E1029</t>
         </is>
       </c>
       <c s="3" t="inlineStr" r="E165">
         <is>
           <t xml:space="preserve">Akcja</t>
         </is>
       </c>
       <c s="5" t="inlineStr" r="F165">
         <is>
-          <t xml:space="preserve">SEK</t>
+          <t xml:space="preserve">USD</t>
         </is>
       </c>
       <c s="6" r="G165">
-        <v>1500.0000</v>
+        <v>40.0000</v>
       </c>
       <c s="7" r="H165">
-        <v>63283.4600</v>
+        <v>101085.8300</v>
       </c>
       <c s="8" r="I165">
-        <v>0.00098907</v>
+        <v>0.001213</v>
       </c>
     </row>
     <row r="166" ht="15.15" customHeight="0">
       <c s="3" t="inlineStr" r="A166">
         <is>
           <t xml:space="preserve">PZU ETF MSCI World Portfelowy FIZ</t>
         </is>
       </c>
       <c s="4" r="B166">
-        <v>46197</v>
+        <v>46253</v>
       </c>
       <c s="3" t="inlineStr" r="C166">
         <is>
-          <t xml:space="preserve">Volvo AB</t>
+          <t xml:space="preserve">QUALCOMM Inc</t>
         </is>
       </c>
       <c s="3" t="inlineStr" r="D166">
         <is>
-          <t xml:space="preserve">SE0000115446</t>
+          <t xml:space="preserve">US7475251036</t>
         </is>
       </c>
       <c s="3" t="inlineStr" r="E166">
         <is>
           <t xml:space="preserve">Akcja</t>
         </is>
       </c>
       <c s="5" t="inlineStr" r="F166">
         <is>
-          <t xml:space="preserve">SEK</t>
+          <t xml:space="preserve">USD</t>
         </is>
       </c>
       <c s="6" r="G166">
-        <v>700.0000</v>
+        <v>250.0000</v>
       </c>
       <c s="7" r="H166">
-        <v>86133.5600</v>
+        <v>151005.3600</v>
       </c>
       <c s="8" r="I166">
-        <v>0.00134620</v>
+        <v>0.001812</v>
       </c>
     </row>
     <row r="167" ht="15.1" customHeight="0">
       <c s="3" t="inlineStr" r="A167">
         <is>
           <t xml:space="preserve">PZU ETF MSCI World Portfelowy FIZ</t>
         </is>
       </c>
       <c s="4" r="B167">
-        <v>46197</v>
+        <v>46253</v>
       </c>
       <c s="3" t="inlineStr" r="C167">
         <is>
-          <t xml:space="preserve">3M Co</t>
+          <t xml:space="preserve">Public Storage</t>
         </is>
       </c>
       <c s="3" t="inlineStr" r="D167">
         <is>
-          <t xml:space="preserve">US88579Y1010</t>
+          <t xml:space="preserve">US74460D1090</t>
         </is>
       </c>
       <c s="3" t="inlineStr" r="E167">
         <is>
-          <t xml:space="preserve">Akcja</t>
+          <t xml:space="preserve">REIT</t>
         </is>
       </c>
       <c s="5" t="inlineStr" r="F167">
         <is>
           <t xml:space="preserve">USD</t>
         </is>
       </c>
       <c s="6" r="G167">
-        <v>116.0000</v>
+        <v>60.0000</v>
       </c>
       <c s="7" r="H167">
-        <v>72663.5400</v>
+        <v>72775.8000</v>
       </c>
       <c s="8" r="I167">
-        <v>0.00113567</v>
+        <v>0.000873</v>
       </c>
     </row>
     <row r="168" ht="15.1" customHeight="0">
       <c s="3" t="inlineStr" r="A168">
         <is>
           <t xml:space="preserve">PZU ETF MSCI World Portfelowy FIZ</t>
         </is>
       </c>
       <c s="4" r="B168">
-        <v>46197</v>
+        <v>46253</v>
       </c>
       <c s="3" t="inlineStr" r="C168">
         <is>
-          <t xml:space="preserve">AbbVie Inc</t>
+          <t xml:space="preserve">Public Service Enterprise Grou</t>
         </is>
       </c>
       <c s="3" t="inlineStr" r="D168">
         <is>
-          <t xml:space="preserve">US00287Y1091</t>
+          <t xml:space="preserve">US7445731067</t>
         </is>
       </c>
       <c s="3" t="inlineStr" r="E168">
         <is>
           <t xml:space="preserve">Akcja</t>
         </is>
       </c>
       <c s="5" t="inlineStr" r="F168">
         <is>
           <t xml:space="preserve">USD</t>
         </is>
       </c>
       <c s="6" r="G168">
-        <v>306.0000</v>
+        <v>250.0000</v>
       </c>
       <c s="7" r="H168">
-        <v>271376.3100</v>
+        <v>70256.5200</v>
       </c>
       <c s="8" r="I168">
-        <v>0.00424139</v>
+        <v>0.000843</v>
       </c>
     </row>
     <row r="169" ht="15.15" customHeight="0">
       <c s="3" t="inlineStr" r="A169">
         <is>
           <t xml:space="preserve">PZU ETF MSCI World Portfelowy FIZ</t>
         </is>
       </c>
       <c s="4" r="B169">
-        <v>46197</v>
+        <v>46253</v>
       </c>
       <c s="3" t="inlineStr" r="C169">
         <is>
-          <t xml:space="preserve">ABBOTT LABORATOR</t>
+          <t xml:space="preserve">Prysmian SpA</t>
         </is>
       </c>
       <c s="3" t="inlineStr" r="D169">
         <is>
-          <t xml:space="preserve">US0028241000</t>
+          <t xml:space="preserve">IT0004176001</t>
         </is>
       </c>
       <c s="3" t="inlineStr" r="E169">
         <is>
           <t xml:space="preserve">Akcja</t>
         </is>
       </c>
       <c s="5" t="inlineStr" r="F169">
         <is>
-          <t xml:space="preserve">USD</t>
+          <t xml:space="preserve">EUR</t>
         </is>
       </c>
       <c s="6" r="G169">
-        <v>463.0000</v>
+        <v>120.0000</v>
       </c>
       <c s="7" r="H169">
-        <v>158185.8200</v>
+        <v>64173.6100</v>
       </c>
       <c s="8" r="I169">
-        <v>0.00247232</v>
+        <v>0.000770</v>
       </c>
     </row>
     <row r="170" ht="15.1" customHeight="0">
       <c s="3" t="inlineStr" r="A170">
         <is>
           <t xml:space="preserve">PZU ETF MSCI World Portfelowy FIZ</t>
         </is>
       </c>
       <c s="4" r="B170">
-        <v>46197</v>
+        <v>46253</v>
       </c>
       <c s="3" t="inlineStr" r="C170">
         <is>
-          <t xml:space="preserve">Accenture PLC</t>
+          <t xml:space="preserve">Prudential Financial Inc</t>
         </is>
       </c>
       <c s="3" t="inlineStr" r="D170">
         <is>
-          <t xml:space="preserve">IE00B4BNMY34</t>
+          <t xml:space="preserve">US7443201022</t>
         </is>
       </c>
       <c s="3" t="inlineStr" r="E170">
         <is>
           <t xml:space="preserve">Akcja</t>
         </is>
       </c>
       <c s="5" t="inlineStr" r="F170">
         <is>
           <t xml:space="preserve">USD</t>
         </is>
       </c>
       <c s="6" r="G170">
-        <v>174.0000</v>
+        <v>190.0000</v>
       </c>
       <c s="7" r="H170">
-        <v>84845.6600</v>
+        <v>86631.2500</v>
       </c>
       <c s="8" r="I170">
-        <v>0.00132607</v>
+        <v>0.001040</v>
       </c>
     </row>
     <row r="171" ht="15.15" customHeight="0">
       <c s="3" t="inlineStr" r="A171">
         <is>
           <t xml:space="preserve">PZU ETF MSCI World Portfelowy FIZ</t>
         </is>
       </c>
       <c s="4" r="B171">
-        <v>46197</v>
+        <v>46253</v>
       </c>
       <c s="3" t="inlineStr" r="C171">
         <is>
-          <t xml:space="preserve">Adobe Systems Inc</t>
+          <t xml:space="preserve">Prosus NV</t>
         </is>
       </c>
       <c s="3" t="inlineStr" r="D171">
         <is>
-          <t xml:space="preserve">US00724F1012</t>
+          <t xml:space="preserve">NL0013654783</t>
         </is>
       </c>
       <c s="3" t="inlineStr" r="E171">
         <is>
           <t xml:space="preserve">Akcja</t>
         </is>
       </c>
       <c s="5" t="inlineStr" r="F171">
         <is>
-          <t xml:space="preserve">USD</t>
+          <t xml:space="preserve">EUR</t>
         </is>
       </c>
       <c s="6" r="G171">
-        <v>55.0000</v>
+        <v>260.0000</v>
       </c>
       <c s="7" r="H171">
-        <v>40819.3300</v>
+        <v>42629.6800</v>
       </c>
       <c s="8" r="I171">
-        <v>0.00063797</v>
+        <v>0.000512</v>
       </c>
     </row>
     <row r="172" ht="15.1" customHeight="0">
       <c s="3" t="inlineStr" r="A172">
         <is>
           <t xml:space="preserve">PZU ETF MSCI World Portfelowy FIZ</t>
         </is>
       </c>
       <c s="4" r="B172">
-        <v>46197</v>
+        <v>46253</v>
       </c>
       <c s="3" t="inlineStr" r="C172">
         <is>
-          <t xml:space="preserve">Advanced Micro Devices Inc</t>
+          <t xml:space="preserve">Prologis Inc</t>
         </is>
       </c>
       <c s="3" t="inlineStr" r="D172">
         <is>
-          <t xml:space="preserve">US0079031078</t>
+          <t xml:space="preserve">US74340W1036</t>
         </is>
       </c>
       <c s="3" t="inlineStr" r="E172">
         <is>
-          <t xml:space="preserve">Akcja</t>
+          <t xml:space="preserve">REIT</t>
         </is>
       </c>
       <c s="5" t="inlineStr" r="F172">
         <is>
           <t xml:space="preserve">USD</t>
         </is>
       </c>
       <c s="6" r="G172">
-        <v>326.0000</v>
+        <v>302.0000</v>
       </c>
       <c s="7" r="H172">
-        <v>639719.6900</v>
+        <v>159194.4000</v>
       </c>
       <c s="8" r="I172">
-        <v>0.00999830</v>
+        <v>0.001911</v>
       </c>
     </row>
     <row r="173" ht="15.1" customHeight="0">
       <c s="3" t="inlineStr" r="A173">
         <is>
           <t xml:space="preserve">PZU ETF MSCI World Portfelowy FIZ</t>
         </is>
       </c>
       <c s="4" r="B173">
-        <v>46197</v>
+        <v>46253</v>
       </c>
       <c s="3" t="inlineStr" r="C173">
         <is>
-          <t xml:space="preserve">Aflac Inc</t>
+          <t xml:space="preserve">Progressive Corp</t>
         </is>
       </c>
       <c s="3" t="inlineStr" r="D173">
         <is>
-          <t xml:space="preserve">US0010551028</t>
+          <t xml:space="preserve">US7433151039</t>
         </is>
       </c>
       <c s="3" t="inlineStr" r="E173">
         <is>
           <t xml:space="preserve">Akcja</t>
         </is>
       </c>
       <c s="5" t="inlineStr" r="F173">
         <is>
           <t xml:space="preserve">USD</t>
         </is>
       </c>
       <c s="6" r="G173">
-        <v>160.0000</v>
+        <v>180.0000</v>
       </c>
       <c s="7" r="H173">
-        <v>71132.3000</v>
+        <v>145898.5400</v>
       </c>
       <c s="8" r="I173">
-        <v>0.00111174</v>
+        <v>0.001751</v>
       </c>
     </row>
     <row r="174" ht="15.15" customHeight="0">
       <c s="3" t="inlineStr" r="A174">
         <is>
           <t xml:space="preserve">PZU ETF MSCI World Portfelowy FIZ</t>
         </is>
       </c>
       <c s="4" r="B174">
-        <v>46197</v>
+        <v>46253</v>
       </c>
       <c s="3" t="inlineStr" r="C174">
         <is>
-          <t xml:space="preserve">Agilent Technologies Inc</t>
+          <t xml:space="preserve">Procter &amp; Gamble Co/The</t>
         </is>
       </c>
       <c s="3" t="inlineStr" r="D174">
         <is>
-          <t xml:space="preserve">US00846U1016</t>
+          <t xml:space="preserve">US7427181091</t>
         </is>
       </c>
       <c s="3" t="inlineStr" r="E174">
         <is>
           <t xml:space="preserve">Akcja</t>
         </is>
       </c>
       <c s="5" t="inlineStr" r="F174">
         <is>
           <t xml:space="preserve">USD</t>
         </is>
       </c>
       <c s="6" r="G174">
-        <v>150.0000</v>
+        <v>565.0000</v>
       </c>
       <c s="7" r="H174">
-        <v>74547.3300</v>
+        <v>304322.5700</v>
       </c>
       <c s="8" r="I174">
-        <v>0.00116511</v>
+        <v>0.003652</v>
       </c>
     </row>
     <row r="175" ht="15.1" customHeight="0">
       <c s="3" t="inlineStr" r="A175">
         <is>
           <t xml:space="preserve">PZU ETF MSCI World Portfelowy FIZ</t>
         </is>
       </c>
       <c s="4" r="B175">
-        <v>46197</v>
+        <v>46253</v>
       </c>
       <c s="3" t="inlineStr" r="C175">
         <is>
-          <t xml:space="preserve">Air Products &amp; Chemicals Inc.</t>
+          <t xml:space="preserve">PNC Financial Services Group Inc</t>
         </is>
       </c>
       <c s="3" t="inlineStr" r="D175">
         <is>
-          <t xml:space="preserve">US0091581068</t>
+          <t xml:space="preserve">US6934751057</t>
         </is>
       </c>
       <c s="3" t="inlineStr" r="E175">
         <is>
           <t xml:space="preserve">Akcja</t>
         </is>
       </c>
       <c s="5" t="inlineStr" r="F175">
         <is>
           <t xml:space="preserve">USD</t>
         </is>
       </c>
       <c s="6" r="G175">
-        <v>70.0000</v>
+        <v>100.0000</v>
       </c>
       <c s="7" r="H175">
-        <v>73666.1100</v>
+        <v>91944.3700</v>
       </c>
       <c s="8" r="I175">
-        <v>0.00115134</v>
+        <v>0.001103</v>
       </c>
     </row>
     <row r="176" ht="15.15" customHeight="0">
       <c s="3" t="inlineStr" r="A176">
         <is>
           <t xml:space="preserve">PZU ETF MSCI World Portfelowy FIZ</t>
         </is>
       </c>
       <c s="4" r="B176">
-        <v>46197</v>
+        <v>46253</v>
       </c>
       <c s="3" t="inlineStr" r="C176">
         <is>
-          <t xml:space="preserve">Airbnb Inc</t>
+          <t xml:space="preserve">Phillips 66</t>
         </is>
       </c>
       <c s="3" t="inlineStr" r="D176">
         <is>
-          <t xml:space="preserve">US0090661010</t>
+          <t xml:space="preserve">US7185461040</t>
         </is>
       </c>
       <c s="3" t="inlineStr" r="E176">
         <is>
           <t xml:space="preserve">Akcja</t>
         </is>
       </c>
       <c s="5" t="inlineStr" r="F176">
         <is>
           <t xml:space="preserve">USD</t>
         </is>
       </c>
       <c s="6" r="G176">
         <v>110.0000</v>
       </c>
       <c s="7" r="H176">
-        <v>59971.6300</v>
+        <v>99427.5800</v>
       </c>
       <c s="8" r="I176">
-        <v>0.00093731</v>
+        <v>0.001193</v>
       </c>
     </row>
     <row r="177" ht="15.1" customHeight="0">
       <c s="3" t="inlineStr" r="A177">
         <is>
           <t xml:space="preserve">PZU ETF MSCI World Portfelowy FIZ</t>
         </is>
       </c>
       <c s="4" r="B177">
-        <v>46197</v>
+        <v>46253</v>
       </c>
       <c s="3" t="inlineStr" r="C177">
         <is>
-          <t xml:space="preserve">Allstate Corp/The</t>
+          <t xml:space="preserve">Philip Morris International In</t>
         </is>
       </c>
       <c s="3" t="inlineStr" r="D177">
         <is>
-          <t xml:space="preserve">US0200021014</t>
+          <t xml:space="preserve">US7181721090</t>
         </is>
       </c>
       <c s="3" t="inlineStr" r="E177">
         <is>
           <t xml:space="preserve">Akcja</t>
         </is>
       </c>
       <c s="5" t="inlineStr" r="F177">
         <is>
           <t xml:space="preserve">USD</t>
         </is>
       </c>
       <c s="6" r="G177">
-        <v>100.0000</v>
+        <v>390.0000</v>
       </c>
       <c s="7" r="H177">
-        <v>88175.3600</v>
+        <v>276335.6200</v>
       </c>
       <c s="8" r="I177">
-        <v>0.00137811</v>
+        <v>0.003316</v>
       </c>
     </row>
     <row r="178" ht="15.1" customHeight="0">
       <c s="3" t="inlineStr" r="A178">
         <is>
           <t xml:space="preserve">PZU ETF MSCI World Portfelowy FIZ</t>
         </is>
       </c>
       <c s="4" r="B178">
-        <v>46197</v>
+        <v>46253</v>
       </c>
       <c s="3" t="inlineStr" r="C178">
         <is>
-          <t xml:space="preserve">Alnylam Pharmaceuticals Inc</t>
+          <t xml:space="preserve">PG&amp;E Corp</t>
         </is>
       </c>
       <c s="3" t="inlineStr" r="D178">
         <is>
-          <t xml:space="preserve">US02043Q1076</t>
+          <t xml:space="preserve">US69331C1080</t>
         </is>
       </c>
       <c s="3" t="inlineStr" r="E178">
         <is>
           <t xml:space="preserve">Akcja</t>
         </is>
       </c>
       <c s="5" t="inlineStr" r="F178">
         <is>
           <t xml:space="preserve">USD</t>
         </is>
       </c>
       <c s="6" r="G178">
-        <v>70.0000</v>
+        <v>1100.0000</v>
       </c>
       <c s="7" r="H178">
-        <v>77717.7100</v>
+        <v>72429.6000</v>
       </c>
       <c s="8" r="I178">
-        <v>0.00121467</v>
+        <v>0.000869</v>
       </c>
     </row>
     <row r="179" ht="15.15" customHeight="0">
       <c s="3" t="inlineStr" r="A179">
         <is>
           <t xml:space="preserve">PZU ETF MSCI World Portfelowy FIZ</t>
         </is>
       </c>
       <c s="4" r="B179">
-        <v>46197</v>
+        <v>46253</v>
       </c>
       <c s="3" t="inlineStr" r="C179">
         <is>
-          <t xml:space="preserve">Alphabet Inc</t>
+          <t xml:space="preserve">Pfizer Inc</t>
         </is>
       </c>
       <c s="3" t="inlineStr" r="D179">
         <is>
-          <t xml:space="preserve">US02079K1079</t>
+          <t xml:space="preserve">US7170811035</t>
         </is>
       </c>
       <c s="3" t="inlineStr" r="E179">
         <is>
           <t xml:space="preserve">Akcja</t>
         </is>
       </c>
       <c s="5" t="inlineStr" r="F179">
         <is>
           <t xml:space="preserve">USD</t>
         </is>
       </c>
       <c s="6" r="G179">
-        <v>874.0000</v>
+        <v>986.0000</v>
       </c>
       <c s="7" r="H179">
-        <v>1138588.6600</v>
+        <v>103877.2200</v>
       </c>
       <c s="8" r="I179">
-        <v>0.01779522</v>
+        <v>0.001247</v>
       </c>
     </row>
     <row r="180" ht="15.1" customHeight="0">
       <c s="3" t="inlineStr" r="A180">
         <is>
           <t xml:space="preserve">PZU ETF MSCI World Portfelowy FIZ</t>
         </is>
       </c>
       <c s="4" r="B180">
-        <v>46197</v>
+        <v>46253</v>
       </c>
       <c s="3" t="inlineStr" r="C180">
         <is>
-          <t xml:space="preserve">Altria Group Inc</t>
+          <t xml:space="preserve">PepsiCo Inc</t>
         </is>
       </c>
       <c s="3" t="inlineStr" r="D180">
         <is>
-          <t xml:space="preserve">US02209S1033</t>
+          <t xml:space="preserve">US7134481081</t>
         </is>
       </c>
       <c s="3" t="inlineStr" r="E180">
         <is>
           <t xml:space="preserve">Akcja</t>
         </is>
       </c>
       <c s="5" t="inlineStr" r="F180">
         <is>
           <t xml:space="preserve">USD</t>
         </is>
       </c>
       <c s="6" r="G180">
-        <v>250.0000</v>
+        <v>440.0000</v>
       </c>
       <c s="7" r="H180">
-        <v>68026.8700</v>
+        <v>234039.9500</v>
       </c>
       <c s="8" r="I180">
-        <v>0.00106321</v>
+        <v>0.002809</v>
       </c>
     </row>
     <row r="181" ht="15.15" customHeight="0">
       <c s="3" t="inlineStr" r="A181">
         <is>
           <t xml:space="preserve">PZU ETF MSCI World Portfelowy FIZ</t>
         </is>
       </c>
       <c s="4" r="B181">
-        <v>46197</v>
+        <v>46253</v>
       </c>
       <c s="3" t="inlineStr" r="C181">
         <is>
-          <t xml:space="preserve">APPLIED MATERIALS</t>
+          <t xml:space="preserve">PayPal Holdings Inc</t>
         </is>
       </c>
       <c s="3" t="inlineStr" r="D181">
         <is>
-          <t xml:space="preserve">US0382221051</t>
+          <t xml:space="preserve">US70450Y1038</t>
         </is>
       </c>
       <c s="3" t="inlineStr" r="E181">
         <is>
           <t xml:space="preserve">Akcja</t>
         </is>
       </c>
       <c s="5" t="inlineStr" r="F181">
         <is>
           <t xml:space="preserve">USD</t>
         </is>
       </c>
       <c s="6" r="G181">
-        <v>145.0000</v>
+        <v>450.0000</v>
       </c>
       <c s="7" r="H181">
-        <v>322438.7000</v>
+        <v>102824.6600</v>
       </c>
       <c s="8" r="I181">
-        <v>0.00503946</v>
+        <v>0.001234</v>
       </c>
     </row>
     <row r="182" ht="15.1" customHeight="0">
       <c s="3" t="inlineStr" r="A182">
         <is>
           <t xml:space="preserve">PZU ETF MSCI World Portfelowy FIZ</t>
         </is>
       </c>
       <c s="4" r="B182">
-        <v>46197</v>
+        <v>46253</v>
       </c>
       <c s="3" t="inlineStr" r="C182">
         <is>
-          <t xml:space="preserve">Amazon.com Inc</t>
+          <t xml:space="preserve">Paychex Inc</t>
         </is>
       </c>
       <c s="3" t="inlineStr" r="D182">
         <is>
-          <t xml:space="preserve">US0231351067</t>
+          <t xml:space="preserve">US7043261079</t>
         </is>
       </c>
       <c s="3" t="inlineStr" r="E182">
         <is>
           <t xml:space="preserve">Akcja</t>
         </is>
       </c>
       <c s="5" t="inlineStr" r="F182">
         <is>
           <t xml:space="preserve">USD</t>
         </is>
       </c>
       <c s="6" r="G182">
-        <v>1817.0000</v>
+        <v>170.0000</v>
       </c>
       <c s="7" r="H182">
-        <v>1607154.2900</v>
+        <v>77689.7500</v>
       </c>
       <c s="8" r="I182">
-        <v>0.02511852</v>
+        <v>0.000932</v>
       </c>
     </row>
     <row r="183" ht="15.1" customHeight="0">
       <c s="3" t="inlineStr" r="A183">
         <is>
           <t xml:space="preserve">PZU ETF MSCI World Portfelowy FIZ</t>
         </is>
       </c>
       <c s="4" r="B183">
-        <v>46197</v>
+        <v>46253</v>
       </c>
       <c s="3" t="inlineStr" r="C183">
         <is>
-          <t xml:space="preserve">American Electric Power Co Inc</t>
+          <t xml:space="preserve">Parker-Hannifin Corp</t>
         </is>
       </c>
       <c s="3" t="inlineStr" r="D183">
         <is>
-          <t xml:space="preserve">US0255371017</t>
+          <t xml:space="preserve">US7010941042</t>
         </is>
       </c>
       <c s="3" t="inlineStr" r="E183">
         <is>
           <t xml:space="preserve">Akcja</t>
         </is>
       </c>
       <c s="5" t="inlineStr" r="F183">
         <is>
           <t xml:space="preserve">USD</t>
         </is>
       </c>
       <c s="6" r="G183">
-        <v>115.0000</v>
+        <v>28.0000</v>
       </c>
       <c s="7" r="H183">
-        <v>58598.8200</v>
+        <v>106885.4200</v>
       </c>
       <c s="8" r="I183">
-        <v>0.00091585</v>
+        <v>0.001283</v>
       </c>
     </row>
     <row r="184" ht="15.15" customHeight="0">
       <c s="3" t="inlineStr" r="A184">
         <is>
           <t xml:space="preserve">PZU ETF MSCI World Portfelowy FIZ</t>
         </is>
       </c>
       <c s="4" r="B184">
-        <v>46197</v>
+        <v>46253</v>
       </c>
       <c s="3" t="inlineStr" r="C184">
         <is>
-          <t xml:space="preserve">American Express Co</t>
+          <t xml:space="preserve">Panasonic Corp</t>
         </is>
       </c>
       <c s="3" t="inlineStr" r="D184">
         <is>
-          <t xml:space="preserve">US0258161092</t>
+          <t xml:space="preserve">JP3866800000</t>
         </is>
       </c>
       <c s="3" t="inlineStr" r="E184">
         <is>
           <t xml:space="preserve">Akcja</t>
         </is>
       </c>
       <c s="5" t="inlineStr" r="F184">
         <is>
-          <t xml:space="preserve">USD</t>
+          <t xml:space="preserve">JPY</t>
         </is>
       </c>
       <c s="6" r="G184">
-        <v>80.0000</v>
+        <v>700.0000</v>
       </c>
       <c s="7" r="H184">
-        <v>103469.5600</v>
+        <v>71237.4600</v>
       </c>
       <c s="8" r="I184">
-        <v>0.00161715</v>
+        <v>0.000855</v>
       </c>
     </row>
     <row r="185" ht="15.1" customHeight="0">
       <c s="3" t="inlineStr" r="A185">
         <is>
           <t xml:space="preserve">PZU ETF MSCI World Portfelowy FIZ</t>
         </is>
       </c>
       <c s="4" r="B185">
-        <v>46197</v>
+        <v>46253</v>
       </c>
       <c s="3" t="inlineStr" r="C185">
         <is>
-          <t xml:space="preserve">Ameriprise Financial Inc</t>
+          <t xml:space="preserve">Palo Alto Networks Inc</t>
         </is>
       </c>
       <c s="3" t="inlineStr" r="D185">
         <is>
-          <t xml:space="preserve">US03076C1062</t>
+          <t xml:space="preserve">US6974351057</t>
         </is>
       </c>
       <c s="3" t="inlineStr" r="E185">
         <is>
           <t xml:space="preserve">Akcja</t>
         </is>
       </c>
       <c s="5" t="inlineStr" r="F185">
         <is>
           <t xml:space="preserve">USD</t>
         </is>
       </c>
       <c s="6" r="G185">
-        <v>45.0000</v>
+        <v>164.0000</v>
       </c>
       <c s="7" r="H185">
-        <v>78316.3300</v>
+        <v>220107.7900</v>
       </c>
       <c s="8" r="I185">
-        <v>0.00122402</v>
+        <v>0.002642</v>
       </c>
     </row>
     <row r="186" ht="15.15" customHeight="0">
       <c s="3" t="inlineStr" r="A186">
         <is>
           <t xml:space="preserve">PZU ETF MSCI World Portfelowy FIZ</t>
         </is>
       </c>
       <c s="4" r="B186">
-        <v>46197</v>
+        <v>46253</v>
       </c>
       <c s="3" t="inlineStr" r="C186">
         <is>
-          <t xml:space="preserve">AmerisourceBergen Corp</t>
+          <t xml:space="preserve">Palantir Technologies Inc</t>
         </is>
       </c>
       <c s="3" t="inlineStr" r="D186">
         <is>
-          <t xml:space="preserve">US03073E1055</t>
+          <t xml:space="preserve">US69608A1088</t>
         </is>
       </c>
       <c s="3" t="inlineStr" r="E186">
         <is>
           <t xml:space="preserve">Akcja</t>
         </is>
       </c>
       <c s="5" t="inlineStr" r="F186">
         <is>
           <t xml:space="preserve">USD</t>
         </is>
       </c>
       <c s="6" r="G186">
-        <v>80.0000</v>
+        <v>537.0000</v>
       </c>
       <c s="7" r="H186">
-        <v>85923.5900</v>
+        <v>350963.7600</v>
       </c>
       <c s="8" r="I186">
-        <v>0.00134292</v>
+        <v>0.004212</v>
       </c>
     </row>
     <row r="187" ht="15.1" customHeight="0">
       <c s="3" t="inlineStr" r="A187">
         <is>
           <t xml:space="preserve">PZU ETF MSCI World Portfelowy FIZ</t>
         </is>
       </c>
       <c s="4" r="B187">
-        <v>46197</v>
+        <v>46253</v>
       </c>
       <c s="3" t="inlineStr" r="C187">
         <is>
-          <t xml:space="preserve">AMGEN</t>
+          <t xml:space="preserve">PACCAR Inc</t>
         </is>
       </c>
       <c s="3" t="inlineStr" r="D187">
         <is>
-          <t xml:space="preserve">US0311621009</t>
+          <t xml:space="preserve">US6937181088</t>
         </is>
       </c>
       <c s="3" t="inlineStr" r="E187">
         <is>
           <t xml:space="preserve">Akcja</t>
         </is>
       </c>
       <c s="5" t="inlineStr" r="F187">
         <is>
           <t xml:space="preserve">USD</t>
         </is>
       </c>
       <c s="6" r="G187">
-        <v>135.0000</v>
+        <v>170.0000</v>
       </c>
       <c s="7" r="H187">
-        <v>179125.9800</v>
+        <v>80841.7300</v>
       </c>
       <c s="8" r="I187">
-        <v>0.00279959</v>
+        <v>0.000970</v>
       </c>
     </row>
     <row r="188" ht="15.1" customHeight="0">
       <c s="3" t="inlineStr" r="A188">
         <is>
           <t xml:space="preserve">PZU ETF MSCI World Portfelowy FIZ</t>
         </is>
       </c>
       <c s="4" r="B188">
-        <v>46197</v>
+        <v>46253</v>
       </c>
       <c s="3" t="inlineStr" r="C188">
         <is>
-          <t xml:space="preserve">Analog Devices Inc</t>
+          <t xml:space="preserve">ORIX Corp</t>
         </is>
       </c>
       <c s="3" t="inlineStr" r="D188">
         <is>
-          <t xml:space="preserve">US0326541051</t>
+          <t xml:space="preserve">JP3200450009</t>
         </is>
       </c>
       <c s="3" t="inlineStr" r="E188">
         <is>
           <t xml:space="preserve">Akcja</t>
         </is>
       </c>
       <c s="5" t="inlineStr" r="F188">
         <is>
-          <t xml:space="preserve">USD</t>
+          <t xml:space="preserve">JPY</t>
         </is>
       </c>
       <c s="6" r="G188">
-        <v>71.0000</v>
+        <v>500.0000</v>
       </c>
       <c s="7" r="H188">
-        <v>110754.8100</v>
+        <v>70595.2600</v>
       </c>
       <c s="8" r="I188">
-        <v>0.00173101</v>
+        <v>0.000847</v>
       </c>
     </row>
     <row r="189" ht="15.15" customHeight="0">
       <c s="3" t="inlineStr" r="A189">
         <is>
           <t xml:space="preserve">PZU ETF MSCI World Portfelowy FIZ</t>
         </is>
       </c>
       <c s="4" r="B189">
-        <v>46197</v>
+        <v>46253</v>
       </c>
       <c s="3" t="inlineStr" r="C189">
         <is>
-          <t xml:space="preserve">Aon PLC</t>
+          <t xml:space="preserve">O'Reilly Automotive Inc</t>
         </is>
       </c>
       <c s="3" t="inlineStr" r="D189">
         <is>
-          <t xml:space="preserve">IE00BLP1HW54</t>
+          <t xml:space="preserve">US67103H1077</t>
         </is>
       </c>
       <c s="3" t="inlineStr" r="E189">
         <is>
           <t xml:space="preserve">Akcja</t>
         </is>
       </c>
       <c s="5" t="inlineStr" r="F189">
         <is>
           <t xml:space="preserve">USD</t>
         </is>
       </c>
       <c s="6" r="G189">
-        <v>70.0000</v>
+        <v>200.0000</v>
       </c>
       <c s="7" r="H189">
-        <v>86021.7600</v>
+        <v>68046.1400</v>
       </c>
       <c s="8" r="I189">
-        <v>0.00134445</v>
+        <v>0.000817</v>
       </c>
     </row>
     <row r="190" ht="15.1" customHeight="0">
       <c s="3" t="inlineStr" r="A190">
         <is>
           <t xml:space="preserve">PZU ETF MSCI World Portfelowy FIZ</t>
         </is>
       </c>
       <c s="4" r="B190">
-        <v>46197</v>
+        <v>46253</v>
       </c>
       <c s="3" t="inlineStr" r="C190">
         <is>
-          <t xml:space="preserve">Amphenol Corp</t>
+          <t xml:space="preserve">Orange SA</t>
         </is>
       </c>
       <c s="3" t="inlineStr" r="D190">
         <is>
-          <t xml:space="preserve">US0320951017</t>
+          <t xml:space="preserve">FR0000133308</t>
         </is>
       </c>
       <c s="3" t="inlineStr" r="E190">
         <is>
           <t xml:space="preserve">Akcja</t>
         </is>
       </c>
       <c s="5" t="inlineStr" r="F190">
         <is>
-          <t xml:space="preserve">USD</t>
+          <t xml:space="preserve">EUR</t>
         </is>
       </c>
       <c s="6" r="G190">
-        <v>267.0000</v>
+        <v>1000.0000</v>
       </c>
       <c s="7" r="H190">
-        <v>164096.1100</v>
+        <v>69832.9400</v>
       </c>
       <c s="8" r="I190">
-        <v>0.00256469</v>
+        <v>0.000838</v>
       </c>
     </row>
     <row r="191" ht="15.15" customHeight="0">
       <c s="3" t="inlineStr" r="A191">
         <is>
           <t xml:space="preserve">PZU ETF MSCI World Portfelowy FIZ</t>
         </is>
       </c>
       <c s="4" r="B191">
-        <v>46197</v>
+        <v>46253</v>
       </c>
       <c s="3" t="inlineStr" r="C191">
         <is>
-          <t xml:space="preserve">Apollo Global Management Inc</t>
+          <t xml:space="preserve">Oracle Corp</t>
         </is>
       </c>
       <c s="3" t="inlineStr" r="D191">
         <is>
-          <t xml:space="preserve">US03769M1062</t>
+          <t xml:space="preserve">US68389X1054</t>
         </is>
       </c>
       <c s="3" t="inlineStr" r="E191">
         <is>
           <t xml:space="preserve">Akcja</t>
         </is>
       </c>
       <c s="5" t="inlineStr" r="F191">
         <is>
           <t xml:space="preserve">USD</t>
         </is>
       </c>
       <c s="6" r="G191">
-        <v>150.0000</v>
+        <v>458.0000</v>
       </c>
       <c s="7" r="H191">
-        <v>69433.2800</v>
+        <v>245715.9000</v>
       </c>
       <c s="8" r="I191">
-        <v>0.00108519</v>
+        <v>0.002949</v>
       </c>
     </row>
     <row r="192" ht="15.1" customHeight="0">
       <c s="3" t="inlineStr" r="A192">
         <is>
           <t xml:space="preserve">PZU ETF MSCI World Portfelowy FIZ</t>
         </is>
       </c>
       <c s="4" r="B192">
-        <v>46197</v>
+        <v>46253</v>
       </c>
       <c s="3" t="inlineStr" r="C192">
         <is>
-          <t xml:space="preserve">Apple Inc</t>
+          <t xml:space="preserve">ONEOK Inc</t>
         </is>
       </c>
       <c s="3" t="inlineStr" r="D192">
         <is>
-          <t xml:space="preserve">US0378331005</t>
+          <t xml:space="preserve">US6826801036</t>
         </is>
       </c>
       <c s="3" t="inlineStr" r="E192">
         <is>
           <t xml:space="preserve">Akcja</t>
         </is>
       </c>
       <c s="5" t="inlineStr" r="F192">
         <is>
           <t xml:space="preserve">USD</t>
         </is>
       </c>
       <c s="6" r="G192">
-        <v>2818.0000</v>
+        <v>220.0000</v>
       </c>
       <c s="7" r="H192">
-        <v>3118265.9200</v>
+        <v>78798.4800</v>
       </c>
       <c s="8" r="I192">
-        <v>0.04873598</v>
+        <v>0.000946</v>
       </c>
     </row>
     <row r="193" ht="15.1" customHeight="0">
       <c s="3" t="inlineStr" r="A193">
         <is>
           <t xml:space="preserve">PZU ETF MSCI World Portfelowy FIZ</t>
         </is>
       </c>
       <c s="4" r="B193">
-        <v>46197</v>
+        <v>46253</v>
       </c>
       <c s="3" t="inlineStr" r="C193">
         <is>
-          <t xml:space="preserve">AppLovin Corp</t>
+          <t xml:space="preserve">Old Dominion Freight Line Inc</t>
         </is>
       </c>
       <c s="3" t="inlineStr" r="D193">
         <is>
-          <t xml:space="preserve">US03831W1080</t>
+          <t xml:space="preserve">US6795801009</t>
         </is>
       </c>
       <c s="3" t="inlineStr" r="E193">
         <is>
           <t xml:space="preserve">Akcja</t>
         </is>
       </c>
       <c s="5" t="inlineStr" r="F193">
         <is>
           <t xml:space="preserve">USD</t>
         </is>
       </c>
       <c s="6" r="G193">
-        <v>30.0000</v>
+        <v>80.0000</v>
       </c>
       <c s="7" r="H193">
-        <v>52665.0900</v>
+        <v>61205.7200</v>
       </c>
       <c s="8" r="I193">
-        <v>0.00082311</v>
+        <v>0.000735</v>
       </c>
     </row>
     <row r="194" ht="15.15" customHeight="0">
       <c s="3" t="inlineStr" r="A194">
         <is>
           <t xml:space="preserve">PZU ETF MSCI World Portfelowy FIZ</t>
         </is>
       </c>
       <c s="4" r="B194">
-        <v>46197</v>
+        <v>46253</v>
       </c>
       <c s="3" t="inlineStr" r="C194">
         <is>
-          <t xml:space="preserve">Archer-Daniels-Midland Co</t>
+          <t xml:space="preserve">Occidental Petroleum Corp</t>
         </is>
       </c>
       <c s="3" t="inlineStr" r="D194">
         <is>
-          <t xml:space="preserve">US0394831020</t>
+          <t xml:space="preserve">US6745991058</t>
         </is>
       </c>
       <c s="3" t="inlineStr" r="E194">
         <is>
           <t xml:space="preserve">Akcja</t>
         </is>
       </c>
       <c s="5" t="inlineStr" r="F194">
         <is>
           <t xml:space="preserve">USD</t>
         </is>
       </c>
       <c s="6" r="G194">
-        <v>250.0000</v>
+        <v>350.0000</v>
       </c>
       <c s="7" r="H194">
-        <v>70868.0100</v>
+        <v>78460.1100</v>
       </c>
       <c s="8" r="I194">
-        <v>0.00110761</v>
+        <v>0.000942</v>
       </c>
     </row>
     <row r="195" ht="15.1" customHeight="0">
       <c s="3" t="inlineStr" r="A195">
         <is>
           <t xml:space="preserve">PZU ETF MSCI World Portfelowy FIZ</t>
         </is>
       </c>
       <c s="4" r="B195">
-        <v>46197</v>
+        <v>46253</v>
       </c>
       <c s="3" t="inlineStr" r="C195">
         <is>
-          <t xml:space="preserve">Arista Networks Inc</t>
+          <t xml:space="preserve">NXP Semiconductors NV</t>
         </is>
       </c>
       <c s="3" t="inlineStr" r="D195">
         <is>
-          <t xml:space="preserve">US0404132054</t>
+          <t xml:space="preserve">NL0009538784</t>
         </is>
       </c>
       <c s="3" t="inlineStr" r="E195">
         <is>
           <t xml:space="preserve">Akcja</t>
         </is>
       </c>
       <c s="5" t="inlineStr" r="F195">
         <is>
           <t xml:space="preserve">USD</t>
         </is>
       </c>
       <c s="6" r="G195">
-        <v>111.0000</v>
+        <v>70.0000</v>
       </c>
       <c s="7" r="H195">
-        <v>67783.8800</v>
+        <v>59023.3100</v>
       </c>
       <c s="8" r="I195">
-        <v>0.00105941</v>
+        <v>0.000708</v>
       </c>
     </row>
     <row r="196" ht="15.15" customHeight="0">
       <c s="3" t="inlineStr" r="A196">
         <is>
           <t xml:space="preserve">PZU ETF MSCI World Portfelowy FIZ</t>
         </is>
       </c>
       <c s="4" r="B196">
-        <v>46197</v>
+        <v>46253</v>
       </c>
       <c s="3" t="inlineStr" r="C196">
         <is>
-          <t xml:space="preserve">Arthur J Gallagher &amp; Co</t>
+          <t xml:space="preserve">NVIDIA Corp</t>
         </is>
       </c>
       <c s="3" t="inlineStr" r="D196">
         <is>
-          <t xml:space="preserve">US3635761097</t>
+          <t xml:space="preserve">US67066G1040</t>
         </is>
       </c>
       <c s="3" t="inlineStr" r="E196">
         <is>
           <t xml:space="preserve">Akcja</t>
         </is>
       </c>
       <c s="5" t="inlineStr" r="F196">
         <is>
           <t xml:space="preserve">USD</t>
         </is>
       </c>
       <c s="6" r="G196">
-        <v>100.0000</v>
+        <v>5470.0000</v>
       </c>
       <c s="7" r="H196">
-        <v>83350.1500</v>
+        <v>4439612.4500</v>
       </c>
       <c s="8" r="I196">
-        <v>0.00130270</v>
+        <v>0.053283</v>
       </c>
     </row>
     <row r="197" ht="15.1" customHeight="0">
       <c s="3" t="inlineStr" r="A197">
         <is>
           <t xml:space="preserve">PZU ETF MSCI World Portfelowy FIZ</t>
         </is>
       </c>
       <c s="4" r="B197">
-        <v>46197</v>
+        <v>46253</v>
       </c>
       <c s="3" t="inlineStr" r="C197">
         <is>
-          <t xml:space="preserve">AT&amp;T Inc</t>
+          <t xml:space="preserve">Nutrien Ltd</t>
         </is>
       </c>
       <c s="3" t="inlineStr" r="D197">
         <is>
-          <t xml:space="preserve">US00206R1023</t>
+          <t xml:space="preserve">CA67077M1086</t>
         </is>
       </c>
       <c s="3" t="inlineStr" r="E197">
         <is>
           <t xml:space="preserve">Akcja</t>
         </is>
       </c>
       <c s="5" t="inlineStr" r="F197">
         <is>
-          <t xml:space="preserve">USD</t>
+          <t xml:space="preserve">CAD</t>
         </is>
       </c>
       <c s="6" r="G197">
-        <v>1425.0000</v>
+        <v>330.0000</v>
       </c>
       <c s="7" r="H197">
-        <v>120355.7400</v>
+        <v>86324.2800</v>
       </c>
       <c s="8" r="I197">
-        <v>0.00188106</v>
+        <v>0.001036</v>
       </c>
     </row>
     <row r="198" ht="15.1" customHeight="0">
       <c s="3" t="inlineStr" r="A198">
         <is>
           <t xml:space="preserve">PZU ETF MSCI World Portfelowy FIZ</t>
         </is>
       </c>
       <c s="4" r="B198">
-        <v>46197</v>
+        <v>46253</v>
       </c>
       <c s="3" t="inlineStr" r="C198">
         <is>
-          <t xml:space="preserve">Autodesk Inc</t>
+          <t xml:space="preserve">Nucor Corp</t>
         </is>
       </c>
       <c s="3" t="inlineStr" r="D198">
         <is>
-          <t xml:space="preserve">US0527691069</t>
+          <t xml:space="preserve">US6703461052</t>
         </is>
       </c>
       <c s="3" t="inlineStr" r="E198">
         <is>
           <t xml:space="preserve">Akcja</t>
         </is>
       </c>
       <c s="5" t="inlineStr" r="F198">
         <is>
           <t xml:space="preserve">USD</t>
         </is>
       </c>
       <c s="6" r="G198">
-        <v>70.0000</v>
+        <v>80.0000</v>
       </c>
       <c s="7" r="H198">
-        <v>50905.2800</v>
+        <v>74235.9600</v>
       </c>
       <c s="8" r="I198">
-        <v>0.00079561</v>
+        <v>0.000891</v>
       </c>
     </row>
     <row r="199" ht="15.15" customHeight="0">
       <c s="3" t="inlineStr" r="A199">
         <is>
           <t xml:space="preserve">PZU ETF MSCI World Portfelowy FIZ</t>
         </is>
       </c>
       <c s="4" r="B199">
-        <v>46197</v>
+        <v>46253</v>
       </c>
       <c s="3" t="inlineStr" r="C199">
         <is>
-          <t xml:space="preserve">Automatic Data Processing Inc</t>
+          <t xml:space="preserve">Novo Nordisk A/S</t>
         </is>
       </c>
       <c s="3" t="inlineStr" r="D199">
         <is>
-          <t xml:space="preserve">US0530151036</t>
+          <t xml:space="preserve">DK0062498333</t>
         </is>
       </c>
       <c s="3" t="inlineStr" r="E199">
         <is>
           <t xml:space="preserve">Akcja</t>
         </is>
       </c>
       <c s="5" t="inlineStr" r="F199">
         <is>
-          <t xml:space="preserve">USD</t>
+          <t xml:space="preserve">DKK</t>
         </is>
       </c>
       <c s="6" r="G199">
-        <v>100.0000</v>
+        <v>1025.0000</v>
       </c>
       <c s="7" r="H199">
-        <v>83008.4500</v>
+        <v>177654.7100</v>
       </c>
       <c s="8" r="I199">
-        <v>0.00129736</v>
+        <v>0.002132</v>
       </c>
     </row>
     <row r="200" ht="15.1" customHeight="0">
       <c s="3" t="inlineStr" r="A200">
         <is>
           <t xml:space="preserve">PZU ETF MSCI World Portfelowy FIZ</t>
         </is>
       </c>
       <c s="4" r="B200">
-        <v>46197</v>
+        <v>46253</v>
       </c>
       <c s="3" t="inlineStr" r="C200">
         <is>
-          <t xml:space="preserve">AutoZone Inc</t>
+          <t xml:space="preserve">Novartis AG</t>
         </is>
       </c>
       <c s="3" t="inlineStr" r="D200">
         <is>
-          <t xml:space="preserve">US0533321024</t>
+          <t xml:space="preserve">CH0012005267</t>
         </is>
       </c>
       <c s="3" t="inlineStr" r="E200">
         <is>
           <t xml:space="preserve">Akcja</t>
         </is>
       </c>
       <c s="5" t="inlineStr" r="F200">
         <is>
-          <t xml:space="preserve">USD</t>
+          <t xml:space="preserve">CHF</t>
         </is>
       </c>
       <c s="6" r="G200">
-        <v>5.0000</v>
+        <v>450.0000</v>
       </c>
       <c s="7" r="H200">
-        <v>58290.9200</v>
+        <v>263178.4400</v>
       </c>
       <c s="8" r="I200">
-        <v>0.00091104</v>
+        <v>0.003159</v>
       </c>
     </row>
     <row r="201" ht="15.15" customHeight="0">
       <c s="3" t="inlineStr" r="A201">
         <is>
           <t xml:space="preserve">PZU ETF MSCI World Portfelowy FIZ</t>
         </is>
       </c>
       <c s="4" r="B201">
-        <v>46197</v>
+        <v>46253</v>
       </c>
       <c s="3" t="inlineStr" r="C201">
         <is>
-          <t xml:space="preserve">Broadcom Inc</t>
+          <t xml:space="preserve">Northrop Grumman Corp</t>
         </is>
       </c>
       <c s="3" t="inlineStr" r="D201">
         <is>
-          <t xml:space="preserve">US11135F1012</t>
+          <t xml:space="preserve">US6668071029</t>
         </is>
       </c>
       <c s="3" t="inlineStr" r="E201">
         <is>
           <t xml:space="preserve">Akcja</t>
         </is>
       </c>
       <c s="5" t="inlineStr" r="F201">
         <is>
           <t xml:space="preserve">USD</t>
         </is>
       </c>
       <c s="6" r="G201">
-        <v>833.0000</v>
+        <v>35.0000</v>
       </c>
       <c s="7" r="H201">
-        <v>1201638.7100</v>
+        <v>76102.0000</v>
       </c>
       <c s="8" r="I201">
-        <v>0.01878064</v>
+        <v>0.000913</v>
       </c>
     </row>
     <row r="202" ht="15.1" customHeight="0">
       <c s="3" t="inlineStr" r="A202">
         <is>
           <t xml:space="preserve">PZU ETF MSCI World Portfelowy FIZ</t>
         </is>
       </c>
       <c s="4" r="B202">
-        <v>46197</v>
+        <v>46253</v>
       </c>
       <c s="3" t="inlineStr" r="C202">
         <is>
-          <t xml:space="preserve">BOEING CO</t>
+          <t xml:space="preserve">Norfolk Southern Corp</t>
         </is>
       </c>
       <c s="3" t="inlineStr" r="D202">
         <is>
-          <t xml:space="preserve">US0970231058</t>
+          <t xml:space="preserve">US6558441084</t>
         </is>
       </c>
       <c s="3" t="inlineStr" r="E202">
         <is>
           <t xml:space="preserve">Akcja</t>
         </is>
       </c>
       <c s="5" t="inlineStr" r="F202">
         <is>
           <t xml:space="preserve">USD</t>
         </is>
       </c>
       <c s="6" r="G202">
-        <v>171.0000</v>
+        <v>70.0000</v>
       </c>
       <c s="7" r="H202">
-        <v>142199.4800</v>
+        <v>90279.4000</v>
       </c>
       <c s="8" r="I202">
-        <v>0.00222246</v>
+        <v>0.001084</v>
       </c>
     </row>
     <row r="203" ht="15.1" customHeight="0">
       <c s="3" t="inlineStr" r="A203">
         <is>
           <t xml:space="preserve">PZU ETF MSCI World Portfelowy FIZ</t>
         </is>
       </c>
       <c s="4" r="B203">
-        <v>46197</v>
+        <v>46253</v>
       </c>
       <c s="3" t="inlineStr" r="C203">
         <is>
-          <t xml:space="preserve">Baker Hughes a GE Co</t>
+          <t xml:space="preserve">Nordea Bank Abp</t>
         </is>
       </c>
       <c s="3" t="inlineStr" r="D203">
         <is>
-          <t xml:space="preserve">US05722G1004</t>
+          <t xml:space="preserve">FI4000297767</t>
         </is>
       </c>
       <c s="3" t="inlineStr" r="E203">
         <is>
           <t xml:space="preserve">Akcja</t>
         </is>
       </c>
       <c s="5" t="inlineStr" r="F203">
         <is>
-          <t xml:space="preserve">USD</t>
+          <t xml:space="preserve">EUR</t>
         </is>
       </c>
       <c s="6" r="G203">
-        <v>300.0000</v>
+        <v>1000.0000</v>
       </c>
       <c s="7" r="H203">
-        <v>63860.5000</v>
+        <v>74073.1000</v>
       </c>
       <c s="8" r="I203">
-        <v>0.00099809</v>
+        <v>0.000889</v>
       </c>
     </row>
     <row r="204" ht="15.15" customHeight="0">
       <c s="3" t="inlineStr" r="A204">
         <is>
           <t xml:space="preserve">PZU ETF MSCI World Portfelowy FIZ</t>
         </is>
       </c>
       <c s="4" r="B204">
-        <v>46197</v>
+        <v>46253</v>
       </c>
       <c s="3" t="inlineStr" r="C204">
         <is>
-          <t xml:space="preserve">Bank of America Corp</t>
+          <t xml:space="preserve">Nokia OYJ</t>
         </is>
       </c>
       <c s="3" t="inlineStr" r="D204">
         <is>
-          <t xml:space="preserve">US0605051046</t>
+          <t xml:space="preserve">FI0009000681</t>
         </is>
       </c>
       <c s="3" t="inlineStr" r="E204">
         <is>
           <t xml:space="preserve">Akcja</t>
         </is>
       </c>
       <c s="5" t="inlineStr" r="F204">
         <is>
-          <t xml:space="preserve">USD</t>
+          <t xml:space="preserve">EUR</t>
         </is>
       </c>
       <c s="6" r="G204">
-        <v>1184.0000</v>
+        <v>2000.0000</v>
       </c>
       <c s="7" r="H204">
-        <v>258071.0200</v>
+        <v>77049.8700</v>
       </c>
       <c s="8" r="I204">
-        <v>0.00403344</v>
+        <v>0.000925</v>
       </c>
     </row>
     <row r="205" ht="15.1" customHeight="0">
       <c s="3" t="inlineStr" r="A205">
         <is>
           <t xml:space="preserve">PZU ETF MSCI World Portfelowy FIZ</t>
         </is>
       </c>
       <c s="4" r="B205">
-        <v>46197</v>
+        <v>46253</v>
       </c>
       <c s="3" t="inlineStr" r="C205">
         <is>
-          <t xml:space="preserve">Bank of New York Mellon Corp/T</t>
+          <t xml:space="preserve">NOK</t>
         </is>
       </c>
       <c s="3" t="inlineStr" r="D205">
         <is>
-          <t xml:space="preserve">US0640581007</t>
+          <t xml:space="preserve">NOK</t>
         </is>
       </c>
       <c s="3" t="inlineStr" r="E205">
         <is>
-          <t xml:space="preserve">Akcja</t>
+          <t xml:space="preserve">Waluta</t>
         </is>
       </c>
       <c s="5" t="inlineStr" r="F205">
         <is>
-          <t xml:space="preserve">USD</t>
+          <t xml:space="preserve">PLN</t>
         </is>
       </c>
       <c s="6" r="G205">
-        <v>170.0000</v>
+        <v>11519.9500</v>
       </c>
       <c s="7" r="H205">
-        <v>92144.2700</v>
+        <v>4573.4200</v>
       </c>
       <c s="8" r="I205">
-        <v>0.00144014</v>
+        <v>0.000055</v>
       </c>
     </row>
     <row r="206" ht="15.15" customHeight="0">
       <c s="3" t="inlineStr" r="A206">
         <is>
           <t xml:space="preserve">PZU ETF MSCI World Portfelowy FIZ</t>
         </is>
       </c>
       <c s="4" r="B206">
-        <v>46197</v>
+        <v>46253</v>
       </c>
       <c s="3" t="inlineStr" r="C206">
         <is>
-          <t xml:space="preserve">Becton Dickinson and Co</t>
+          <t xml:space="preserve">NN Group NV</t>
         </is>
       </c>
       <c s="3" t="inlineStr" r="D206">
         <is>
-          <t xml:space="preserve">US0758871091</t>
+          <t xml:space="preserve">NL0010773842</t>
         </is>
       </c>
       <c s="3" t="inlineStr" r="E206">
         <is>
           <t xml:space="preserve">Akcja</t>
         </is>
       </c>
       <c s="5" t="inlineStr" r="F206">
         <is>
-          <t xml:space="preserve">USD</t>
+          <t xml:space="preserve">EUR</t>
         </is>
       </c>
       <c s="6" r="G206">
-        <v>130.0000</v>
+        <v>225.0000</v>
       </c>
       <c s="7" r="H206">
-        <v>72529.6500</v>
+        <v>75076.9000</v>
       </c>
       <c s="8" r="I206">
-        <v>0.00113358</v>
+        <v>0.000901</v>
       </c>
     </row>
     <row r="207" ht="15.1" customHeight="0">
       <c s="3" t="inlineStr" r="A207">
         <is>
           <t xml:space="preserve">PZU ETF MSCI World Portfelowy FIZ</t>
         </is>
       </c>
       <c s="4" r="B207">
-        <v>46197</v>
+        <v>46253</v>
       </c>
       <c s="3" t="inlineStr" r="C207">
         <is>
-          <t xml:space="preserve">Berkshire Hathaway Inc</t>
+          <t xml:space="preserve">Nippon Telegraph &amp; Telephone C</t>
         </is>
       </c>
       <c s="3" t="inlineStr" r="D207">
         <is>
-          <t xml:space="preserve">US0846707026</t>
+          <t xml:space="preserve">JP3735400008</t>
         </is>
       </c>
       <c s="3" t="inlineStr" r="E207">
         <is>
           <t xml:space="preserve">Akcja</t>
         </is>
       </c>
       <c s="5" t="inlineStr" r="F207">
         <is>
-          <t xml:space="preserve">USD</t>
+          <t xml:space="preserve">JPY</t>
         </is>
       </c>
       <c s="6" r="G207">
-        <v>278.0000</v>
+        <v>20000.0000</v>
       </c>
       <c s="7" r="H207">
-        <v>519360.8900</v>
+        <v>74720.3400</v>
       </c>
       <c s="8" r="I207">
-        <v>0.00811719</v>
+        <v>0.000897</v>
       </c>
     </row>
     <row r="208" ht="15.1" customHeight="0">
       <c s="3" t="inlineStr" r="A208">
         <is>
           <t xml:space="preserve">PZU ETF MSCI World Portfelowy FIZ</t>
         </is>
       </c>
       <c s="4" r="B208">
-        <v>46197</v>
+        <v>46253</v>
       </c>
       <c s="3" t="inlineStr" r="C208">
         <is>
-          <t xml:space="preserve">Blackrock Inc</t>
+          <t xml:space="preserve">Nintendo Co Ltd</t>
         </is>
       </c>
       <c s="3" t="inlineStr" r="D208">
         <is>
-          <t xml:space="preserve">US09290D1019</t>
+          <t xml:space="preserve">JP3756600007</t>
         </is>
       </c>
       <c s="3" t="inlineStr" r="E208">
         <is>
           <t xml:space="preserve">Akcja</t>
         </is>
       </c>
       <c s="5" t="inlineStr" r="F208">
         <is>
-          <t xml:space="preserve">USD</t>
+          <t xml:space="preserve">JPY</t>
         </is>
       </c>
       <c s="6" r="G208">
-        <v>21.0000</v>
+        <v>375.0000</v>
       </c>
       <c s="7" r="H208">
-        <v>77908.0000</v>
+        <v>75385.4000</v>
       </c>
       <c s="8" r="I208">
-        <v>0.00121764</v>
+        <v>0.000905</v>
       </c>
     </row>
     <row r="209" ht="15.15" customHeight="0">
       <c s="3" t="inlineStr" r="A209">
         <is>
           <t xml:space="preserve">PZU ETF MSCI World Portfelowy FIZ</t>
         </is>
       </c>
       <c s="4" r="B209">
-        <v>46197</v>
+        <v>46253</v>
       </c>
       <c s="3" t="inlineStr" r="C209">
         <is>
-          <t xml:space="preserve">Blackstone Group Inc/The</t>
+          <t xml:space="preserve">NIKE Inc</t>
         </is>
       </c>
       <c s="3" t="inlineStr" r="D209">
         <is>
-          <t xml:space="preserve">US09260D1072</t>
+          <t xml:space="preserve">US6541061031</t>
         </is>
       </c>
       <c s="3" t="inlineStr" r="E209">
         <is>
           <t xml:space="preserve">Akcja</t>
         </is>
       </c>
       <c s="5" t="inlineStr" r="F209">
         <is>
           <t xml:space="preserve">USD</t>
         </is>
       </c>
       <c s="6" r="G209">
-        <v>200.0000</v>
+        <v>400.0000</v>
       </c>
       <c s="7" r="H209">
-        <v>85321.0100</v>
+        <v>61256.4500</v>
       </c>
       <c s="8" r="I209">
-        <v>0.00133350</v>
+        <v>0.000735</v>
       </c>
     </row>
     <row r="210" ht="15.1" customHeight="0">
       <c s="3" t="inlineStr" r="A210">
         <is>
           <t xml:space="preserve">PZU ETF MSCI World Portfelowy FIZ</t>
         </is>
       </c>
       <c s="4" r="B210">
-        <v>46197</v>
+        <v>46253</v>
       </c>
       <c s="3" t="inlineStr" r="C210">
         <is>
-          <t xml:space="preserve">Block Inc</t>
+          <t xml:space="preserve">NextEra Energy Inc</t>
         </is>
       </c>
       <c s="3" t="inlineStr" r="D210">
         <is>
-          <t xml:space="preserve">US8522341036</t>
+          <t xml:space="preserve">US65339F1012</t>
         </is>
       </c>
       <c s="3" t="inlineStr" r="E210">
         <is>
           <t xml:space="preserve">Akcja</t>
         </is>
       </c>
       <c s="5" t="inlineStr" r="F210">
         <is>
           <t xml:space="preserve">USD</t>
         </is>
       </c>
       <c s="6" r="G210">
-        <v>270.0000</v>
+        <v>900.0000</v>
       </c>
       <c s="7" r="H210">
-        <v>77149.1000</v>
+        <v>288446.2600</v>
       </c>
       <c s="8" r="I210">
-        <v>0.00120578</v>
+        <v>0.003462</v>
       </c>
     </row>
     <row r="211" ht="15.15" customHeight="0">
       <c s="3" t="inlineStr" r="A211">
         <is>
           <t xml:space="preserve">PZU ETF MSCI World Portfelowy FIZ</t>
         </is>
       </c>
       <c s="4" r="B211">
-        <v>46197</v>
+        <v>46253</v>
       </c>
       <c s="3" t="inlineStr" r="C211">
         <is>
-          <t xml:space="preserve">Bloom Energy Corp</t>
+          <t xml:space="preserve">Newmont Mining Corp</t>
         </is>
       </c>
       <c s="3" t="inlineStr" r="D211">
         <is>
-          <t xml:space="preserve">US0937121079</t>
+          <t xml:space="preserve">US6516391066</t>
         </is>
       </c>
       <c s="3" t="inlineStr" r="E211">
         <is>
           <t xml:space="preserve">Akcja</t>
         </is>
       </c>
       <c s="5" t="inlineStr" r="F211">
         <is>
           <t xml:space="preserve">USD</t>
         </is>
       </c>
       <c s="6" r="G211">
-        <v>70.0000</v>
+        <v>311.0000</v>
       </c>
       <c s="7" r="H211">
-        <v>86209.4100</v>
+        <v>145119.8900</v>
       </c>
       <c s="8" r="I211">
-        <v>0.00134738</v>
+        <v>0.001742</v>
       </c>
     </row>
     <row r="212" ht="15.1" customHeight="0">
       <c s="3" t="inlineStr" r="A212">
         <is>
           <t xml:space="preserve">PZU ETF MSCI World Portfelowy FIZ</t>
         </is>
       </c>
       <c s="4" r="B212">
-        <v>46197</v>
+        <v>46253</v>
       </c>
       <c s="3" t="inlineStr" r="C212">
         <is>
-          <t xml:space="preserve">BRISTOL MYERS</t>
+          <t xml:space="preserve">Netflix Inc</t>
         </is>
       </c>
       <c s="3" t="inlineStr" r="D212">
         <is>
-          <t xml:space="preserve">US1101221083</t>
+          <t xml:space="preserve">US64110L1061</t>
         </is>
       </c>
       <c s="3" t="inlineStr" r="E212">
         <is>
           <t xml:space="preserve">Akcja</t>
         </is>
       </c>
       <c s="5" t="inlineStr" r="F212">
         <is>
           <t xml:space="preserve">USD</t>
         </is>
       </c>
       <c s="6" r="G212">
-        <v>385.0000</v>
+        <v>1048.0000</v>
       </c>
       <c s="7" r="H212">
-        <v>79948.3300</v>
+        <v>313633.6300</v>
       </c>
       <c s="8" r="I212">
-        <v>0.00124953</v>
+        <v>0.003764</v>
       </c>
     </row>
     <row r="213" ht="15.1" customHeight="0">
       <c s="3" t="inlineStr" r="A213">
         <is>
           <t xml:space="preserve">PZU ETF MSCI World Portfelowy FIZ</t>
         </is>
       </c>
       <c s="4" r="B213">
-        <v>46197</v>
+        <v>46253</v>
       </c>
       <c s="3" t="inlineStr" r="C213">
         <is>
-          <t xml:space="preserve">Booking Holdings Inc</t>
+          <t xml:space="preserve">Nestle SA</t>
         </is>
       </c>
       <c s="3" t="inlineStr" r="D213">
         <is>
-          <t xml:space="preserve">US09857L1089</t>
+          <t xml:space="preserve">CH0038863350</t>
         </is>
       </c>
       <c s="3" t="inlineStr" r="E213">
         <is>
           <t xml:space="preserve">Akcja</t>
         </is>
       </c>
       <c s="5" t="inlineStr" r="F213">
         <is>
-          <t xml:space="preserve">USD</t>
+          <t xml:space="preserve">CHF</t>
         </is>
       </c>
       <c s="6" r="G213">
-        <v>107.0000</v>
+        <v>606.0000</v>
       </c>
       <c s="7" r="H213">
-        <v>73223.0400</v>
+        <v>221201.8400</v>
       </c>
       <c s="8" r="I213">
-        <v>0.00114442</v>
+        <v>0.002655</v>
       </c>
     </row>
     <row r="214" ht="15.15" customHeight="0">
       <c s="3" t="inlineStr" r="A214">
         <is>
           <t xml:space="preserve">PZU ETF MSCI World Portfelowy FIZ</t>
         </is>
       </c>
       <c s="4" r="B214">
-        <v>46197</v>
+        <v>46253</v>
       </c>
       <c s="3" t="inlineStr" r="C214">
         <is>
-          <t xml:space="preserve">BOSTON SCIENTIFIC CORP</t>
+          <t xml:space="preserve">Nebius Group NV</t>
         </is>
       </c>
       <c s="3" t="inlineStr" r="D214">
         <is>
-          <t xml:space="preserve">US1011371077</t>
+          <t xml:space="preserve">NL0009805522</t>
         </is>
       </c>
       <c s="3" t="inlineStr" r="E214">
         <is>
           <t xml:space="preserve">Akcja</t>
         </is>
       </c>
       <c s="5" t="inlineStr" r="F214">
         <is>
           <t xml:space="preserve">USD</t>
         </is>
       </c>
       <c s="6" r="G214">
-        <v>400.0000</v>
+        <v>90.0000</v>
       </c>
       <c s="7" r="H214">
-        <v>67145.2700</v>
+        <v>75175.3200</v>
       </c>
       <c s="8" r="I214">
-        <v>0.00104943</v>
+        <v>0.000902</v>
       </c>
     </row>
     <row r="215" ht="15.1" customHeight="0">
       <c s="3" t="inlineStr" r="A215">
         <is>
           <t xml:space="preserve">PZU ETF MSCI World Portfelowy FIZ</t>
         </is>
       </c>
       <c s="4" r="B215">
-        <v>46197</v>
+        <v>46253</v>
       </c>
       <c s="3" t="inlineStr" r="C215">
         <is>
-          <t xml:space="preserve">Cadence Design Systems Inc</t>
+          <t xml:space="preserve">NatWest Group PLC</t>
         </is>
       </c>
       <c s="3" t="inlineStr" r="D215">
         <is>
-          <t xml:space="preserve">US1273871087</t>
+          <t xml:space="preserve">GB00BM8PJY71</t>
         </is>
       </c>
       <c s="3" t="inlineStr" r="E215">
         <is>
           <t xml:space="preserve">Akcja</t>
         </is>
       </c>
       <c s="5" t="inlineStr" r="F215">
         <is>
-          <t xml:space="preserve">USD</t>
+          <t xml:space="preserve">GBP</t>
         </is>
       </c>
       <c s="6" r="G215">
-        <v>80.0000</v>
+        <v>3000.0000</v>
       </c>
       <c s="7" r="H215">
-        <v>112482.6800</v>
+        <v>103445.7600</v>
       </c>
       <c s="8" r="I215">
-        <v>0.00175801</v>
+        <v>0.001242</v>
       </c>
     </row>
     <row r="216" ht="15.15" customHeight="0">
       <c s="3" t="inlineStr" r="A216">
         <is>
           <t xml:space="preserve">PZU ETF MSCI World Portfelowy FIZ</t>
         </is>
       </c>
       <c s="4" r="B216">
-        <v>46197</v>
+        <v>46253</v>
       </c>
       <c s="3" t="inlineStr" r="C216">
         <is>
-          <t xml:space="preserve">Capital One Financial Corp</t>
+          <t xml:space="preserve">National Grid PLC</t>
         </is>
       </c>
       <c s="3" t="inlineStr" r="D216">
         <is>
-          <t xml:space="preserve">US14040H1059</t>
+          <t xml:space="preserve">GB00BDR05C01</t>
         </is>
       </c>
       <c s="3" t="inlineStr" r="E216">
         <is>
           <t xml:space="preserve">Akcja</t>
         </is>
       </c>
       <c s="5" t="inlineStr" r="F216">
         <is>
-          <t xml:space="preserve">USD</t>
+          <t xml:space="preserve">GBP</t>
         </is>
       </c>
       <c s="6" r="G216">
-        <v>92.0000</v>
+        <v>1139.0000</v>
       </c>
       <c s="7" r="H216">
-        <v>69637.7700</v>
+        <v>67896.0700</v>
       </c>
       <c s="8" r="I216">
-        <v>0.00108838</v>
+        <v>0.000815</v>
       </c>
     </row>
     <row r="217" ht="15.1" customHeight="0">
       <c s="3" t="inlineStr" r="A217">
         <is>
           <t xml:space="preserve">PZU ETF MSCI World Portfelowy FIZ</t>
         </is>
       </c>
       <c s="4" r="B217">
-        <v>46197</v>
+        <v>46253</v>
       </c>
       <c s="3" t="inlineStr" r="C217">
         <is>
-          <t xml:space="preserve">Carrier Global Corp</t>
+          <t xml:space="preserve">National Bank of Canada</t>
         </is>
       </c>
       <c s="3" t="inlineStr" r="D217">
         <is>
-          <t xml:space="preserve">US14448C1045</t>
+          <t xml:space="preserve">CA6330671034</t>
         </is>
       </c>
       <c s="3" t="inlineStr" r="E217">
         <is>
           <t xml:space="preserve">Akcja</t>
         </is>
       </c>
       <c s="5" t="inlineStr" r="F217">
         <is>
-          <t xml:space="preserve">USD</t>
+          <t xml:space="preserve">CAD</t>
         </is>
       </c>
       <c s="6" r="G217">
-        <v>280.0000</v>
+        <v>120.0000</v>
       </c>
       <c s="7" r="H217">
-        <v>78293.8600</v>
+        <v>71629.7800</v>
       </c>
       <c s="8" r="I217">
-        <v>0.00122367</v>
+        <v>0.000860</v>
       </c>
     </row>
     <row r="218" ht="15.1" customHeight="0">
       <c s="3" t="inlineStr" r="A218">
         <is>
           <t xml:space="preserve">PZU ETF MSCI World Portfelowy FIZ</t>
         </is>
       </c>
       <c s="4" r="B218">
-        <v>46197</v>
+        <v>46253</v>
       </c>
       <c s="3" t="inlineStr" r="C218">
         <is>
-          <t xml:space="preserve">Carvana Co</t>
+          <t xml:space="preserve">National Australia Bank Ltd</t>
         </is>
       </c>
       <c s="3" t="inlineStr" r="D218">
         <is>
-          <t xml:space="preserve">US1468691027</t>
+          <t xml:space="preserve">AU000000NAB4</t>
         </is>
       </c>
       <c s="3" t="inlineStr" r="E218">
         <is>
           <t xml:space="preserve">Akcja</t>
         </is>
       </c>
       <c s="5" t="inlineStr" r="F218">
         <is>
-          <t xml:space="preserve">USD</t>
+          <t xml:space="preserve">AUD</t>
         </is>
       </c>
       <c s="6" r="G218">
-        <v>270.0000</v>
+        <v>622.0000</v>
       </c>
       <c s="7" r="H218">
-        <v>69228.2700</v>
+        <v>63917.0200</v>
       </c>
       <c s="8" r="I218">
-        <v>0.00108198</v>
+        <v>0.000767</v>
       </c>
     </row>
     <row r="219" ht="15.15" customHeight="0">
       <c s="3" t="inlineStr" r="A219">
         <is>
           <t xml:space="preserve">PZU ETF MSCI World Portfelowy FIZ</t>
         </is>
       </c>
       <c s="4" r="B219">
-        <v>46197</v>
+        <v>46253</v>
       </c>
       <c s="3" t="inlineStr" r="C219">
         <is>
-          <t xml:space="preserve">Caterpillar Inc</t>
+          <t xml:space="preserve">Nasdaq Inc</t>
         </is>
       </c>
       <c s="3" t="inlineStr" r="D219">
         <is>
-          <t xml:space="preserve">US1491231015</t>
+          <t xml:space="preserve">US6311031081</t>
         </is>
       </c>
       <c s="3" t="inlineStr" r="E219">
         <is>
           <t xml:space="preserve">Akcja</t>
         </is>
       </c>
       <c s="5" t="inlineStr" r="F219">
         <is>
           <t xml:space="preserve">USD</t>
         </is>
       </c>
       <c s="6" r="G219">
-        <v>132.0000</v>
+        <v>220.0000</v>
       </c>
       <c s="7" r="H219">
-        <v>495613.1900</v>
+        <v>79077.5300</v>
       </c>
       <c s="8" r="I219">
-        <v>0.00774603</v>
+        <v>0.000949</v>
       </c>
     </row>
     <row r="220" ht="15.1" customHeight="0">
       <c s="3" t="inlineStr" r="A220">
         <is>
           <t xml:space="preserve">PZU ETF MSCI World Portfelowy FIZ</t>
         </is>
       </c>
       <c s="4" r="B220">
-        <v>46197</v>
+        <v>46253</v>
       </c>
       <c s="3" t="inlineStr" r="C220">
         <is>
-          <t xml:space="preserve">CBRE Group Inc</t>
+          <t xml:space="preserve">Murata Manufacturing Co Ltd</t>
         </is>
       </c>
       <c s="3" t="inlineStr" r="D220">
         <is>
-          <t xml:space="preserve">US12504L1098</t>
+          <t xml:space="preserve">JP3914400001</t>
         </is>
       </c>
       <c s="3" t="inlineStr" r="E220">
         <is>
           <t xml:space="preserve">Akcja</t>
         </is>
       </c>
       <c s="5" t="inlineStr" r="F220">
         <is>
-          <t xml:space="preserve">USD</t>
+          <t xml:space="preserve">JPY</t>
         </is>
       </c>
       <c s="6" r="G220">
-        <v>150.0000</v>
+        <v>700.0000</v>
       </c>
       <c s="7" r="H220">
-        <v>75855.5800</v>
+        <v>120276.7800</v>
       </c>
       <c s="8" r="I220">
-        <v>0.00118556</v>
+        <v>0.001444</v>
       </c>
     </row>
     <row r="221" ht="15.15" customHeight="0">
       <c s="3" t="inlineStr" r="A221">
         <is>
           <t xml:space="preserve">PZU ETF MSCI World Portfelowy FIZ</t>
         </is>
       </c>
       <c s="4" r="B221">
-        <v>46197</v>
+        <v>46253</v>
       </c>
       <c s="3" t="inlineStr" r="C221">
         <is>
-          <t xml:space="preserve">Charles Schwab Corp/The</t>
+          <t xml:space="preserve">Münchener Rückversicherungs-Gesellschaft</t>
         </is>
       </c>
       <c s="3" t="inlineStr" r="D221">
         <is>
-          <t xml:space="preserve">US8085131055</t>
+          <t xml:space="preserve">DE0008430026</t>
         </is>
       </c>
       <c s="3" t="inlineStr" r="E221">
         <is>
           <t xml:space="preserve">Akcja</t>
         </is>
       </c>
       <c s="5" t="inlineStr" r="F221">
         <is>
-          <t xml:space="preserve">USD</t>
+          <t xml:space="preserve">EUR</t>
         </is>
       </c>
       <c s="6" r="G221">
-        <v>244.0000</v>
+        <v>30.0000</v>
       </c>
       <c s="7" r="H221">
-        <v>84192.7100</v>
+        <v>66795.5900</v>
       </c>
       <c s="8" r="I221">
-        <v>0.00131586</v>
+        <v>0.000802</v>
       </c>
     </row>
     <row r="222" ht="15.1" customHeight="0">
       <c s="3" t="inlineStr" r="A222">
         <is>
           <t xml:space="preserve">PZU ETF MSCI World Portfelowy FIZ</t>
         </is>
       </c>
       <c s="4" r="B222">
-        <v>46197</v>
+        <v>46253</v>
       </c>
       <c s="3" t="inlineStr" r="C222">
         <is>
-          <t xml:space="preserve">Chevron Corp</t>
+          <t xml:space="preserve">MSCI World Index  Sep26</t>
         </is>
       </c>
       <c s="3" t="inlineStr" r="D222">
         <is>
-          <t xml:space="preserve">US1667641005</t>
+          <t xml:space="preserve">DE000C71QQS6</t>
         </is>
       </c>
       <c s="3" t="inlineStr" r="E222">
         <is>
-          <t xml:space="preserve">Akcja</t>
+          <t xml:space="preserve">Kontrakt terminowy</t>
         </is>
       </c>
       <c s="5" t="inlineStr" r="F222">
         <is>
           <t xml:space="preserve">USD</t>
         </is>
       </c>
       <c s="6" r="G222">
-        <v>357.0000</v>
+        <v>3.0000</v>
       </c>
       <c s="7" r="H222">
-        <v>231095.6100</v>
+        <v>1812512.0100</v>
       </c>
       <c s="8" r="I222">
-        <v>0.00361184</v>
+        <v>0.000000</v>
       </c>
     </row>
     <row r="223" ht="15.1" customHeight="0">
       <c s="3" t="inlineStr" r="A223">
         <is>
           <t xml:space="preserve">PZU ETF MSCI World Portfelowy FIZ</t>
         </is>
       </c>
       <c s="4" r="B223">
-        <v>46197</v>
+        <v>46253</v>
       </c>
       <c s="3" t="inlineStr" r="C223">
         <is>
-          <t xml:space="preserve">Chubb Ltd</t>
+          <t xml:space="preserve">MSCI Inc</t>
         </is>
       </c>
       <c s="3" t="inlineStr" r="D223">
         <is>
-          <t xml:space="preserve">CH0044328745</t>
+          <t xml:space="preserve">US55354G1004</t>
         </is>
       </c>
       <c s="3" t="inlineStr" r="E223">
         <is>
           <t xml:space="preserve">Akcja</t>
         </is>
       </c>
       <c s="5" t="inlineStr" r="F223">
         <is>
           <t xml:space="preserve">USD</t>
         </is>
       </c>
       <c s="6" r="G223">
-        <v>54.0000</v>
+        <v>35.0000</v>
       </c>
       <c s="7" r="H223">
-        <v>68331.1900</v>
+        <v>73807.8700</v>
       </c>
       <c s="8" r="I223">
-        <v>0.00106796</v>
+        <v>0.000886</v>
       </c>
     </row>
     <row r="224" ht="15.15" customHeight="0">
       <c s="3" t="inlineStr" r="A224">
         <is>
           <t xml:space="preserve">PZU ETF MSCI World Portfelowy FIZ</t>
         </is>
       </c>
       <c s="4" r="B224">
-        <v>46197</v>
+        <v>46253</v>
       </c>
       <c s="3" t="inlineStr" r="C224">
         <is>
-          <t xml:space="preserve">Ciena Corp</t>
+          <t xml:space="preserve">Motorola Solutions Inc</t>
         </is>
       </c>
       <c s="3" t="inlineStr" r="D224">
         <is>
-          <t xml:space="preserve">US1717793095</t>
+          <t xml:space="preserve">US6200763075</t>
         </is>
       </c>
       <c s="3" t="inlineStr" r="E224">
         <is>
           <t xml:space="preserve">Akcja</t>
         </is>
       </c>
       <c s="5" t="inlineStr" r="F224">
         <is>
           <t xml:space="preserve">USD</t>
         </is>
       </c>
       <c s="6" r="G224">
-        <v>40.0000</v>
+        <v>50.0000</v>
       </c>
       <c s="7" r="H224">
-        <v>70001.1300</v>
+        <v>89691.0900</v>
       </c>
       <c s="8" r="I224">
-        <v>0.00109406</v>
+        <v>0.001076</v>
       </c>
     </row>
     <row r="225" ht="15.1" customHeight="0">
       <c s="3" t="inlineStr" r="A225">
         <is>
           <t xml:space="preserve">PZU ETF MSCI World Portfelowy FIZ</t>
         </is>
       </c>
       <c s="4" r="B225">
-        <v>46197</v>
+        <v>46253</v>
       </c>
       <c s="3" t="inlineStr" r="C225">
         <is>
-          <t xml:space="preserve">CIGNA CORPORATION ORDSHR</t>
+          <t xml:space="preserve">Morgan Stanley</t>
         </is>
       </c>
       <c s="3" t="inlineStr" r="D225">
         <is>
-          <t xml:space="preserve">US1255231003</t>
+          <t xml:space="preserve">US6174464486</t>
         </is>
       </c>
       <c s="3" t="inlineStr" r="E225">
         <is>
           <t xml:space="preserve">Akcja</t>
         </is>
       </c>
       <c s="5" t="inlineStr" r="F225">
         <is>
           <t xml:space="preserve">USD</t>
         </is>
       </c>
       <c s="6" r="G225">
-        <v>70.0000</v>
+        <v>295.0000</v>
       </c>
       <c s="7" r="H225">
-        <v>73859.0400</v>
+        <v>235765.9000</v>
       </c>
       <c s="8" r="I225">
-        <v>0.00115436</v>
+        <v>0.002830</v>
       </c>
     </row>
     <row r="226" ht="15.15" customHeight="0">
       <c s="3" t="inlineStr" r="A226">
         <is>
           <t xml:space="preserve">PZU ETF MSCI World Portfelowy FIZ</t>
         </is>
       </c>
       <c s="4" r="B226">
-        <v>46197</v>
+        <v>46253</v>
       </c>
       <c s="3" t="inlineStr" r="C226">
         <is>
-          <t xml:space="preserve">Cintas Corp</t>
+          <t xml:space="preserve">Moody's Corp</t>
         </is>
       </c>
       <c s="3" t="inlineStr" r="D226">
         <is>
-          <t xml:space="preserve">US1729081059</t>
+          <t xml:space="preserve">US6153691059</t>
         </is>
       </c>
       <c s="3" t="inlineStr" r="E226">
         <is>
           <t xml:space="preserve">Akcja</t>
         </is>
       </c>
       <c s="5" t="inlineStr" r="F226">
         <is>
           <t xml:space="preserve">USD</t>
         </is>
       </c>
       <c s="6" r="G226">
-        <v>120.0000</v>
+        <v>50.0000</v>
       </c>
       <c s="7" r="H226">
-        <v>77443.6000</v>
+        <v>92711.0100</v>
       </c>
       <c s="8" r="I226">
-        <v>0.00121038</v>
+        <v>0.001113</v>
       </c>
     </row>
     <row r="227" ht="15.1" customHeight="0">
       <c s="3" t="inlineStr" r="A227">
         <is>
           <t xml:space="preserve">PZU ETF MSCI World Portfelowy FIZ</t>
         </is>
       </c>
       <c s="4" r="B227">
-        <v>46197</v>
+        <v>46253</v>
       </c>
       <c s="3" t="inlineStr" r="C227">
         <is>
-          <t xml:space="preserve">Cisco Systems Inc</t>
+          <t xml:space="preserve">Monster Beverage Corp</t>
         </is>
       </c>
       <c s="3" t="inlineStr" r="D227">
         <is>
-          <t xml:space="preserve">US17275R1023</t>
+          <t xml:space="preserve">US61174X1090</t>
         </is>
       </c>
       <c s="3" t="inlineStr" r="E227">
         <is>
           <t xml:space="preserve">Akcja</t>
         </is>
       </c>
       <c s="5" t="inlineStr" r="F227">
         <is>
           <t xml:space="preserve">USD</t>
         </is>
       </c>
       <c s="6" r="G227">
-        <v>647.0000</v>
+        <v>440.0000</v>
       </c>
       <c s="7" r="H227">
-        <v>292478.0200</v>
+        <v>77854.6400</v>
       </c>
       <c s="8" r="I227">
-        <v>0.00457120</v>
+        <v>0.000934</v>
       </c>
     </row>
     <row r="228" ht="15.1" customHeight="0">
       <c s="3" t="inlineStr" r="A228">
         <is>
           <t xml:space="preserve">PZU ETF MSCI World Portfelowy FIZ</t>
         </is>
       </c>
       <c s="4" r="B228">
-        <v>46197</v>
+        <v>46253</v>
       </c>
       <c s="3" t="inlineStr" r="C228">
         <is>
-          <t xml:space="preserve">Citigroup Inc</t>
+          <t xml:space="preserve">Monolithic Power Systems Inc</t>
         </is>
       </c>
       <c s="3" t="inlineStr" r="D228">
         <is>
-          <t xml:space="preserve">US1729674242</t>
+          <t xml:space="preserve">US6098391054</t>
         </is>
       </c>
       <c s="3" t="inlineStr" r="E228">
         <is>
           <t xml:space="preserve">Akcja</t>
         </is>
       </c>
       <c s="5" t="inlineStr" r="F228">
         <is>
           <t xml:space="preserve">USD</t>
         </is>
       </c>
       <c s="6" r="G228">
-        <v>309.0000</v>
+        <v>10.0000</v>
       </c>
       <c s="7" r="H228">
-        <v>167520.7700</v>
+        <v>48503.0200</v>
       </c>
       <c s="8" r="I228">
-        <v>0.00261821</v>
+        <v>0.000582</v>
       </c>
     </row>
     <row r="229" ht="15.15" customHeight="0">
       <c s="3" t="inlineStr" r="A229">
         <is>
           <t xml:space="preserve">PZU ETF MSCI World Portfelowy FIZ</t>
         </is>
       </c>
       <c s="4" r="B229">
-        <v>46197</v>
+        <v>46253</v>
       </c>
       <c s="3" t="inlineStr" r="C229">
         <is>
-          <t xml:space="preserve">Cloudflare Inc</t>
+          <t xml:space="preserve">Mondelez International Inc</t>
         </is>
       </c>
       <c s="3" t="inlineStr" r="D229">
         <is>
-          <t xml:space="preserve">US18915M1071</t>
+          <t xml:space="preserve">US6092071058</t>
         </is>
       </c>
       <c s="3" t="inlineStr" r="E229">
         <is>
           <t xml:space="preserve">Akcja</t>
         </is>
       </c>
       <c s="5" t="inlineStr" r="F229">
         <is>
           <t xml:space="preserve">USD</t>
         </is>
       </c>
       <c s="6" r="G229">
-        <v>100.0000</v>
+        <v>370.0000</v>
       </c>
       <c s="7" r="H229">
-        <v>84377.1100</v>
+        <v>88561.4600</v>
       </c>
       <c s="8" r="I229">
-        <v>0.00131875</v>
+        <v>0.001063</v>
       </c>
     </row>
     <row r="230" ht="15.1" customHeight="0">
       <c s="3" t="inlineStr" r="A230">
         <is>
           <t xml:space="preserve">PZU ETF MSCI World Portfelowy FIZ</t>
         </is>
       </c>
       <c s="4" r="B230">
-        <v>46197</v>
+        <v>46253</v>
       </c>
       <c s="3" t="inlineStr" r="C230">
         <is>
-          <t xml:space="preserve">CME Group Inc</t>
+          <t xml:space="preserve">Mizuho Financial Group Inc</t>
         </is>
       </c>
       <c s="3" t="inlineStr" r="D230">
         <is>
-          <t xml:space="preserve">US12572Q1058</t>
+          <t xml:space="preserve">JP3885780001</t>
         </is>
       </c>
       <c s="3" t="inlineStr" r="E230">
         <is>
           <t xml:space="preserve">Akcja</t>
         </is>
       </c>
       <c s="5" t="inlineStr" r="F230">
         <is>
-          <t xml:space="preserve">USD</t>
+          <t xml:space="preserve">JPY</t>
         </is>
       </c>
       <c s="6" r="G230">
-        <v>52.0000</v>
+        <v>548.0000</v>
       </c>
       <c s="7" r="H230">
-        <v>45486.0100</v>
+        <v>104139.3500</v>
       </c>
       <c s="8" r="I230">
-        <v>0.00071091</v>
+        <v>0.001250</v>
       </c>
     </row>
     <row r="231" ht="15.15" customHeight="0">
       <c s="3" t="inlineStr" r="A231">
         <is>
           <t xml:space="preserve">PZU ETF MSCI World Portfelowy FIZ</t>
         </is>
       </c>
       <c s="4" r="B231">
-        <v>46197</v>
+        <v>46253</v>
       </c>
       <c s="3" t="inlineStr" r="C231">
         <is>
-          <t xml:space="preserve">Coca-Cola Co/The</t>
+          <t xml:space="preserve">Mitsui &amp; Co Ltd</t>
         </is>
       </c>
       <c s="3" t="inlineStr" r="D231">
         <is>
-          <t xml:space="preserve">US1912161007</t>
+          <t xml:space="preserve">JP3893600001</t>
         </is>
       </c>
       <c s="3" t="inlineStr" r="E231">
         <is>
           <t xml:space="preserve">Akcja</t>
         </is>
       </c>
       <c s="5" t="inlineStr" r="F231">
         <is>
-          <t xml:space="preserve">USD</t>
+          <t xml:space="preserve">JPY</t>
         </is>
       </c>
       <c s="6" r="G231">
-        <v>761.0000</v>
+        <v>500.0000</v>
       </c>
       <c s="7" r="H231">
-        <v>231582.4700</v>
+        <v>56005.1000</v>
       </c>
       <c s="8" r="I231">
-        <v>0.00361945</v>
+        <v>0.000672</v>
       </c>
     </row>
     <row r="232" ht="15.1" customHeight="0">
       <c s="3" t="inlineStr" r="A232">
         <is>
           <t xml:space="preserve">PZU ETF MSCI World Portfelowy FIZ</t>
         </is>
       </c>
       <c s="4" r="B232">
-        <v>46197</v>
+        <v>46253</v>
       </c>
       <c s="3" t="inlineStr" r="C232">
         <is>
-          <t xml:space="preserve">Coherent Corp</t>
+          <t xml:space="preserve">Mitsubishi UFJ Financial Group</t>
         </is>
       </c>
       <c s="3" t="inlineStr" r="D232">
         <is>
-          <t xml:space="preserve">US19247G1076</t>
+          <t xml:space="preserve">JP3902900004</t>
         </is>
       </c>
       <c s="3" t="inlineStr" r="E232">
         <is>
           <t xml:space="preserve">Akcja</t>
         </is>
       </c>
       <c s="5" t="inlineStr" r="F232">
         <is>
-          <t xml:space="preserve">USD</t>
+          <t xml:space="preserve">JPY</t>
         </is>
       </c>
       <c s="6" r="G232">
-        <v>50.0000</v>
+        <v>3080.0000</v>
       </c>
       <c s="7" r="H232">
-        <v>74096.1500</v>
+        <v>252300.7000</v>
       </c>
       <c s="8" r="I232">
-        <v>0.00115806</v>
+        <v>0.003028</v>
       </c>
     </row>
     <row r="233" ht="15.1" customHeight="0">
       <c s="3" t="inlineStr" r="A233">
         <is>
           <t xml:space="preserve">PZU ETF MSCI World Portfelowy FIZ</t>
         </is>
       </c>
       <c s="4" r="B233">
-        <v>46197</v>
+        <v>46253</v>
       </c>
       <c s="3" t="inlineStr" r="C233">
         <is>
-          <t xml:space="preserve">Colgate-Palmolive Co</t>
+          <t xml:space="preserve">Mitsubishi Heavy Industries Lt</t>
         </is>
       </c>
       <c s="3" t="inlineStr" r="D233">
         <is>
-          <t xml:space="preserve">US1941621039</t>
+          <t xml:space="preserve">JP3900000005</t>
         </is>
       </c>
       <c s="3" t="inlineStr" r="E233">
         <is>
           <t xml:space="preserve">Akcja</t>
         </is>
       </c>
       <c s="5" t="inlineStr" r="F233">
         <is>
-          <t xml:space="preserve">USD</t>
+          <t xml:space="preserve">JPY</t>
         </is>
       </c>
       <c s="6" r="G233">
-        <v>240.0000</v>
+        <v>800.0000</v>
       </c>
       <c s="7" r="H233">
-        <v>83256.5100</v>
+        <v>76820.3900</v>
       </c>
       <c s="8" r="I233">
-        <v>0.00130123</v>
+        <v>0.000922</v>
       </c>
     </row>
     <row r="234" ht="15.15" customHeight="0">
       <c s="3" t="inlineStr" r="A234">
         <is>
           <t xml:space="preserve">PZU ETF MSCI World Portfelowy FIZ</t>
         </is>
       </c>
       <c s="4" r="B234">
-        <v>46197</v>
+        <v>46253</v>
       </c>
       <c s="3" t="inlineStr" r="C234">
         <is>
-          <t xml:space="preserve">Comcast Corp</t>
+          <t xml:space="preserve">Mitsubishi Electric Corp</t>
         </is>
       </c>
       <c s="3" t="inlineStr" r="D234">
         <is>
-          <t xml:space="preserve">US20030N1019</t>
+          <t xml:space="preserve">JP3902400005</t>
         </is>
       </c>
       <c s="3" t="inlineStr" r="E234">
         <is>
           <t xml:space="preserve">Akcja</t>
         </is>
       </c>
       <c s="5" t="inlineStr" r="F234">
         <is>
-          <t xml:space="preserve">USD</t>
+          <t xml:space="preserve">JPY</t>
         </is>
       </c>
       <c s="6" r="G234">
-        <v>397.0000</v>
+        <v>600.0000</v>
       </c>
       <c s="7" r="H234">
-        <v>33935.3900</v>
+        <v>79328.2500</v>
       </c>
       <c s="8" r="I234">
-        <v>0.00053038</v>
+        <v>0.000952</v>
       </c>
     </row>
     <row r="235" ht="15.1" customHeight="0">
       <c s="3" t="inlineStr" r="A235">
         <is>
           <t xml:space="preserve">PZU ETF MSCI World Portfelowy FIZ</t>
         </is>
       </c>
       <c s="4" r="B235">
-        <v>46197</v>
+        <v>46253</v>
       </c>
       <c s="3" t="inlineStr" r="C235">
         <is>
-          <t xml:space="preserve">Comfort Systems USA Inc</t>
+          <t xml:space="preserve">Mitsubishi Corp</t>
         </is>
       </c>
       <c s="3" t="inlineStr" r="D235">
         <is>
-          <t xml:space="preserve">US1999081045</t>
+          <t xml:space="preserve">JP3898400001</t>
         </is>
       </c>
       <c s="3" t="inlineStr" r="E235">
         <is>
           <t xml:space="preserve">Akcja</t>
         </is>
       </c>
       <c s="5" t="inlineStr" r="F235">
         <is>
-          <t xml:space="preserve">USD</t>
+          <t xml:space="preserve">JPY</t>
         </is>
       </c>
       <c s="6" r="G235">
-        <v>11.0000</v>
+        <v>1039.0000</v>
       </c>
       <c s="7" r="H235">
-        <v>81172.2700</v>
+        <v>113188.4800</v>
       </c>
       <c s="8" r="I235">
-        <v>0.00126866</v>
+        <v>0.001358</v>
       </c>
     </row>
     <row r="236" ht="15.15" customHeight="0">
       <c s="3" t="inlineStr" r="A236">
         <is>
           <t xml:space="preserve">PZU ETF MSCI World Portfelowy FIZ</t>
         </is>
       </c>
       <c s="4" r="B236">
-        <v>46197</v>
+        <v>46253</v>
       </c>
       <c s="3" t="inlineStr" r="C236">
         <is>
-          <t xml:space="preserve">Compass Group PLC</t>
+          <t xml:space="preserve">Microsoft Corp</t>
         </is>
       </c>
       <c s="3" t="inlineStr" r="D236">
         <is>
-          <t xml:space="preserve">GB00BD6K4575</t>
+          <t xml:space="preserve">US5949181045</t>
         </is>
       </c>
       <c s="3" t="inlineStr" r="E236">
         <is>
           <t xml:space="preserve">Akcja</t>
         </is>
       </c>
       <c s="5" t="inlineStr" r="F236">
         <is>
           <t xml:space="preserve">USD</t>
         </is>
       </c>
       <c s="6" r="G236">
-        <v>650.0000</v>
+        <v>1650.0000</v>
       </c>
       <c s="7" r="H236">
-        <v>79636.8400</v>
+        <v>2981165.3100</v>
       </c>
       <c s="8" r="I236">
-        <v>0.00124466</v>
+        <v>0.035779</v>
       </c>
     </row>
     <row r="237" ht="15.1" customHeight="0">
       <c s="3" t="inlineStr" r="A237">
         <is>
           <t xml:space="preserve">PZU ETF MSCI World Portfelowy FIZ</t>
         </is>
       </c>
       <c s="4" r="B237">
-        <v>46197</v>
+        <v>46253</v>
       </c>
       <c s="3" t="inlineStr" r="C237">
         <is>
-          <t xml:space="preserve">ConocoPhillips</t>
+          <t xml:space="preserve">Micron Technology Inc</t>
         </is>
       </c>
       <c s="3" t="inlineStr" r="D237">
         <is>
-          <t xml:space="preserve">US20825C1045</t>
+          <t xml:space="preserve">US5951121038</t>
         </is>
       </c>
       <c s="3" t="inlineStr" r="E237">
         <is>
           <t xml:space="preserve">Akcja</t>
         </is>
       </c>
       <c s="5" t="inlineStr" r="F237">
         <is>
           <t xml:space="preserve">USD</t>
         </is>
       </c>
       <c s="6" r="G237">
-        <v>237.0000</v>
+        <v>263.0000</v>
       </c>
       <c s="7" r="H237">
-        <v>95673.8500</v>
+        <v>919438.5700</v>
       </c>
       <c s="8" r="I237">
-        <v>0.00149531</v>
+        <v>0.011035</v>
       </c>
     </row>
     <row r="238" ht="15.1" customHeight="0">
       <c s="3" t="inlineStr" r="A238">
         <is>
           <t xml:space="preserve">PZU ETF MSCI World Portfelowy FIZ</t>
         </is>
       </c>
       <c s="4" r="B238">
-        <v>46197</v>
+        <v>46253</v>
       </c>
       <c s="3" t="inlineStr" r="C238">
         <is>
-          <t xml:space="preserve">Constellation Energy Corp</t>
+          <t xml:space="preserve">Microchip Technology Inc</t>
         </is>
       </c>
       <c s="3" t="inlineStr" r="D238">
         <is>
-          <t xml:space="preserve">US21037T1097</t>
+          <t xml:space="preserve">US5950171042</t>
         </is>
       </c>
       <c s="3" t="inlineStr" r="E238">
         <is>
           <t xml:space="preserve">Akcja</t>
         </is>
       </c>
       <c s="5" t="inlineStr" r="F238">
         <is>
           <t xml:space="preserve">USD</t>
         </is>
       </c>
       <c s="6" r="G238">
-        <v>100.0000</v>
+        <v>220.0000</v>
       </c>
       <c s="7" r="H238">
-        <v>101174.7500</v>
+        <v>63262.0200</v>
       </c>
       <c s="8" r="I238">
-        <v>0.00158128</v>
+        <v>0.000759</v>
       </c>
     </row>
     <row r="239" ht="15.15" customHeight="0">
       <c s="3" t="inlineStr" r="A239">
         <is>
           <t xml:space="preserve">PZU ETF MSCI World Portfelowy FIZ</t>
         </is>
       </c>
       <c s="4" r="B239">
-        <v>46197</v>
+        <v>46253</v>
       </c>
       <c s="3" t="inlineStr" r="C239">
         <is>
-          <t xml:space="preserve">Corning Inc</t>
+          <t xml:space="preserve">MetLife Inc</t>
         </is>
       </c>
       <c s="3" t="inlineStr" r="D239">
         <is>
-          <t xml:space="preserve">US2193501051</t>
+          <t xml:space="preserve">US59156R1086</t>
         </is>
       </c>
       <c s="3" t="inlineStr" r="E239">
         <is>
           <t xml:space="preserve">Akcja</t>
         </is>
       </c>
       <c s="5" t="inlineStr" r="F239">
         <is>
           <t xml:space="preserve">USD</t>
         </is>
       </c>
       <c s="6" r="G239">
-        <v>85.0000</v>
+        <v>240.0000</v>
       </c>
       <c s="7" r="H239">
-        <v>66056.2000</v>
+        <v>85156.1700</v>
       </c>
       <c s="8" r="I239">
-        <v>0.00103241</v>
+        <v>0.001022</v>
       </c>
     </row>
     <row r="240" ht="15.1" customHeight="0">
       <c s="3" t="inlineStr" r="A240">
         <is>
           <t xml:space="preserve">PZU ETF MSCI World Portfelowy FIZ</t>
         </is>
       </c>
       <c s="4" r="B240">
-        <v>46197</v>
+        <v>46253</v>
       </c>
       <c s="3" t="inlineStr" r="C240">
         <is>
-          <t xml:space="preserve">Costco Wholesale Corp</t>
+          <t xml:space="preserve">Meta Platforms Inc</t>
         </is>
       </c>
       <c s="3" t="inlineStr" r="D240">
         <is>
-          <t xml:space="preserve">US22160K1051</t>
+          <t xml:space="preserve">US30303M1027</t>
         </is>
       </c>
       <c s="3" t="inlineStr" r="E240">
         <is>
           <t xml:space="preserve">Akcja</t>
         </is>
       </c>
       <c s="5" t="inlineStr" r="F240">
         <is>
           <t xml:space="preserve">USD</t>
         </is>
       </c>
       <c s="6" r="G240">
-        <v>90.0000</v>
+        <v>530.0000</v>
       </c>
       <c s="7" r="H240">
-        <v>326582.2200</v>
+        <v>1079620.3600</v>
       </c>
       <c s="8" r="I240">
-        <v>0.00510422</v>
+        <v>0.012957</v>
       </c>
     </row>
     <row r="241" ht="15.15" customHeight="0">
       <c s="3" t="inlineStr" r="A241">
         <is>
           <t xml:space="preserve">PZU ETF MSCI World Portfelowy FIZ</t>
         </is>
       </c>
       <c s="4" r="B241">
-        <v>46197</v>
+        <v>46253</v>
       </c>
       <c s="3" t="inlineStr" r="C241">
         <is>
-          <t xml:space="preserve">CRH PLC</t>
+          <t xml:space="preserve">Merck &amp; Co Inc</t>
         </is>
       </c>
       <c s="3" t="inlineStr" r="D241">
         <is>
-          <t xml:space="preserve">IE0001827041</t>
+          <t xml:space="preserve">US58933Y1055</t>
         </is>
       </c>
       <c s="3" t="inlineStr" r="E241">
         <is>
           <t xml:space="preserve">Akcja</t>
         </is>
       </c>
       <c s="5" t="inlineStr" r="F241">
         <is>
           <t xml:space="preserve">USD</t>
         </is>
       </c>
       <c s="6" r="G241">
-        <v>170.0000</v>
+        <v>590.0000</v>
       </c>
       <c s="7" r="H241">
-        <v>71900.2600</v>
+        <v>335000.4200</v>
       </c>
       <c s="8" r="I241">
-        <v>0.00112374</v>
+        <v>0.004021</v>
       </c>
     </row>
     <row r="242" ht="15.1" customHeight="0">
       <c s="3" t="inlineStr" r="A242">
         <is>
           <t xml:space="preserve">PZU ETF MSCI World Portfelowy FIZ</t>
         </is>
       </c>
       <c s="4" r="B242">
-        <v>46197</v>
+        <v>46253</v>
       </c>
       <c s="3" t="inlineStr" r="C242">
         <is>
-          <t xml:space="preserve">Crowdstrike Holdings Inc</t>
+          <t xml:space="preserve">MercadoLibre Inc</t>
         </is>
       </c>
       <c s="3" t="inlineStr" r="D242">
         <is>
-          <t xml:space="preserve">US22788C1053</t>
+          <t xml:space="preserve">US58733R1023</t>
         </is>
       </c>
       <c s="3" t="inlineStr" r="E242">
         <is>
           <t xml:space="preserve">Akcja</t>
         </is>
       </c>
       <c s="5" t="inlineStr" r="F242">
         <is>
           <t xml:space="preserve">USD</t>
         </is>
       </c>
       <c s="6" r="G242">
-        <v>65.0000</v>
+        <v>13.0000</v>
       </c>
       <c s="7" r="H242">
-        <v>165168.5300</v>
+        <v>92565.3300</v>
       </c>
       <c s="8" r="I242">
-        <v>0.00258145</v>
+        <v>0.001111</v>
       </c>
     </row>
     <row r="243" ht="15.1" customHeight="0">
       <c s="3" t="inlineStr" r="A243">
         <is>
           <t xml:space="preserve">PZU ETF MSCI World Portfelowy FIZ</t>
         </is>
       </c>
       <c s="4" r="B243">
-        <v>46197</v>
+        <v>46253</v>
       </c>
       <c s="3" t="inlineStr" r="C243">
         <is>
-          <t xml:space="preserve">CSX Corp</t>
+          <t xml:space="preserve">Medtronic PLC</t>
         </is>
       </c>
       <c s="3" t="inlineStr" r="D243">
         <is>
-          <t xml:space="preserve">US1264081035</t>
+          <t xml:space="preserve">IE00BTN1Y115</t>
         </is>
       </c>
       <c s="3" t="inlineStr" r="E243">
         <is>
           <t xml:space="preserve">Akcja</t>
         </is>
       </c>
       <c s="5" t="inlineStr" r="F243">
         <is>
           <t xml:space="preserve">USD</t>
         </is>
       </c>
       <c s="6" r="G243">
-        <v>450.0000</v>
+        <v>179.0000</v>
       </c>
       <c s="7" r="H243">
-        <v>78256.8600</v>
+        <v>62857.8900</v>
       </c>
       <c s="8" r="I243">
-        <v>0.00122309</v>
+        <v>0.000754</v>
       </c>
     </row>
     <row r="244" ht="15.15" customHeight="0">
       <c s="3" t="inlineStr" r="A244">
         <is>
           <t xml:space="preserve">PZU ETF MSCI World Portfelowy FIZ</t>
         </is>
       </c>
       <c s="4" r="B244">
-        <v>46197</v>
+        <v>46253</v>
       </c>
       <c s="3" t="inlineStr" r="C244">
         <is>
-          <t xml:space="preserve">Cummins Inc</t>
+          <t xml:space="preserve">McKesson Corp</t>
         </is>
       </c>
       <c s="3" t="inlineStr" r="D244">
         <is>
-          <t xml:space="preserve">US2310211063</t>
+          <t xml:space="preserve">US58155Q1031</t>
         </is>
       </c>
       <c s="3" t="inlineStr" r="E244">
         <is>
           <t xml:space="preserve">Akcja</t>
         </is>
       </c>
       <c s="5" t="inlineStr" r="F244">
         <is>
           <t xml:space="preserve">USD</t>
         </is>
       </c>
       <c s="6" r="G244">
-        <v>30.0000</v>
+        <v>17.0000</v>
       </c>
       <c s="7" r="H244">
-        <v>78706.5400</v>
+        <v>54142.4600</v>
       </c>
       <c s="8" r="I244">
-        <v>0.00123012</v>
+        <v>0.000650</v>
       </c>
     </row>
     <row r="245" ht="15.1" customHeight="0">
       <c s="3" t="inlineStr" r="A245">
         <is>
           <t xml:space="preserve">PZU ETF MSCI World Portfelowy FIZ</t>
         </is>
       </c>
       <c s="4" r="B245">
-        <v>46197</v>
+        <v>46253</v>
       </c>
       <c s="3" t="inlineStr" r="C245">
         <is>
-          <t xml:space="preserve">CVS Health Corp</t>
+          <t xml:space="preserve">McDonald's Corp</t>
         </is>
       </c>
       <c s="3" t="inlineStr" r="D245">
         <is>
-          <t xml:space="preserve">US1266501006</t>
+          <t xml:space="preserve">US5801351017</t>
         </is>
       </c>
       <c s="3" t="inlineStr" r="E245">
         <is>
           <t xml:space="preserve">Akcja</t>
         </is>
       </c>
       <c s="5" t="inlineStr" r="F245">
         <is>
           <t xml:space="preserve">USD</t>
         </is>
       </c>
       <c s="6" r="G245">
-        <v>350.0000</v>
+        <v>185.0000</v>
       </c>
       <c s="7" r="H245">
-        <v>134617.1300</v>
+        <v>184583.5600</v>
       </c>
       <c s="8" r="I245">
-        <v>0.00210396</v>
+        <v>0.002215</v>
       </c>
     </row>
     <row r="246" ht="15.15" customHeight="0">
       <c s="3" t="inlineStr" r="A246">
         <is>
           <t xml:space="preserve">PZU ETF MSCI World Portfelowy FIZ</t>
         </is>
       </c>
       <c s="4" r="B246">
-        <v>46197</v>
+        <v>46253</v>
       </c>
       <c s="3" t="inlineStr" r="C246">
         <is>
-          <t xml:space="preserve">Danaher Corp</t>
+          <t xml:space="preserve">Mastercard Inc</t>
         </is>
       </c>
       <c s="3" t="inlineStr" r="D246">
         <is>
-          <t xml:space="preserve">US2358511028</t>
+          <t xml:space="preserve">US57636Q1040</t>
         </is>
       </c>
       <c s="3" t="inlineStr" r="E246">
         <is>
           <t xml:space="preserve">Akcja</t>
         </is>
       </c>
       <c s="5" t="inlineStr" r="F246">
         <is>
           <t xml:space="preserve">USD</t>
         </is>
       </c>
       <c s="6" r="G246">
-        <v>89.0000</v>
+        <v>186.0000</v>
       </c>
       <c s="7" r="H246">
-        <v>63465.6800</v>
+        <v>398099.4900</v>
       </c>
       <c s="8" r="I246">
-        <v>0.00099192</v>
+        <v>0.004778</v>
       </c>
     </row>
     <row r="247" ht="15.1" customHeight="0">
       <c s="3" t="inlineStr" r="A247">
         <is>
           <t xml:space="preserve">PZU ETF MSCI World Portfelowy FIZ</t>
         </is>
       </c>
       <c s="4" r="B247">
-        <v>46197</v>
+        <v>46253</v>
       </c>
       <c s="3" t="inlineStr" r="C247">
         <is>
-          <t xml:space="preserve">Datadog Inc</t>
+          <t xml:space="preserve">Marvell Technology Inc</t>
         </is>
       </c>
       <c s="3" t="inlineStr" r="D247">
         <is>
-          <t xml:space="preserve">US23804L1035</t>
+          <t xml:space="preserve">US5738741041</t>
         </is>
       </c>
       <c s="3" t="inlineStr" r="E247">
         <is>
           <t xml:space="preserve">Akcja</t>
         </is>
       </c>
       <c s="5" t="inlineStr" r="F247">
         <is>
           <t xml:space="preserve">USD</t>
         </is>
       </c>
       <c s="6" r="G247">
-        <v>100.0000</v>
+        <v>188.0000</v>
       </c>
       <c s="7" r="H247">
-        <v>84063.7300</v>
+        <v>166409.9800</v>
       </c>
       <c s="8" r="I247">
-        <v>0.00131385</v>
+        <v>0.001997</v>
       </c>
     </row>
     <row r="248" ht="15.1" customHeight="0">
       <c s="3" t="inlineStr" r="A248">
         <is>
           <t xml:space="preserve">PZU ETF MSCI World Portfelowy FIZ</t>
         </is>
       </c>
       <c s="4" r="B248">
-        <v>46197</v>
+        <v>46253</v>
       </c>
       <c s="3" t="inlineStr" r="C248">
         <is>
-          <t xml:space="preserve">DEERE &amp; CO</t>
+          <t xml:space="preserve">Marubeni Corp</t>
         </is>
       </c>
       <c s="3" t="inlineStr" r="D248">
         <is>
-          <t xml:space="preserve">US2441991054</t>
+          <t xml:space="preserve">JP3877600001</t>
         </is>
       </c>
       <c s="3" t="inlineStr" r="E248">
         <is>
           <t xml:space="preserve">Akcja</t>
         </is>
       </c>
       <c s="5" t="inlineStr" r="F248">
         <is>
-          <t xml:space="preserve">USD</t>
+          <t xml:space="preserve">JPY</t>
         </is>
       </c>
       <c s="6" r="G248">
-        <v>72.0000</v>
+        <v>700.0000</v>
       </c>
       <c s="7" r="H248">
-        <v>163309.8100</v>
+        <v>78686.0500</v>
       </c>
       <c s="8" r="I248">
-        <v>0.00255240</v>
+        <v>0.000944</v>
       </c>
     </row>
     <row r="249" ht="15.15" customHeight="0">
       <c s="3" t="inlineStr" r="A249">
         <is>
           <t xml:space="preserve">PZU ETF MSCI World Portfelowy FIZ</t>
         </is>
       </c>
       <c s="4" r="B249">
-        <v>46197</v>
+        <v>46253</v>
       </c>
       <c s="3" t="inlineStr" r="C249">
         <is>
-          <t xml:space="preserve">Dell Technologies Inc</t>
+          <t xml:space="preserve">Marsh</t>
         </is>
       </c>
       <c s="3" t="inlineStr" r="D249">
         <is>
-          <t xml:space="preserve">US24703L2025</t>
+          <t xml:space="preserve">US5717481023</t>
         </is>
       </c>
       <c s="3" t="inlineStr" r="E249">
         <is>
           <t xml:space="preserve">Akcja</t>
         </is>
       </c>
       <c s="5" t="inlineStr" r="F249">
         <is>
           <t xml:space="preserve">USD</t>
         </is>
       </c>
       <c s="6" r="G249">
-        <v>100.0000</v>
+        <v>140.0000</v>
       </c>
       <c s="7" r="H249">
-        <v>163883.6900</v>
+        <v>98816.1300</v>
       </c>
       <c s="8" r="I249">
-        <v>0.00256137</v>
+        <v>0.001186</v>
       </c>
     </row>
     <row r="250" ht="15.1" customHeight="0">
       <c s="3" t="inlineStr" r="A250">
         <is>
           <t xml:space="preserve">PZU ETF MSCI World Portfelowy FIZ</t>
         </is>
       </c>
       <c s="4" r="B250">
-        <v>46197</v>
+        <v>46253</v>
       </c>
       <c s="3" t="inlineStr" r="C250">
         <is>
-          <t xml:space="preserve">Discovery Inc</t>
+          <t xml:space="preserve">Marriott International Inc/MD</t>
         </is>
       </c>
       <c s="3" t="inlineStr" r="D250">
         <is>
-          <t xml:space="preserve">US9344231041</t>
+          <t xml:space="preserve">US5719032022</t>
         </is>
       </c>
       <c s="3" t="inlineStr" r="E250">
         <is>
           <t xml:space="preserve">Akcja</t>
         </is>
       </c>
       <c s="5" t="inlineStr" r="F250">
         <is>
           <t xml:space="preserve">USD</t>
         </is>
       </c>
       <c s="6" r="G250">
-        <v>800.0000</v>
+        <v>50.0000</v>
       </c>
       <c s="7" r="H250">
-        <v>82157.0600</v>
+        <v>67141.4700</v>
       </c>
       <c s="8" r="I250">
-        <v>0.00128405</v>
+        <v>0.000806</v>
       </c>
     </row>
     <row r="251" ht="15.15" customHeight="0">
       <c s="3" t="inlineStr" r="A251">
         <is>
           <t xml:space="preserve">PZU ETF MSCI World Portfelowy FIZ</t>
         </is>
       </c>
       <c s="4" r="B251">
-        <v>46197</v>
+        <v>46253</v>
       </c>
       <c s="3" t="inlineStr" r="C251">
         <is>
-          <t xml:space="preserve">Dominion Energy Inc</t>
+          <t xml:space="preserve">Marathon Petroleum Corp</t>
         </is>
       </c>
       <c s="3" t="inlineStr" r="D251">
         <is>
-          <t xml:space="preserve">US25746U1097</t>
+          <t xml:space="preserve">US56585A1025</t>
         </is>
       </c>
       <c s="3" t="inlineStr" r="E251">
         <is>
           <t xml:space="preserve">Akcja</t>
         </is>
       </c>
       <c s="5" t="inlineStr" r="F251">
         <is>
           <t xml:space="preserve">USD</t>
         </is>
       </c>
       <c s="6" r="G251">
-        <v>280.0000</v>
+        <v>85.0000</v>
       </c>
       <c s="7" r="H251">
-        <v>73219.4600</v>
+        <v>114394.1900</v>
       </c>
       <c s="8" r="I251">
-        <v>0.00114436</v>
+        <v>0.001373</v>
       </c>
     </row>
     <row r="252" ht="15.1" customHeight="0">
       <c s="3" t="inlineStr" r="A252">
         <is>
           <t xml:space="preserve">PZU ETF MSCI World Portfelowy FIZ</t>
         </is>
       </c>
       <c s="4" r="B252">
-        <v>46197</v>
+        <v>46253</v>
       </c>
       <c s="3" t="inlineStr" r="C252">
         <is>
-          <t xml:space="preserve">DoorDash Inc</t>
+          <t xml:space="preserve">Manulife Financial Corp</t>
         </is>
       </c>
       <c s="3" t="inlineStr" r="D252">
         <is>
-          <t xml:space="preserve">US25809K1051</t>
+          <t xml:space="preserve">CA56501R1064</t>
         </is>
       </c>
       <c s="3" t="inlineStr" r="E252">
         <is>
           <t xml:space="preserve">Akcja</t>
         </is>
       </c>
       <c s="5" t="inlineStr" r="F252">
         <is>
-          <t xml:space="preserve">USD</t>
+          <t xml:space="preserve">CAD</t>
         </is>
       </c>
       <c s="6" r="G252">
-        <v>100.0000</v>
+        <v>500.0000</v>
       </c>
       <c s="7" r="H252">
-        <v>67179.2500</v>
+        <v>80726.6500</v>
       </c>
       <c s="8" r="I252">
-        <v>0.00104996</v>
+        <v>0.000969</v>
       </c>
     </row>
     <row r="253" ht="15.1" customHeight="0">
       <c s="3" t="inlineStr" r="A253">
         <is>
           <t xml:space="preserve">PZU ETF MSCI World Portfelowy FIZ</t>
         </is>
       </c>
       <c s="4" r="B253">
-        <v>46197</v>
+        <v>46253</v>
       </c>
       <c s="3" t="inlineStr" r="C253">
         <is>
-          <t xml:space="preserve">Duke Energy Corp</t>
+          <t xml:space="preserve">Macquarie Group Ltd</t>
         </is>
       </c>
       <c s="3" t="inlineStr" r="D253">
         <is>
-          <t xml:space="preserve">US26441C2044</t>
+          <t xml:space="preserve">AU000000MQG1</t>
         </is>
       </c>
       <c s="3" t="inlineStr" r="E253">
         <is>
           <t xml:space="preserve">Akcja</t>
         </is>
       </c>
       <c s="5" t="inlineStr" r="F253">
         <is>
-          <t xml:space="preserve">USD</t>
+          <t xml:space="preserve">AUD</t>
         </is>
       </c>
       <c s="6" r="G253">
-        <v>254.0000</v>
+        <v>110.0000</v>
       </c>
       <c s="7" r="H253">
-        <v>121342.5700</v>
+        <v>73830.9700</v>
       </c>
       <c s="8" r="I253">
-        <v>0.00189649</v>
+        <v>0.000886</v>
       </c>
     </row>
     <row r="254" ht="15.15" customHeight="0">
       <c s="3" t="inlineStr" r="A254">
         <is>
           <t xml:space="preserve">PZU ETF MSCI World Portfelowy FIZ</t>
         </is>
       </c>
       <c s="4" r="B254">
-        <v>46197</v>
+        <v>46253</v>
       </c>
       <c s="3" t="inlineStr" r="C254">
         <is>
-          <t xml:space="preserve">Eaton Corp PLC</t>
+          <t xml:space="preserve">M&amp;T Bank Corp</t>
         </is>
       </c>
       <c s="3" t="inlineStr" r="D254">
         <is>
-          <t xml:space="preserve">IE00B8KQN827</t>
+          <t xml:space="preserve">US55261F1049</t>
         </is>
       </c>
       <c s="3" t="inlineStr" r="E254">
         <is>
           <t xml:space="preserve">Akcja</t>
         </is>
       </c>
       <c s="5" t="inlineStr" r="F254">
         <is>
           <t xml:space="preserve">USD</t>
         </is>
       </c>
       <c s="6" r="G254">
-        <v>110.0000</v>
+        <v>80.0000</v>
       </c>
       <c s="7" r="H254">
-        <v>168032.7000</v>
+        <v>72985.4600</v>
       </c>
       <c s="8" r="I254">
-        <v>0.00262622</v>
+        <v>0.000876</v>
       </c>
     </row>
     <row r="255" ht="15.1" customHeight="0">
       <c s="3" t="inlineStr" r="A255">
         <is>
           <t xml:space="preserve">PZU ETF MSCI World Portfelowy FIZ</t>
         </is>
       </c>
       <c s="4" r="B255">
-        <v>46197</v>
+        <v>46253</v>
       </c>
       <c s="3" t="inlineStr" r="C255">
         <is>
-          <t xml:space="preserve">eBay Inc</t>
+          <t xml:space="preserve">LVMH Moet Hennessy Louis Vuitt</t>
         </is>
       </c>
       <c s="3" t="inlineStr" r="D255">
         <is>
-          <t xml:space="preserve">US2786421030</t>
+          <t xml:space="preserve">FR0000121014</t>
         </is>
       </c>
       <c s="3" t="inlineStr" r="E255">
         <is>
           <t xml:space="preserve">Akcja</t>
         </is>
       </c>
       <c s="5" t="inlineStr" r="F255">
         <is>
-          <t xml:space="preserve">USD</t>
+          <t xml:space="preserve">EUR</t>
         </is>
       </c>
       <c s="6" r="G255">
-        <v>170.0000</v>
+        <v>66.0000</v>
       </c>
       <c s="7" r="H255">
-        <v>70250.7000</v>
+        <v>130216.3600</v>
       </c>
       <c s="8" r="I255">
-        <v>0.00109796</v>
+        <v>0.001563</v>
       </c>
     </row>
     <row r="256" ht="15.15" customHeight="0">
       <c s="3" t="inlineStr" r="A256">
         <is>
           <t xml:space="preserve">PZU ETF MSCI World Portfelowy FIZ</t>
         </is>
       </c>
       <c s="4" r="B256">
-        <v>46197</v>
+        <v>46253</v>
       </c>
       <c s="3" t="inlineStr" r="C256">
         <is>
-          <t xml:space="preserve">Ecolab Inc</t>
+          <t xml:space="preserve">Lumentum Holdings Inc</t>
         </is>
       </c>
       <c s="3" t="inlineStr" r="D256">
         <is>
-          <t xml:space="preserve">US2788651006</t>
+          <t xml:space="preserve">US55024U1097</t>
         </is>
       </c>
       <c s="3" t="inlineStr" r="E256">
         <is>
           <t xml:space="preserve">Akcja</t>
         </is>
       </c>
       <c s="5" t="inlineStr" r="F256">
         <is>
           <t xml:space="preserve">USD</t>
         </is>
       </c>
       <c s="6" r="G256">
-        <v>80.0000</v>
+        <v>20.0000</v>
       </c>
       <c s="7" r="H256">
-        <v>83452.8400</v>
+        <v>61748.8900</v>
       </c>
       <c s="8" r="I256">
-        <v>0.00130430</v>
+        <v>0.000741</v>
       </c>
     </row>
     <row r="257" ht="15.1" customHeight="0">
       <c s="3" t="inlineStr" r="A257">
         <is>
           <t xml:space="preserve">PZU ETF MSCI World Portfelowy FIZ</t>
         </is>
       </c>
       <c s="4" r="B257">
-        <v>46197</v>
+        <v>46253</v>
       </c>
       <c s="3" t="inlineStr" r="C257">
         <is>
-          <t xml:space="preserve">Electronic Arts Inc</t>
+          <t xml:space="preserve">Lowe's Cos Inc</t>
         </is>
       </c>
       <c s="3" t="inlineStr" r="D257">
         <is>
-          <t xml:space="preserve">US2855121099</t>
+          <t xml:space="preserve">US5486611073</t>
         </is>
       </c>
       <c s="3" t="inlineStr" r="E257">
         <is>
           <t xml:space="preserve">Akcja</t>
         </is>
       </c>
       <c s="5" t="inlineStr" r="F257">
         <is>
           <t xml:space="preserve">USD</t>
         </is>
       </c>
       <c s="6" r="G257">
-        <v>77.0000</v>
+        <v>174.0000</v>
       </c>
       <c s="7" r="H257">
-        <v>59458.3000</v>
+        <v>142807.3700</v>
       </c>
       <c s="8" r="I257">
-        <v>0.00092929</v>
+        <v>0.001714</v>
       </c>
     </row>
     <row r="258" ht="15.1" customHeight="0">
       <c s="3" t="inlineStr" r="A258">
         <is>
           <t xml:space="preserve">PZU ETF MSCI World Portfelowy FIZ</t>
         </is>
       </c>
       <c s="4" r="B258">
-        <v>46197</v>
+        <v>46253</v>
       </c>
       <c s="3" t="inlineStr" r="C258">
         <is>
-          <t xml:space="preserve">Elevance Health Inc</t>
+          <t xml:space="preserve">L'Oreal SA</t>
         </is>
       </c>
       <c s="3" t="inlineStr" r="D258">
         <is>
-          <t xml:space="preserve">US0367521038</t>
+          <t xml:space="preserve">FR0000120321</t>
         </is>
       </c>
       <c s="3" t="inlineStr" r="E258">
         <is>
           <t xml:space="preserve">Akcja</t>
         </is>
       </c>
       <c s="5" t="inlineStr" r="F258">
         <is>
-          <t xml:space="preserve">USD</t>
+          <t xml:space="preserve">EUR</t>
         </is>
       </c>
       <c s="6" r="G258">
-        <v>70.0000</v>
+        <v>52.0000</v>
       </c>
       <c s="7" r="H258">
-        <v>101488.1300</v>
+        <v>86069.3100</v>
       </c>
       <c s="8" r="I258">
-        <v>0.00158618</v>
+        <v>0.001033</v>
       </c>
     </row>
     <row r="259" ht="15.15" customHeight="0">
       <c s="3" t="inlineStr" r="A259">
         <is>
           <t xml:space="preserve">PZU ETF MSCI World Portfelowy FIZ</t>
         </is>
       </c>
       <c s="4" r="B259">
-        <v>46197</v>
+        <v>46253</v>
       </c>
       <c s="3" t="inlineStr" r="C259">
         <is>
-          <t xml:space="preserve">Emerson Electric Co</t>
+          <t xml:space="preserve">Lonza Group AG</t>
         </is>
       </c>
       <c s="3" t="inlineStr" r="D259">
         <is>
-          <t xml:space="preserve">US2910111044</t>
+          <t xml:space="preserve">CH0013841017</t>
         </is>
       </c>
       <c s="3" t="inlineStr" r="E259">
         <is>
           <t xml:space="preserve">Akcja</t>
         </is>
       </c>
       <c s="5" t="inlineStr" r="F259">
         <is>
-          <t xml:space="preserve">USD</t>
+          <t xml:space="preserve">CHF</t>
         </is>
       </c>
       <c s="6" r="G259">
-        <v>140.0000</v>
+        <v>35.0000</v>
       </c>
       <c s="7" r="H259">
-        <v>74762.9200</v>
+        <v>93265.3900</v>
       </c>
       <c s="8" r="I259">
-        <v>0.00116848</v>
+        <v>0.001119</v>
       </c>
     </row>
     <row r="260" ht="15.1" customHeight="0">
       <c s="3" t="inlineStr" r="A260">
         <is>
           <t xml:space="preserve">PZU ETF MSCI World Portfelowy FIZ</t>
         </is>
       </c>
       <c s="4" r="B260">
-        <v>46197</v>
+        <v>46253</v>
       </c>
       <c s="3" t="inlineStr" r="C260">
         <is>
-          <t xml:space="preserve">EOG Resources Inc</t>
+          <t xml:space="preserve">London Stock Exchange Group PL</t>
         </is>
       </c>
       <c s="3" t="inlineStr" r="D260">
         <is>
-          <t xml:space="preserve">US26875P1012</t>
+          <t xml:space="preserve">GB00B0SWJX34</t>
         </is>
       </c>
       <c s="3" t="inlineStr" r="E260">
         <is>
           <t xml:space="preserve">Akcja</t>
         </is>
       </c>
       <c s="5" t="inlineStr" r="F260">
         <is>
-          <t xml:space="preserve">USD</t>
+          <t xml:space="preserve">GBP</t>
         </is>
       </c>
       <c s="6" r="G260">
-        <v>150.0000</v>
+        <v>160.0000</v>
       </c>
       <c s="7" r="H260">
-        <v>76144.4100</v>
+        <v>68907.2100</v>
       </c>
       <c s="8" r="I260">
-        <v>0.00119008</v>
+        <v>0.000827</v>
       </c>
     </row>
     <row r="261" ht="15.15" customHeight="0">
       <c s="3" t="inlineStr" r="A261">
         <is>
           <t xml:space="preserve">PZU ETF MSCI World Portfelowy FIZ</t>
         </is>
       </c>
       <c s="4" r="B261">
-        <v>46197</v>
+        <v>46253</v>
       </c>
       <c s="3" t="inlineStr" r="C261">
         <is>
-          <t xml:space="preserve">EDWARDS LIFESCIE</t>
+          <t xml:space="preserve">Lockheed Martin Corporation</t>
         </is>
       </c>
       <c s="3" t="inlineStr" r="D261">
         <is>
-          <t xml:space="preserve">US28176E1082</t>
+          <t xml:space="preserve">US5398301094</t>
         </is>
       </c>
       <c s="3" t="inlineStr" r="E261">
         <is>
           <t xml:space="preserve">Akcja</t>
         </is>
       </c>
       <c s="5" t="inlineStr" r="F261">
         <is>
           <t xml:space="preserve">USD</t>
         </is>
       </c>
       <c s="6" r="G261">
-        <v>220.0000</v>
+        <v>46.0000</v>
       </c>
       <c s="7" r="H261">
-        <v>74474.4700</v>
+        <v>101102.6200</v>
       </c>
       <c s="8" r="I261">
-        <v>0.00116398</v>
+        <v>0.001213</v>
       </c>
     </row>
     <row r="262" ht="15.1" customHeight="0">
       <c s="3" t="inlineStr" r="A262">
         <is>
           <t xml:space="preserve">PZU ETF MSCI World Portfelowy FIZ</t>
         </is>
       </c>
       <c s="4" r="B262">
-        <v>46197</v>
+        <v>46253</v>
       </c>
       <c s="3" t="inlineStr" r="C262">
         <is>
-          <t xml:space="preserve">Exxon Mobil Corp</t>
+          <t xml:space="preserve">Lloyds Banking Group PLC</t>
         </is>
       </c>
       <c s="3" t="inlineStr" r="D262">
         <is>
-          <t xml:space="preserve">US30231G1022</t>
+          <t xml:space="preserve">GB0008706128</t>
         </is>
       </c>
       <c s="3" t="inlineStr" r="E262">
         <is>
           <t xml:space="preserve">Akcja</t>
         </is>
       </c>
       <c s="5" t="inlineStr" r="F262">
         <is>
-          <t xml:space="preserve">USD</t>
+          <t xml:space="preserve">GBP</t>
         </is>
       </c>
       <c s="6" r="G262">
-        <v>774.0000</v>
+        <v>11000.0000</v>
       </c>
       <c s="7" r="H262">
-        <v>400064.8400</v>
+        <v>61372.2600</v>
       </c>
       <c s="8" r="I262">
-        <v>0.00625269</v>
+        <v>0.000737</v>
       </c>
     </row>
     <row r="263" ht="15.1" customHeight="0">
       <c s="3" t="inlineStr" r="A263">
         <is>
           <t xml:space="preserve">PZU ETF MSCI World Portfelowy FIZ</t>
         </is>
       </c>
       <c s="4" r="B263">
-        <v>46197</v>
+        <v>46253</v>
       </c>
       <c s="3" t="inlineStr" r="C263">
         <is>
-          <t xml:space="preserve">FedEx Corp</t>
+          <t xml:space="preserve">Linde PLC</t>
         </is>
       </c>
       <c s="3" t="inlineStr" r="D263">
         <is>
-          <t xml:space="preserve">US31428X1063</t>
+          <t xml:space="preserve">IE000S9YS762</t>
         </is>
       </c>
       <c s="3" t="inlineStr" r="E263">
         <is>
           <t xml:space="preserve">Akcja</t>
         </is>
       </c>
       <c s="5" t="inlineStr" r="F263">
         <is>
           <t xml:space="preserve">USD</t>
         </is>
       </c>
       <c s="6" r="G263">
-        <v>60.0000</v>
+        <v>133.0000</v>
       </c>
       <c s="7" r="H263">
-        <v>71773.4000</v>
+        <v>238722.1800</v>
       </c>
       <c s="8" r="I263">
-        <v>0.00112176</v>
+        <v>0.002865</v>
       </c>
     </row>
     <row r="264" ht="15.15" customHeight="0">
       <c s="3" t="inlineStr" r="A264">
         <is>
           <t xml:space="preserve">PZU ETF MSCI World Portfelowy FIZ</t>
         </is>
       </c>
       <c s="4" r="B264">
-        <v>46197</v>
+        <v>46253</v>
       </c>
       <c s="3" t="inlineStr" r="C264">
         <is>
-          <t xml:space="preserve">Fedex Freight Holding Co Inc</t>
+          <t xml:space="preserve">Legrand SA</t>
         </is>
       </c>
       <c s="3" t="inlineStr" r="D264">
         <is>
-          <t xml:space="preserve">US3143521058</t>
+          <t xml:space="preserve">FR0010307819</t>
         </is>
       </c>
       <c s="3" t="inlineStr" r="E264">
         <is>
           <t xml:space="preserve">Akcja</t>
         </is>
       </c>
       <c s="5" t="inlineStr" r="F264">
         <is>
-          <t xml:space="preserve">USD</t>
+          <t xml:space="preserve">EUR</t>
         </is>
       </c>
       <c s="6" r="G264">
-        <v>30.0000</v>
+        <v>125.0000</v>
       </c>
       <c s="7" r="H264">
-        <v>18173.8500</v>
+        <v>72931.9400</v>
       </c>
       <c s="8" r="I264">
-        <v>0.00028404</v>
+        <v>0.000875</v>
       </c>
     </row>
     <row r="265" ht="15.1" customHeight="0">
       <c s="3" t="inlineStr" r="A265">
         <is>
           <t xml:space="preserve">PZU ETF MSCI World Portfelowy FIZ</t>
         </is>
       </c>
       <c s="4" r="B265">
-        <v>46197</v>
+        <v>46253</v>
       </c>
       <c s="3" t="inlineStr" r="C265">
         <is>
-          <t xml:space="preserve">Ferrari NV</t>
+          <t xml:space="preserve">Lam Research Corp</t>
         </is>
       </c>
       <c s="3" t="inlineStr" r="D265">
         <is>
-          <t xml:space="preserve">NL0011585146</t>
+          <t xml:space="preserve">US5128073062</t>
         </is>
       </c>
       <c s="3" t="inlineStr" r="E265">
         <is>
           <t xml:space="preserve">Akcja</t>
         </is>
       </c>
       <c s="5" t="inlineStr" r="F265">
         <is>
           <t xml:space="preserve">USD</t>
         </is>
       </c>
       <c s="6" r="G265">
-        <v>50.0000</v>
+        <v>271.0000</v>
       </c>
       <c s="7" r="H265">
-        <v>65837.0300</v>
+        <v>310546.6000</v>
       </c>
       <c s="8" r="I265">
-        <v>0.00102898</v>
+        <v>0.003727</v>
       </c>
     </row>
     <row r="266" ht="15.15" customHeight="0">
       <c s="3" t="inlineStr" r="A266">
         <is>
           <t xml:space="preserve">PZU ETF MSCI World Portfelowy FIZ</t>
         </is>
       </c>
       <c s="4" r="B266">
-        <v>46197</v>
+        <v>46253</v>
       </c>
       <c s="3" t="inlineStr" r="C266">
         <is>
-          <t xml:space="preserve">Fifth Third Bancorp</t>
+          <t xml:space="preserve">LafargeHolcim Ltd</t>
         </is>
       </c>
       <c s="3" t="inlineStr" r="D266">
         <is>
-          <t xml:space="preserve">US3167731005</t>
+          <t xml:space="preserve">CH0012214059</t>
         </is>
       </c>
       <c s="3" t="inlineStr" r="E266">
         <is>
           <t xml:space="preserve">Akcja</t>
         </is>
       </c>
       <c s="5" t="inlineStr" r="F266">
         <is>
-          <t xml:space="preserve">USD</t>
+          <t xml:space="preserve">CHF</t>
         </is>
       </c>
       <c s="6" r="G266">
-        <v>370.0000</v>
+        <v>190.0000</v>
       </c>
       <c s="7" r="H266">
-        <v>76777.5800</v>
+        <v>60664.8300</v>
       </c>
       <c s="8" r="I266">
-        <v>0.00119997</v>
+        <v>0.000728</v>
       </c>
     </row>
     <row r="267" ht="15.1" customHeight="0">
       <c s="3" t="inlineStr" r="A267">
         <is>
           <t xml:space="preserve">PZU ETF MSCI World Portfelowy FIZ</t>
         </is>
       </c>
       <c s="4" r="B267">
-        <v>46197</v>
+        <v>46253</v>
       </c>
       <c s="3" t="inlineStr" r="C267">
         <is>
-          <t xml:space="preserve">Ford Motor Co</t>
+          <t xml:space="preserve">L3Harris Technologies Inc</t>
         </is>
       </c>
       <c s="3" t="inlineStr" r="D267">
         <is>
-          <t xml:space="preserve">US3453708600</t>
+          <t xml:space="preserve">US5024311095</t>
         </is>
       </c>
       <c s="3" t="inlineStr" r="E267">
         <is>
           <t xml:space="preserve">Akcja</t>
         </is>
       </c>
       <c s="5" t="inlineStr" r="F267">
         <is>
           <t xml:space="preserve">USD</t>
         </is>
       </c>
       <c s="6" r="G267">
-        <v>1400.0000</v>
+        <v>70.0000</v>
       </c>
       <c s="7" r="H267">
-        <v>73156.0300</v>
+        <v>72365.0600</v>
       </c>
       <c s="8" r="I267">
-        <v>0.00114337</v>
+        <v>0.000869</v>
       </c>
     </row>
     <row r="268" ht="15.1" customHeight="0">
       <c s="3" t="inlineStr" r="A268">
         <is>
           <t xml:space="preserve">PZU ETF MSCI World Portfelowy FIZ</t>
         </is>
       </c>
       <c s="4" r="B268">
-        <v>46197</v>
+        <v>46253</v>
       </c>
       <c s="3" t="inlineStr" r="C268">
         <is>
-          <t xml:space="preserve">Fortinet Inc</t>
+          <t xml:space="preserve">Kroger Co/The</t>
         </is>
       </c>
       <c s="3" t="inlineStr" r="D268">
         <is>
-          <t xml:space="preserve">US34959E1091</t>
+          <t xml:space="preserve">US5010441013</t>
         </is>
       </c>
       <c s="3" t="inlineStr" r="E268">
         <is>
           <t xml:space="preserve">Akcja</t>
         </is>
       </c>
       <c s="5" t="inlineStr" r="F268">
         <is>
           <t xml:space="preserve">USD</t>
         </is>
       </c>
       <c s="6" r="G268">
-        <v>250.0000</v>
+        <v>340.0000</v>
       </c>
       <c s="7" r="H268">
-        <v>137129.7900</v>
+        <v>71373.0900</v>
       </c>
       <c s="8" r="I268">
-        <v>0.00214323</v>
+        <v>0.000857</v>
       </c>
     </row>
     <row r="269" ht="15.15" customHeight="0">
       <c s="3" t="inlineStr" r="A269">
         <is>
           <t xml:space="preserve">PZU ETF MSCI World Portfelowy FIZ</t>
         </is>
       </c>
       <c s="4" r="B269">
-        <v>46197</v>
+        <v>46253</v>
       </c>
       <c s="3" t="inlineStr" r="C269">
         <is>
-          <t xml:space="preserve">Freeport-McMoRan Inc</t>
+          <t xml:space="preserve">Koninklijke Ahold Delhaize NV</t>
         </is>
       </c>
       <c s="3" t="inlineStr" r="D269">
         <is>
-          <t xml:space="preserve">US35671D8570</t>
+          <t xml:space="preserve">NL0011794037</t>
         </is>
       </c>
       <c s="3" t="inlineStr" r="E269">
         <is>
           <t xml:space="preserve">Akcja</t>
         </is>
       </c>
       <c s="5" t="inlineStr" r="F269">
         <is>
-          <t xml:space="preserve">USD</t>
+          <t xml:space="preserve">EUR</t>
         </is>
       </c>
       <c s="6" r="G269">
-        <v>400.0000</v>
+        <v>425.0000</v>
       </c>
       <c s="7" r="H269">
-        <v>93393.2400</v>
+        <v>58015.6400</v>
       </c>
       <c s="8" r="I269">
-        <v>0.00145966</v>
+        <v>0.000696</v>
       </c>
     </row>
     <row r="270" ht="15.1" customHeight="0">
       <c s="3" t="inlineStr" r="A270">
         <is>
           <t xml:space="preserve">PZU ETF MSCI World Portfelowy FIZ</t>
         </is>
       </c>
       <c s="4" r="B270">
-        <v>46197</v>
+        <v>46253</v>
       </c>
       <c s="3" t="inlineStr" r="C270">
         <is>
-          <t xml:space="preserve">Garmin Ltd</t>
+          <t xml:space="preserve">Komatsu Ltd</t>
         </is>
       </c>
       <c s="3" t="inlineStr" r="D270">
         <is>
-          <t xml:space="preserve">CH0114405324</t>
+          <t xml:space="preserve">JP3304200003</t>
         </is>
       </c>
       <c s="3" t="inlineStr" r="E270">
         <is>
           <t xml:space="preserve">Akcja</t>
         </is>
       </c>
       <c s="5" t="inlineStr" r="F270">
         <is>
-          <t xml:space="preserve">USD</t>
+          <t xml:space="preserve">JPY</t>
         </is>
       </c>
       <c s="6" r="G270">
-        <v>90.0000</v>
+        <v>500.0000</v>
       </c>
       <c s="7" r="H270">
-        <v>81559.7600</v>
+        <v>79771.2300</v>
       </c>
       <c s="8" r="I270">
-        <v>0.00127471</v>
+        <v>0.000957</v>
       </c>
     </row>
     <row r="271" ht="15.15" customHeight="0">
       <c s="3" t="inlineStr" r="A271">
         <is>
           <t xml:space="preserve">PZU ETF MSCI World Portfelowy FIZ</t>
         </is>
       </c>
       <c s="4" r="B271">
-        <v>46197</v>
+        <v>46253</v>
       </c>
       <c s="3" t="inlineStr" r="C271">
         <is>
-          <t xml:space="preserve">GE Vernova Inc</t>
+          <t xml:space="preserve">KLA Corp</t>
         </is>
       </c>
       <c s="3" t="inlineStr" r="D271">
         <is>
-          <t xml:space="preserve">US36828A1016</t>
+          <t xml:space="preserve">US4824801009</t>
         </is>
       </c>
       <c s="3" t="inlineStr" r="E271">
         <is>
           <t xml:space="preserve">Akcja</t>
         </is>
       </c>
       <c s="5" t="inlineStr" r="F271">
         <is>
           <t xml:space="preserve">USD</t>
         </is>
       </c>
       <c s="6" r="G271">
-        <v>59.0000</v>
+        <v>270.0000</v>
       </c>
       <c s="7" r="H271">
-        <v>235602.5400</v>
+        <v>188629.9500</v>
       </c>
       <c s="8" r="I271">
-        <v>0.00368228</v>
+        <v>0.002264</v>
       </c>
     </row>
     <row r="272" ht="15.1" customHeight="0">
       <c s="3" t="inlineStr" r="A272">
         <is>
           <t xml:space="preserve">PZU ETF MSCI World Portfelowy FIZ</t>
         </is>
       </c>
       <c s="4" r="B272">
-        <v>46197</v>
+        <v>46253</v>
       </c>
       <c s="3" t="inlineStr" r="C272">
         <is>
-          <t xml:space="preserve">General Electric Co</t>
+          <t xml:space="preserve">KKR &amp; Co Inc</t>
         </is>
       </c>
       <c s="3" t="inlineStr" r="D272">
         <is>
-          <t xml:space="preserve">US3696043013</t>
+          <t xml:space="preserve">US48251W1045</t>
         </is>
       </c>
       <c s="3" t="inlineStr" r="E272">
         <is>
           <t xml:space="preserve">Akcja</t>
         </is>
       </c>
       <c s="5" t="inlineStr" r="F272">
         <is>
           <t xml:space="preserve">USD</t>
         </is>
       </c>
       <c s="6" r="G272">
-        <v>298.0000</v>
+        <v>200.0000</v>
       </c>
       <c s="7" r="H272">
-        <v>411662.1300</v>
+        <v>82416.4200</v>
       </c>
       <c s="8" r="I272">
-        <v>0.00643395</v>
+        <v>0.000989</v>
       </c>
     </row>
     <row r="273" ht="15.1" customHeight="0">
       <c s="3" t="inlineStr" r="A273">
         <is>
           <t xml:space="preserve">PZU ETF MSCI World Portfelowy FIZ</t>
         </is>
       </c>
       <c s="4" r="B273">
-        <v>46197</v>
+        <v>46253</v>
       </c>
       <c s="3" t="inlineStr" r="C273">
         <is>
-          <t xml:space="preserve">General Motors Co</t>
+          <t xml:space="preserve">Kioxia Holdings Corp</t>
         </is>
       </c>
       <c s="3" t="inlineStr" r="D273">
         <is>
-          <t xml:space="preserve">US37045V1008</t>
+          <t xml:space="preserve">JP3236330001</t>
         </is>
       </c>
       <c s="3" t="inlineStr" r="E273">
         <is>
           <t xml:space="preserve">Akcja</t>
         </is>
       </c>
       <c s="5" t="inlineStr" r="F273">
         <is>
-          <t xml:space="preserve">USD</t>
+          <t xml:space="preserve">JPY</t>
         </is>
       </c>
       <c s="6" r="G273">
         <v>70.0000</v>
       </c>
       <c s="7" r="H273">
-        <v>20865.8500</v>
+        <v>81950.9700</v>
       </c>
       <c s="8" r="I273">
-        <v>0.00032612</v>
+        <v>0.000984</v>
       </c>
     </row>
     <row r="274" ht="15.15" customHeight="0">
       <c s="3" t="inlineStr" r="A274">
         <is>
           <t xml:space="preserve">PZU ETF MSCI World Portfelowy FIZ</t>
         </is>
       </c>
       <c s="4" r="B274">
-        <v>46197</v>
+        <v>46253</v>
       </c>
       <c s="3" t="inlineStr" r="C274">
         <is>
-          <t xml:space="preserve">GILEAD SCI</t>
+          <t xml:space="preserve">Kinross Gold Corp</t>
         </is>
       </c>
       <c s="3" t="inlineStr" r="D274">
         <is>
-          <t xml:space="preserve">US3755581036</t>
+          <t xml:space="preserve">CA4969024047</t>
         </is>
       </c>
       <c s="3" t="inlineStr" r="E274">
         <is>
           <t xml:space="preserve">Akcja</t>
         </is>
       </c>
       <c s="5" t="inlineStr" r="F274">
         <is>
-          <t xml:space="preserve">USD</t>
+          <t xml:space="preserve">CAD</t>
         </is>
       </c>
       <c s="6" r="G274">
-        <v>334.0000</v>
+        <v>800.0000</v>
       </c>
       <c s="7" r="H274">
-        <v>157833.0700</v>
+        <v>88818.1300</v>
       </c>
       <c s="8" r="I274">
-        <v>0.00246680</v>
+        <v>0.001066</v>
       </c>
     </row>
     <row r="275" ht="15.1" customHeight="0">
       <c s="3" t="inlineStr" r="A275">
         <is>
           <t xml:space="preserve">PZU ETF MSCI World Portfelowy FIZ</t>
         </is>
       </c>
       <c s="4" r="B275">
-        <v>46197</v>
+        <v>46253</v>
       </c>
       <c s="3" t="inlineStr" r="C275">
         <is>
-          <t xml:space="preserve">Goldman Sachs Group Inc/The</t>
+          <t xml:space="preserve">Kinder Morgan Inc/DE</t>
         </is>
       </c>
       <c s="3" t="inlineStr" r="D275">
         <is>
-          <t xml:space="preserve">US38141G1040</t>
+          <t xml:space="preserve">US49456B1017</t>
         </is>
       </c>
       <c s="3" t="inlineStr" r="E275">
         <is>
           <t xml:space="preserve">Akcja</t>
         </is>
       </c>
       <c s="5" t="inlineStr" r="F275">
         <is>
           <t xml:space="preserve">USD</t>
         </is>
       </c>
       <c s="6" r="G275">
-        <v>52.0000</v>
+        <v>410.0000</v>
       </c>
       <c s="7" r="H275">
-        <v>211431.0300</v>
+        <v>49067.8400</v>
       </c>
       <c s="8" r="I275">
-        <v>0.00330450</v>
+        <v>0.000589</v>
       </c>
     </row>
     <row r="276" ht="15.15" customHeight="0">
       <c s="3" t="inlineStr" r="A276">
         <is>
           <t xml:space="preserve">PZU ETF MSCI World Portfelowy FIZ</t>
         </is>
       </c>
       <c s="4" r="B276">
-        <v>46197</v>
+        <v>46253</v>
       </c>
       <c s="3" t="inlineStr" r="C276">
         <is>
-          <t xml:space="preserve">Alphabet Inc</t>
+          <t xml:space="preserve">Kimberly-Clark Corp</t>
         </is>
       </c>
       <c s="3" t="inlineStr" r="D276">
         <is>
-          <t xml:space="preserve">US02079K3059</t>
+          <t xml:space="preserve">US4943681035</t>
         </is>
       </c>
       <c s="3" t="inlineStr" r="E276">
         <is>
           <t xml:space="preserve">Akcja</t>
         </is>
       </c>
       <c s="5" t="inlineStr" r="F276">
         <is>
           <t xml:space="preserve">USD</t>
         </is>
       </c>
       <c s="6" r="G276">
-        <v>1087.0000</v>
+        <v>170.0000</v>
       </c>
       <c s="7" r="H276">
-        <v>1417096.8300</v>
+        <v>69686.1200</v>
       </c>
       <c s="8" r="I276">
-        <v>0.02214808</v>
+        <v>0.000836</v>
       </c>
     </row>
     <row r="277" ht="15.1" customHeight="0">
       <c s="3" t="inlineStr" r="A277">
         <is>
           <t xml:space="preserve">PZU ETF MSCI World Portfelowy FIZ</t>
         </is>
       </c>
       <c s="4" r="B277">
-        <v>46197</v>
+        <v>46253</v>
       </c>
       <c s="3" t="inlineStr" r="C277">
         <is>
-          <t xml:space="preserve">HCA Healthcare Inc</t>
+          <t xml:space="preserve">Keysight Technologies Inc</t>
         </is>
       </c>
       <c s="3" t="inlineStr" r="D277">
         <is>
-          <t xml:space="preserve">US40412C1018</t>
+          <t xml:space="preserve">US49338L1035</t>
         </is>
       </c>
       <c s="3" t="inlineStr" r="E277">
         <is>
           <t xml:space="preserve">Akcja</t>
         </is>
       </c>
       <c s="5" t="inlineStr" r="F277">
         <is>
           <t xml:space="preserve">USD</t>
         </is>
       </c>
       <c s="6" r="G277">
-        <v>45.0000</v>
+        <v>60.0000</v>
       </c>
       <c s="7" r="H277">
-        <v>65881.2000</v>
+        <v>71504.4100</v>
       </c>
       <c s="8" r="I277">
-        <v>0.00102967</v>
+        <v>0.000858</v>
       </c>
     </row>
     <row r="278" ht="15.1" customHeight="0">
       <c s="3" t="inlineStr" r="A278">
         <is>
           <t xml:space="preserve">PZU ETF MSCI World Portfelowy FIZ</t>
         </is>
       </c>
       <c s="4" r="B278">
-        <v>46197</v>
+        <v>46253</v>
       </c>
       <c s="3" t="inlineStr" r="C278">
         <is>
-          <t xml:space="preserve">Hewlett Packard Enterprise Co</t>
+          <t xml:space="preserve">Keyence Corp</t>
         </is>
       </c>
       <c s="3" t="inlineStr" r="D278">
         <is>
-          <t xml:space="preserve">US42824C1099</t>
+          <t xml:space="preserve">JP3236200006</t>
         </is>
       </c>
       <c s="3" t="inlineStr" r="E278">
         <is>
           <t xml:space="preserve">Akcja</t>
         </is>
       </c>
       <c s="5" t="inlineStr" r="F278">
         <is>
-          <t xml:space="preserve">USD</t>
+          <t xml:space="preserve">JPY</t>
         </is>
       </c>
       <c s="6" r="G278">
-        <v>500.0000</v>
+        <v>50.0000</v>
       </c>
       <c s="7" r="H278">
-        <v>92030.2500</v>
+        <v>93341.8400</v>
       </c>
       <c s="8" r="I278">
-        <v>0.00143836</v>
+        <v>0.001120</v>
       </c>
     </row>
     <row r="279" ht="15.15" customHeight="0">
       <c s="3" t="inlineStr" r="A279">
         <is>
           <t xml:space="preserve">PZU ETF MSCI World Portfelowy FIZ</t>
         </is>
       </c>
       <c s="4" r="B279">
-        <v>46197</v>
+        <v>46253</v>
       </c>
       <c s="3" t="inlineStr" r="C279">
         <is>
-          <t xml:space="preserve">Hilton Worldwide Holdings Inc</t>
+          <t xml:space="preserve">Keurig Dr Pepper Inc</t>
         </is>
       </c>
       <c s="3" t="inlineStr" r="D279">
         <is>
-          <t xml:space="preserve">US43300A2033</t>
+          <t xml:space="preserve">US49271V1008</t>
         </is>
       </c>
       <c s="3" t="inlineStr" r="E279">
         <is>
           <t xml:space="preserve">Akcja</t>
         </is>
       </c>
       <c s="5" t="inlineStr" r="F279">
         <is>
           <t xml:space="preserve">USD</t>
         </is>
       </c>
       <c s="6" r="G279">
-        <v>60.0000</v>
+        <v>600.0000</v>
       </c>
       <c s="7" r="H279">
-        <v>77796.9900</v>
+        <v>69523.4600</v>
       </c>
       <c s="8" r="I279">
-        <v>0.00121590</v>
+        <v>0.000834</v>
       </c>
     </row>
     <row r="280" ht="15.1" customHeight="0">
       <c s="3" t="inlineStr" r="A280">
         <is>
           <t xml:space="preserve">PZU ETF MSCI World Portfelowy FIZ</t>
         </is>
       </c>
       <c s="4" r="B280">
-        <v>46197</v>
+        <v>46253</v>
       </c>
       <c s="3" t="inlineStr" r="C280">
         <is>
-          <t xml:space="preserve">Home Depot Inc/The</t>
+          <t xml:space="preserve">Kenvue Inc</t>
         </is>
       </c>
       <c s="3" t="inlineStr" r="D280">
         <is>
-          <t xml:space="preserve">US4370761029</t>
+          <t xml:space="preserve">US49177J1025</t>
         </is>
       </c>
       <c s="3" t="inlineStr" r="E280">
         <is>
           <t xml:space="preserve">Akcja</t>
         </is>
       </c>
       <c s="5" t="inlineStr" r="F280">
         <is>
           <t xml:space="preserve">USD</t>
         </is>
       </c>
       <c s="6" r="G280">
-        <v>154.0000</v>
+        <v>1000.0000</v>
       </c>
       <c s="7" r="H280">
-        <v>199353.3400</v>
+        <v>71366.3800</v>
       </c>
       <c s="8" r="I280">
-        <v>0.00311573</v>
+        <v>0.000857</v>
       </c>
     </row>
     <row r="281" ht="15.15" customHeight="0">
       <c s="3" t="inlineStr" r="A281">
         <is>
           <t xml:space="preserve">PZU ETF MSCI World Portfelowy FIZ</t>
         </is>
       </c>
       <c s="4" r="B281">
-        <v>46197</v>
+        <v>46253</v>
       </c>
       <c s="3" t="inlineStr" r="C281">
         <is>
-          <t xml:space="preserve">Honeywell International Inc</t>
+          <t xml:space="preserve">KDDI Corp</t>
         </is>
       </c>
       <c s="3" t="inlineStr" r="D281">
         <is>
-          <t xml:space="preserve">US4385161066</t>
+          <t xml:space="preserve">JP3496400007</t>
         </is>
       </c>
       <c s="3" t="inlineStr" r="E281">
         <is>
           <t xml:space="preserve">Akcja</t>
         </is>
       </c>
       <c s="5" t="inlineStr" r="F281">
         <is>
-          <t xml:space="preserve">USD</t>
+          <t xml:space="preserve">JPY</t>
         </is>
       </c>
       <c s="6" r="G281">
-        <v>160.0000</v>
+        <v>1200.0000</v>
       </c>
       <c s="7" r="H281">
-        <v>137383.5100</v>
+        <v>79890.7700</v>
       </c>
       <c s="8" r="I281">
-        <v>0.00214719</v>
+        <v>0.000959</v>
       </c>
     </row>
     <row r="282" ht="15.1" customHeight="0">
       <c s="3" t="inlineStr" r="A282">
         <is>
           <t xml:space="preserve">PZU ETF MSCI World Portfelowy FIZ</t>
         </is>
       </c>
       <c s="4" r="B282">
-        <v>46197</v>
+        <v>46253</v>
       </c>
       <c s="3" t="inlineStr" r="C282">
         <is>
-          <t xml:space="preserve">Howmet Aerospace Inc</t>
+          <t xml:space="preserve">KBC Group NV</t>
         </is>
       </c>
       <c s="3" t="inlineStr" r="D282">
         <is>
-          <t xml:space="preserve">US4432011082</t>
+          <t xml:space="preserve">BE0003565737</t>
         </is>
       </c>
       <c s="3" t="inlineStr" r="E282">
         <is>
           <t xml:space="preserve">Akcja</t>
         </is>
       </c>
       <c s="5" t="inlineStr" r="F282">
         <is>
-          <t xml:space="preserve">USD</t>
+          <t xml:space="preserve">EUR</t>
         </is>
       </c>
       <c s="6" r="G282">
-        <v>100.0000</v>
+        <v>130.0000</v>
       </c>
       <c s="7" r="H282">
-        <v>104229.2100</v>
+        <v>72361.8900</v>
       </c>
       <c s="8" r="I282">
-        <v>0.00162902</v>
+        <v>0.000868</v>
       </c>
     </row>
     <row r="283" ht="15.1" customHeight="0">
       <c s="3" t="inlineStr" r="A283">
         <is>
           <t xml:space="preserve">PZU ETF MSCI World Portfelowy FIZ</t>
         </is>
       </c>
       <c s="4" r="B283">
-        <v>46197</v>
+        <v>46253</v>
       </c>
       <c s="3" t="inlineStr" r="C283">
         <is>
-          <t xml:space="preserve">IDEXX Laboratories Inc</t>
+          <t xml:space="preserve">JPY</t>
         </is>
       </c>
       <c s="3" t="inlineStr" r="D283">
         <is>
-          <t xml:space="preserve">US45168D1046</t>
+          <t xml:space="preserve">JPY</t>
         </is>
       </c>
       <c s="3" t="inlineStr" r="E283">
         <is>
-          <t xml:space="preserve">Akcja</t>
+          <t xml:space="preserve">Waluta</t>
         </is>
       </c>
       <c s="5" t="inlineStr" r="F283">
         <is>
-          <t xml:space="preserve">USD</t>
+          <t xml:space="preserve">PLN</t>
         </is>
       </c>
       <c s="6" r="G283">
-        <v>40.0000</v>
+        <v>60094.0000</v>
       </c>
       <c s="7" r="H283">
-        <v>82936.3400</v>
+        <v>1408.4800</v>
       </c>
       <c s="8" r="I283">
-        <v>0.00129623</v>
+        <v>0.000017</v>
       </c>
     </row>
     <row r="284" ht="15.15" customHeight="0">
       <c s="3" t="inlineStr" r="A284">
         <is>
           <t xml:space="preserve">PZU ETF MSCI World Portfelowy FIZ</t>
         </is>
       </c>
       <c s="4" r="B284">
-        <v>46197</v>
+        <v>46253</v>
       </c>
       <c s="3" t="inlineStr" r="C284">
         <is>
-          <t xml:space="preserve">Illinois Tool Works Inc</t>
+          <t xml:space="preserve">JPMorgan Chase &amp; Co</t>
         </is>
       </c>
       <c s="3" t="inlineStr" r="D284">
         <is>
-          <t xml:space="preserve">US4523081093</t>
+          <t xml:space="preserve">US46625H1005</t>
         </is>
       </c>
       <c s="3" t="inlineStr" r="E284">
         <is>
           <t xml:space="preserve">Akcja</t>
         </is>
       </c>
       <c s="5" t="inlineStr" r="F284">
         <is>
           <t xml:space="preserve">USD</t>
         </is>
       </c>
       <c s="6" r="G284">
-        <v>75.0000</v>
+        <v>670.0000</v>
       </c>
       <c s="7" r="H284">
-        <v>74666.2700</v>
+        <v>892972.0800</v>
       </c>
       <c s="8" r="I284">
-        <v>0.00116697</v>
+        <v>0.010717</v>
       </c>
     </row>
     <row r="285" ht="15.1" customHeight="0">
       <c s="3" t="inlineStr" r="A285">
         <is>
           <t xml:space="preserve">PZU ETF MSCI World Portfelowy FIZ</t>
         </is>
       </c>
       <c s="4" r="B285">
-        <v>46197</v>
+        <v>46253</v>
       </c>
       <c s="3" t="inlineStr" r="C285">
         <is>
-          <t xml:space="preserve">Intel Corp</t>
+          <t xml:space="preserve">JOHNSON&amp;JOHNSON</t>
         </is>
       </c>
       <c s="3" t="inlineStr" r="D285">
         <is>
-          <t xml:space="preserve">US4581401001</t>
+          <t xml:space="preserve">US4781601046</t>
         </is>
       </c>
       <c s="3" t="inlineStr" r="E285">
         <is>
           <t xml:space="preserve">Akcja</t>
         </is>
       </c>
       <c s="5" t="inlineStr" r="F285">
         <is>
           <t xml:space="preserve">USD</t>
         </is>
       </c>
       <c s="6" r="G285">
-        <v>715.0000</v>
+        <v>578.0000</v>
       </c>
       <c s="7" r="H285">
-        <v>355396.2900</v>
+        <v>589550.3800</v>
       </c>
       <c s="8" r="I285">
-        <v>0.00555456</v>
+        <v>0.007076</v>
       </c>
     </row>
     <row r="286" ht="15.15" customHeight="0">
       <c s="3" t="inlineStr" r="A286">
         <is>
           <t xml:space="preserve">PZU ETF MSCI World Portfelowy FIZ</t>
         </is>
       </c>
       <c s="4" r="B286">
-        <v>46197</v>
+        <v>46253</v>
       </c>
       <c s="3" t="inlineStr" r="C286">
         <is>
-          <t xml:space="preserve">Intercontinental Exchange Inc</t>
+          <t xml:space="preserve">Johnson Controls International</t>
         </is>
       </c>
       <c s="3" t="inlineStr" r="D286">
         <is>
-          <t xml:space="preserve">US45866F1049</t>
+          <t xml:space="preserve">IE00BY7QL619</t>
         </is>
       </c>
       <c s="3" t="inlineStr" r="E286">
         <is>
           <t xml:space="preserve">Akcja</t>
         </is>
       </c>
       <c s="5" t="inlineStr" r="F286">
         <is>
           <t xml:space="preserve">USD</t>
         </is>
       </c>
       <c s="6" r="G286">
         <v>150.0000</v>
       </c>
       <c s="7" r="H286">
-        <v>73635.5300</v>
+        <v>81106.9700</v>
       </c>
       <c s="8" r="I286">
-        <v>0.00115086</v>
+        <v>0.000973</v>
       </c>
     </row>
     <row r="287" ht="15.1" customHeight="0">
       <c s="3" t="inlineStr" r="A287">
         <is>
           <t xml:space="preserve">PZU ETF MSCI World Portfelowy FIZ</t>
         </is>
       </c>
       <c s="4" r="B287">
-        <v>46197</v>
+        <v>46253</v>
       </c>
       <c s="3" t="inlineStr" r="C287">
         <is>
-          <t xml:space="preserve">International Business Machine</t>
+          <t xml:space="preserve">Japan Tobacco Inc</t>
         </is>
       </c>
       <c s="3" t="inlineStr" r="D287">
         <is>
-          <t xml:space="preserve">US4592001014</t>
+          <t xml:space="preserve">JP3726800000</t>
         </is>
       </c>
       <c s="3" t="inlineStr" r="E287">
         <is>
           <t xml:space="preserve">Akcja</t>
         </is>
       </c>
       <c s="5" t="inlineStr" r="F287">
         <is>
-          <t xml:space="preserve">USD</t>
+          <t xml:space="preserve">JPY</t>
         </is>
       </c>
       <c s="6" r="G287">
-        <v>182.0000</v>
+        <v>600.0000</v>
       </c>
       <c s="7" r="H287">
-        <v>180695.3800</v>
+        <v>97230.2000</v>
       </c>
       <c s="8" r="I287">
-        <v>0.00282412</v>
+        <v>0.001167</v>
       </c>
     </row>
     <row r="288" ht="15.1" customHeight="0">
       <c s="3" t="inlineStr" r="A288">
         <is>
           <t xml:space="preserve">PZU ETF MSCI World Portfelowy FIZ</t>
         </is>
       </c>
       <c s="4" r="B288">
-        <v>46197</v>
+        <v>46253</v>
       </c>
       <c s="3" t="inlineStr" r="C288">
         <is>
-          <t xml:space="preserve">Intuit Inc</t>
+          <t xml:space="preserve">Jabil Inc</t>
         </is>
       </c>
       <c s="3" t="inlineStr" r="D288">
         <is>
-          <t xml:space="preserve">US4612021034</t>
+          <t xml:space="preserve">US4663131039</t>
         </is>
       </c>
       <c s="3" t="inlineStr" r="E288">
         <is>
           <t xml:space="preserve">Akcja</t>
         </is>
       </c>
       <c s="5" t="inlineStr" r="F288">
         <is>
           <t xml:space="preserve">USD</t>
         </is>
       </c>
       <c s="6" r="G288">
-        <v>29.0000</v>
+        <v>60.0000</v>
       </c>
       <c s="7" r="H288">
-        <v>28712.7600</v>
+        <v>72247.5500</v>
       </c>
       <c s="8" r="I288">
-        <v>0.00044876</v>
+        <v>0.000867</v>
       </c>
     </row>
     <row r="289" ht="15.15" customHeight="0">
       <c s="3" t="inlineStr" r="A289">
         <is>
           <t xml:space="preserve">PZU ETF MSCI World Portfelowy FIZ</t>
         </is>
       </c>
       <c s="4" r="B289">
-        <v>46197</v>
+        <v>46253</v>
       </c>
       <c s="3" t="inlineStr" r="C289">
         <is>
-          <t xml:space="preserve">Intuitive Surgical Inc</t>
+          <t xml:space="preserve">ITOCHU Corp</t>
         </is>
       </c>
       <c s="3" t="inlineStr" r="D289">
         <is>
-          <t xml:space="preserve">US46120E6023</t>
+          <t xml:space="preserve">JP3143600009</t>
         </is>
       </c>
       <c s="3" t="inlineStr" r="E289">
         <is>
           <t xml:space="preserve">Akcja</t>
         </is>
       </c>
       <c s="5" t="inlineStr" r="F289">
         <is>
-          <t xml:space="preserve">USD</t>
+          <t xml:space="preserve">JPY</t>
         </is>
       </c>
       <c s="6" r="G289">
-        <v>50.0000</v>
+        <v>2219.0000</v>
       </c>
       <c s="7" r="H289">
-        <v>75857.4700</v>
+        <v>102821.6400</v>
       </c>
       <c s="8" r="I289">
-        <v>0.00118559</v>
+        <v>0.001234</v>
       </c>
     </row>
     <row r="290" ht="15.1" customHeight="0">
       <c s="3" t="inlineStr" r="A290">
         <is>
           <t xml:space="preserve">PZU ETF MSCI World Portfelowy FIZ</t>
         </is>
       </c>
       <c s="4" r="B290">
-        <v>46197</v>
+        <v>46253</v>
       </c>
       <c s="3" t="inlineStr" r="C290">
         <is>
-          <t xml:space="preserve">JOHNSON&amp;JOHNSON</t>
+          <t xml:space="preserve">Iron Mountain Inc</t>
         </is>
       </c>
       <c s="3" t="inlineStr" r="D290">
         <is>
-          <t xml:space="preserve">US4781601046</t>
+          <t xml:space="preserve">US46284V1017</t>
         </is>
       </c>
       <c s="3" t="inlineStr" r="E290">
         <is>
-          <t xml:space="preserve">Akcja</t>
+          <t xml:space="preserve">REIT</t>
         </is>
       </c>
       <c s="5" t="inlineStr" r="F290">
         <is>
           <t xml:space="preserve">USD</t>
         </is>
       </c>
       <c s="6" r="G290">
-        <v>418.0000</v>
+        <v>150.0000</v>
       </c>
       <c s="7" r="H290">
-        <v>380346.4000</v>
+        <v>68314.7500</v>
       </c>
       <c s="8" r="I290">
-        <v>0.00594451</v>
+        <v>0.000820</v>
       </c>
     </row>
     <row r="291" ht="15.15" customHeight="0">
       <c s="3" t="inlineStr" r="A291">
         <is>
           <t xml:space="preserve">PZU ETF MSCI World Portfelowy FIZ</t>
         </is>
       </c>
       <c s="4" r="B291">
-        <v>46197</v>
+        <v>46253</v>
       </c>
       <c s="3" t="inlineStr" r="C291">
         <is>
-          <t xml:space="preserve">Johnson Controls International</t>
+          <t xml:space="preserve">Investor AB</t>
         </is>
       </c>
       <c s="3" t="inlineStr" r="D291">
         <is>
-          <t xml:space="preserve">IE00BY7QL619</t>
+          <t xml:space="preserve">SE0015811963</t>
         </is>
       </c>
       <c s="3" t="inlineStr" r="E291">
         <is>
           <t xml:space="preserve">Akcja</t>
         </is>
       </c>
       <c s="5" t="inlineStr" r="F291">
         <is>
-          <t xml:space="preserve">USD</t>
+          <t xml:space="preserve">SEK</t>
         </is>
       </c>
       <c s="6" r="G291">
-        <v>150.0000</v>
+        <v>600.0000</v>
       </c>
       <c s="7" r="H291">
-        <v>80879.0200</v>
+        <v>96479.0400</v>
       </c>
       <c s="8" r="I291">
-        <v>0.00126407</v>
+        <v>0.001158</v>
       </c>
     </row>
     <row r="292" ht="15.1" customHeight="0">
       <c s="3" t="inlineStr" r="A292">
         <is>
           <t xml:space="preserve">PZU ETF MSCI World Portfelowy FIZ</t>
         </is>
       </c>
       <c s="4" r="B292">
-        <v>46197</v>
+        <v>46253</v>
       </c>
       <c s="3" t="inlineStr" r="C292">
         <is>
-          <t xml:space="preserve">JPMorgan Chase &amp; Co</t>
+          <t xml:space="preserve">Intuitive Surgical Inc</t>
         </is>
       </c>
       <c s="3" t="inlineStr" r="D292">
         <is>
-          <t xml:space="preserve">US46625H1005</t>
+          <t xml:space="preserve">US46120E6023</t>
         </is>
       </c>
       <c s="3" t="inlineStr" r="E292">
         <is>
           <t xml:space="preserve">Akcja</t>
         </is>
       </c>
       <c s="5" t="inlineStr" r="F292">
         <is>
           <t xml:space="preserve">USD</t>
         </is>
       </c>
       <c s="6" r="G292">
-        <v>540.0000</v>
+        <v>100.0000</v>
       </c>
       <c s="7" r="H292">
-        <v>679845.8600</v>
+        <v>148373.4200</v>
       </c>
       <c s="8" r="I292">
-        <v>0.01062544</v>
+        <v>0.001781</v>
       </c>
     </row>
     <row r="293" ht="15.1" customHeight="0">
       <c s="3" t="inlineStr" r="A293">
         <is>
           <t xml:space="preserve">PZU ETF MSCI World Portfelowy FIZ</t>
         </is>
       </c>
       <c s="4" r="B293">
-        <v>46197</v>
+        <v>46253</v>
       </c>
       <c s="3" t="inlineStr" r="C293">
         <is>
-          <t xml:space="preserve">Keurig Dr Pepper Inc</t>
+          <t xml:space="preserve">Intuit Inc</t>
         </is>
       </c>
       <c s="3" t="inlineStr" r="D293">
         <is>
-          <t xml:space="preserve">US49271V1008</t>
+          <t xml:space="preserve">US4612021034</t>
         </is>
       </c>
       <c s="3" t="inlineStr" r="E293">
         <is>
           <t xml:space="preserve">Akcja</t>
         </is>
       </c>
       <c s="5" t="inlineStr" r="F293">
         <is>
           <t xml:space="preserve">USD</t>
         </is>
       </c>
       <c s="6" r="G293">
-        <v>600.0000</v>
+        <v>89.0000</v>
       </c>
       <c s="7" r="H293">
-        <v>71132.3000</v>
+        <v>120348.5200</v>
       </c>
       <c s="8" r="I293">
-        <v>0.00111174</v>
+        <v>0.001444</v>
       </c>
     </row>
     <row r="294" ht="15.15" customHeight="0">
       <c s="3" t="inlineStr" r="A294">
         <is>
           <t xml:space="preserve">PZU ETF MSCI World Portfelowy FIZ</t>
         </is>
       </c>
       <c s="4" r="B294">
-        <v>46197</v>
+        <v>46253</v>
       </c>
       <c s="3" t="inlineStr" r="C294">
         <is>
-          <t xml:space="preserve">Keysight Technologies Inc</t>
+          <t xml:space="preserve">Intesa Sanpaolo SpA</t>
         </is>
       </c>
       <c s="3" t="inlineStr" r="D294">
         <is>
-          <t xml:space="preserve">US49338L1035</t>
+          <t xml:space="preserve">IT0000072618</t>
         </is>
       </c>
       <c s="3" t="inlineStr" r="E294">
         <is>
           <t xml:space="preserve">Akcja</t>
         </is>
       </c>
       <c s="5" t="inlineStr" r="F294">
         <is>
-          <t xml:space="preserve">USD</t>
+          <t xml:space="preserve">EUR</t>
         </is>
       </c>
       <c s="6" r="G294">
-        <v>60.0000</v>
+        <v>3200.0000</v>
       </c>
       <c s="7" r="H294">
-        <v>79582.1000</v>
+        <v>93969.0000</v>
       </c>
       <c s="8" r="I294">
-        <v>0.00124380</v>
+        <v>0.001128</v>
       </c>
     </row>
     <row r="295" ht="15.1" customHeight="0">
       <c s="3" t="inlineStr" r="A295">
         <is>
           <t xml:space="preserve">PZU ETF MSCI World Portfelowy FIZ</t>
         </is>
       </c>
       <c s="4" r="B295">
-        <v>46197</v>
+        <v>46253</v>
       </c>
       <c s="3" t="inlineStr" r="C295">
         <is>
-          <t xml:space="preserve">Kinder Morgan Inc/DE</t>
+          <t xml:space="preserve">International Business Machine</t>
         </is>
       </c>
       <c s="3" t="inlineStr" r="D295">
         <is>
-          <t xml:space="preserve">US49456B1017</t>
+          <t xml:space="preserve">US4592001014</t>
         </is>
       </c>
       <c s="3" t="inlineStr" r="E295">
         <is>
           <t xml:space="preserve">Akcja</t>
         </is>
       </c>
       <c s="5" t="inlineStr" r="F295">
         <is>
           <t xml:space="preserve">USD</t>
         </is>
       </c>
       <c s="6" r="G295">
-        <v>410.0000</v>
+        <v>270.0000</v>
       </c>
       <c s="7" r="H295">
-        <v>50449.1900</v>
+        <v>238882.2600</v>
       </c>
       <c s="8" r="I295">
-        <v>0.00078848</v>
+        <v>0.002867</v>
       </c>
     </row>
     <row r="296" ht="15.15" customHeight="0">
       <c s="3" t="inlineStr" r="A296">
         <is>
           <t xml:space="preserve">PZU ETF MSCI World Portfelowy FIZ</t>
         </is>
       </c>
       <c s="4" r="B296">
-        <v>46197</v>
+        <v>46253</v>
       </c>
       <c s="3" t="inlineStr" r="C296">
         <is>
-          <t xml:space="preserve">KKR &amp; Co Inc</t>
+          <t xml:space="preserve">Intercontinental Exchange Inc</t>
         </is>
       </c>
       <c s="3" t="inlineStr" r="D296">
         <is>
-          <t xml:space="preserve">US48251W1045</t>
+          <t xml:space="preserve">US45866F1049</t>
         </is>
       </c>
       <c s="3" t="inlineStr" r="E296">
         <is>
           <t xml:space="preserve">Akcja</t>
         </is>
       </c>
       <c s="5" t="inlineStr" r="F296">
         <is>
           <t xml:space="preserve">USD</t>
         </is>
       </c>
       <c s="6" r="G296">
-        <v>200.0000</v>
+        <v>150.0000</v>
       </c>
       <c s="7" r="H296">
-        <v>69101.0300</v>
+        <v>87989.9300</v>
       </c>
       <c s="8" r="I296">
-        <v>0.00107999</v>
+        <v>0.001056</v>
       </c>
     </row>
     <row r="297" ht="15.1" customHeight="0">
       <c s="3" t="inlineStr" r="A297">
         <is>
           <t xml:space="preserve">PZU ETF MSCI World Portfelowy FIZ</t>
         </is>
       </c>
       <c s="4" r="B297">
-        <v>46197</v>
+        <v>46253</v>
       </c>
       <c s="3" t="inlineStr" r="C297">
         <is>
-          <t xml:space="preserve">KLA Corp</t>
+          <t xml:space="preserve">Interactive Brokers Group Inc</t>
         </is>
       </c>
       <c s="3" t="inlineStr" r="D297">
         <is>
-          <t xml:space="preserve">US4824801009</t>
+          <t xml:space="preserve">US45841N1072</t>
         </is>
       </c>
       <c s="3" t="inlineStr" r="E297">
         <is>
           <t xml:space="preserve">Akcja</t>
         </is>
       </c>
       <c s="5" t="inlineStr" r="F297">
         <is>
           <t xml:space="preserve">USD</t>
         </is>
       </c>
       <c s="6" r="G297">
-        <v>270.0000</v>
+        <v>210.0000</v>
       </c>
       <c s="7" r="H297">
-        <v>245148.2000</v>
+        <v>70931.3900</v>
       </c>
       <c s="8" r="I297">
-        <v>0.00383147</v>
+        <v>0.000851</v>
       </c>
     </row>
     <row r="298" ht="15.1" customHeight="0">
       <c s="3" t="inlineStr" r="A298">
         <is>
           <t xml:space="preserve">PZU ETF MSCI World Portfelowy FIZ</t>
         </is>
       </c>
       <c s="4" r="B298">
-        <v>46197</v>
+        <v>46253</v>
       </c>
       <c s="3" t="inlineStr" r="C298">
         <is>
-          <t xml:space="preserve">Lam Research Corp</t>
+          <t xml:space="preserve">Intel Corp</t>
         </is>
       </c>
       <c s="3" t="inlineStr" r="D298">
         <is>
-          <t xml:space="preserve">US5128073062</t>
+          <t xml:space="preserve">US4581401001</t>
         </is>
       </c>
       <c s="3" t="inlineStr" r="E298">
         <is>
           <t xml:space="preserve">Akcja</t>
         </is>
       </c>
       <c s="5" t="inlineStr" r="F298">
         <is>
           <t xml:space="preserve">USD</t>
         </is>
       </c>
       <c s="6" r="G298">
-        <v>221.0000</v>
+        <v>915.0000</v>
       </c>
       <c s="7" r="H298">
-        <v>312735.9600</v>
+        <v>316772.7200</v>
       </c>
       <c s="8" r="I298">
-        <v>0.00488781</v>
+        <v>0.003802</v>
       </c>
     </row>
     <row r="299" ht="15.15" customHeight="0">
       <c s="3" t="inlineStr" r="A299">
         <is>
           <t xml:space="preserve">PZU ETF MSCI World Portfelowy FIZ</t>
         </is>
       </c>
       <c s="4" r="B299">
-        <v>46197</v>
+        <v>46253</v>
       </c>
       <c s="3" t="inlineStr" r="C299">
         <is>
-          <t xml:space="preserve">Linde PLC</t>
+          <t xml:space="preserve">Intact Financial Corp</t>
         </is>
       </c>
       <c s="3" t="inlineStr" r="D299">
         <is>
-          <t xml:space="preserve">IE000S9YS762</t>
+          <t xml:space="preserve">CA45823T1066</t>
         </is>
       </c>
       <c s="3" t="inlineStr" r="E299">
         <is>
           <t xml:space="preserve">Akcja</t>
         </is>
       </c>
       <c s="5" t="inlineStr" r="F299">
         <is>
-          <t xml:space="preserve">USD</t>
+          <t xml:space="preserve">CAD</t>
         </is>
       </c>
       <c s="6" r="G299">
-        <v>133.0000</v>
+        <v>90.0000</v>
       </c>
       <c s="7" r="H299">
-        <v>258976.3000</v>
+        <v>64374.8600</v>
       </c>
       <c s="8" r="I299">
-        <v>0.00404759</v>
+        <v>0.000773</v>
       </c>
     </row>
     <row r="300" ht="15.1" customHeight="0">
       <c s="3" t="inlineStr" r="A300">
         <is>
           <t xml:space="preserve">PZU ETF MSCI World Portfelowy FIZ</t>
         </is>
       </c>
       <c s="4" r="B300">
-        <v>46197</v>
+        <v>46253</v>
       </c>
       <c s="3" t="inlineStr" r="C300">
         <is>
-          <t xml:space="preserve">ELI LILLY</t>
+          <t xml:space="preserve">ING Groep NV</t>
         </is>
       </c>
       <c s="3" t="inlineStr" r="D300">
         <is>
-          <t xml:space="preserve">US5324571083</t>
+          <t xml:space="preserve">NL0011821202</t>
         </is>
       </c>
       <c s="3" t="inlineStr" r="E300">
         <is>
           <t xml:space="preserve">Akcja</t>
         </is>
       </c>
       <c s="5" t="inlineStr" r="F300">
         <is>
-          <t xml:space="preserve">USD</t>
+          <t xml:space="preserve">EUR</t>
         </is>
       </c>
       <c s="6" r="G300">
-        <v>154.0000</v>
+        <v>1000.0000</v>
       </c>
       <c s="7" r="H300">
-        <v>649622.3400</v>
+        <v>129238.5300</v>
       </c>
       <c s="8" r="I300">
-        <v>0.01015307</v>
+        <v>0.001551</v>
       </c>
     </row>
     <row r="301" ht="15.15" customHeight="0">
       <c s="3" t="inlineStr" r="A301">
         <is>
           <t xml:space="preserve">PZU ETF MSCI World Portfelowy FIZ</t>
         </is>
       </c>
       <c s="4" r="B301">
-        <v>46197</v>
+        <v>46253</v>
       </c>
       <c s="3" t="inlineStr" r="C301">
         <is>
-          <t xml:space="preserve">Lockheed Martin Corporation</t>
+          <t xml:space="preserve">INFINEOH TECHNOLOGIES</t>
         </is>
       </c>
       <c s="3" t="inlineStr" r="D301">
         <is>
-          <t xml:space="preserve">US5398301094</t>
+          <t xml:space="preserve">DE0006231004</t>
         </is>
       </c>
       <c s="3" t="inlineStr" r="E301">
         <is>
           <t xml:space="preserve">Akcja</t>
         </is>
       </c>
       <c s="5" t="inlineStr" r="F301">
         <is>
-          <t xml:space="preserve">USD</t>
+          <t xml:space="preserve">EUR</t>
         </is>
       </c>
       <c s="6" r="G301">
-        <v>46.0000</v>
+        <v>350.0000</v>
       </c>
       <c s="7" r="H301">
-        <v>85386.8600</v>
+        <v>83258.6900</v>
       </c>
       <c s="8" r="I301">
-        <v>0.00133453</v>
+        <v>0.000999</v>
       </c>
     </row>
     <row r="302" ht="15.1" customHeight="0">
       <c s="3" t="inlineStr" r="A302">
         <is>
           <t xml:space="preserve">PZU ETF MSCI World Portfelowy FIZ</t>
         </is>
       </c>
       <c s="4" r="B302">
-        <v>46197</v>
+        <v>46253</v>
       </c>
       <c s="3" t="inlineStr" r="C302">
         <is>
-          <t xml:space="preserve">Lowe's Cos Inc</t>
+          <t xml:space="preserve">Industria de Diseno Textil SA</t>
         </is>
       </c>
       <c s="3" t="inlineStr" r="D302">
         <is>
-          <t xml:space="preserve">US5486611073</t>
+          <t xml:space="preserve">ES0148396007</t>
         </is>
       </c>
       <c s="3" t="inlineStr" r="E302">
         <is>
           <t xml:space="preserve">Akcja</t>
         </is>
       </c>
       <c s="5" t="inlineStr" r="F302">
         <is>
-          <t xml:space="preserve">USD</t>
+          <t xml:space="preserve">EUR</t>
         </is>
       </c>
       <c s="6" r="G302">
-        <v>74.0000</v>
+        <v>400.0000</v>
       </c>
       <c s="7" r="H302">
-        <v>61871.8900</v>
+        <v>100864.0300</v>
       </c>
       <c s="8" r="I302">
-        <v>0.00096701</v>
+        <v>0.001211</v>
       </c>
     </row>
     <row r="303" ht="15.1" customHeight="0">
       <c s="3" t="inlineStr" r="A303">
         <is>
           <t xml:space="preserve">PZU ETF MSCI World Portfelowy FIZ</t>
         </is>
       </c>
       <c s="4" r="B303">
-        <v>46197</v>
+        <v>46253</v>
       </c>
       <c s="3" t="inlineStr" r="C303">
         <is>
-          <t xml:space="preserve">Lumentum Holdings Inc</t>
+          <t xml:space="preserve">Illinois Tool Works Inc</t>
         </is>
       </c>
       <c s="3" t="inlineStr" r="D303">
         <is>
-          <t xml:space="preserve">US55024U1097</t>
+          <t xml:space="preserve">US4523081093</t>
         </is>
       </c>
       <c s="3" t="inlineStr" r="E303">
         <is>
           <t xml:space="preserve">Akcja</t>
         </is>
       </c>
       <c s="5" t="inlineStr" r="F303">
         <is>
           <t xml:space="preserve">USD</t>
         </is>
       </c>
       <c s="6" r="G303">
-        <v>20.0000</v>
+        <v>75.0000</v>
       </c>
       <c s="7" r="H303">
-        <v>63621.1300</v>
+        <v>79531.7300</v>
       </c>
       <c s="8" r="I303">
-        <v>0.00099435</v>
+        <v>0.000955</v>
       </c>
     </row>
     <row r="304" ht="15.15" customHeight="0">
       <c s="3" t="inlineStr" r="A304">
         <is>
           <t xml:space="preserve">PZU ETF MSCI World Portfelowy FIZ</t>
         </is>
       </c>
       <c s="4" r="B304">
-        <v>46197</v>
+        <v>46253</v>
       </c>
       <c s="3" t="inlineStr" r="C304">
         <is>
-          <t xml:space="preserve">Marathon Petroleum Corp</t>
+          <t xml:space="preserve">IDEXX Laboratories Inc</t>
         </is>
       </c>
       <c s="3" t="inlineStr" r="D304">
         <is>
-          <t xml:space="preserve">US56585A1025</t>
+          <t xml:space="preserve">US45168D1046</t>
         </is>
       </c>
       <c s="3" t="inlineStr" r="E304">
         <is>
           <t xml:space="preserve">Akcja</t>
         </is>
       </c>
       <c s="5" t="inlineStr" r="F304">
         <is>
           <t xml:space="preserve">USD</t>
         </is>
       </c>
       <c s="6" r="G304">
-        <v>85.0000</v>
+        <v>40.0000</v>
       </c>
       <c s="7" r="H304">
-        <v>79111.4700</v>
+        <v>83893.7300</v>
       </c>
       <c s="8" r="I304">
-        <v>0.00123645</v>
+        <v>0.001007</v>
       </c>
     </row>
     <row r="305" ht="15.1" customHeight="0">
       <c s="3" t="inlineStr" r="A305">
         <is>
           <t xml:space="preserve">PZU ETF MSCI World Portfelowy FIZ</t>
         </is>
       </c>
       <c s="4" r="B305">
-        <v>46197</v>
+        <v>46253</v>
       </c>
       <c s="3" t="inlineStr" r="C305">
         <is>
-          <t xml:space="preserve">Marriott International Inc/MD</t>
+          <t xml:space="preserve">Iberdrola SA</t>
         </is>
       </c>
       <c s="3" t="inlineStr" r="D305">
         <is>
-          <t xml:space="preserve">US5719032022</t>
+          <t xml:space="preserve">ES0144580Y14</t>
         </is>
       </c>
       <c s="3" t="inlineStr" r="E305">
         <is>
           <t xml:space="preserve">Akcja</t>
         </is>
       </c>
       <c s="5" t="inlineStr" r="F305">
         <is>
-          <t xml:space="preserve">USD</t>
+          <t xml:space="preserve">EUR</t>
         </is>
       </c>
       <c s="6" r="G305">
-        <v>50.0000</v>
+        <v>1432.0000</v>
       </c>
       <c s="7" r="H305">
-        <v>72408.4600</v>
+        <v>124164.5200</v>
       </c>
       <c s="8" r="I305">
-        <v>0.00113169</v>
+        <v>0.001490</v>
       </c>
     </row>
     <row r="306" ht="15.15" customHeight="0">
       <c s="3" t="inlineStr" r="A306">
         <is>
           <t xml:space="preserve">PZU ETF MSCI World Portfelowy FIZ</t>
         </is>
       </c>
       <c s="4" r="B306">
-        <v>46197</v>
+        <v>46253</v>
       </c>
       <c s="3" t="inlineStr" r="C306">
         <is>
-          <t xml:space="preserve">Marsh</t>
+          <t xml:space="preserve">Huntington Bancshares Inc/OH</t>
         </is>
       </c>
       <c s="3" t="inlineStr" r="D306">
         <is>
-          <t xml:space="preserve">US5717481023</t>
+          <t xml:space="preserve">US4461501045</t>
         </is>
       </c>
       <c s="3" t="inlineStr" r="E306">
         <is>
           <t xml:space="preserve">Akcja</t>
         </is>
       </c>
       <c s="5" t="inlineStr" r="F306">
         <is>
           <t xml:space="preserve">USD</t>
         </is>
       </c>
       <c s="6" r="G306">
-        <v>140.0000</v>
+        <v>1100.0000</v>
       </c>
       <c s="7" r="H306">
-        <v>87723.8000</v>
+        <v>70459.8400</v>
       </c>
       <c s="8" r="I306">
-        <v>0.00137105</v>
+        <v>0.000846</v>
       </c>
     </row>
     <row r="307" ht="15.1" customHeight="0">
       <c s="3" t="inlineStr" r="A307">
         <is>
           <t xml:space="preserve">PZU ETF MSCI World Portfelowy FIZ</t>
         </is>
       </c>
       <c s="4" r="B307">
-        <v>46197</v>
+        <v>46253</v>
       </c>
       <c s="3" t="inlineStr" r="C307">
         <is>
-          <t xml:space="preserve">Marvell Technology Inc</t>
+          <t xml:space="preserve">Humana Inc</t>
         </is>
       </c>
       <c s="3" t="inlineStr" r="D307">
         <is>
-          <t xml:space="preserve">US5738741041</t>
+          <t xml:space="preserve">US4448591028</t>
         </is>
       </c>
       <c s="3" t="inlineStr" r="E307">
         <is>
           <t xml:space="preserve">Akcja</t>
         </is>
       </c>
       <c s="5" t="inlineStr" r="F307">
         <is>
           <t xml:space="preserve">USD</t>
         </is>
       </c>
       <c s="6" r="G307">
-        <v>188.0000</v>
+        <v>50.0000</v>
       </c>
       <c s="7" r="H307">
-        <v>196405.2000</v>
+        <v>70512.0700</v>
       </c>
       <c s="8" r="I307">
-        <v>0.00306965</v>
+        <v>0.000846</v>
       </c>
     </row>
     <row r="308" ht="15.1" customHeight="0">
       <c s="3" t="inlineStr" r="A308">
         <is>
           <t xml:space="preserve">PZU ETF MSCI World Portfelowy FIZ</t>
         </is>
       </c>
       <c s="4" r="B308">
-        <v>46197</v>
+        <v>46253</v>
       </c>
       <c s="3" t="inlineStr" r="C308">
         <is>
-          <t xml:space="preserve">Mastercard Inc</t>
+          <t xml:space="preserve">HSBC Holdings PLC</t>
         </is>
       </c>
       <c s="3" t="inlineStr" r="D308">
         <is>
-          <t xml:space="preserve">US57636Q1040</t>
+          <t xml:space="preserve">GB0005405286</t>
         </is>
       </c>
       <c s="3" t="inlineStr" r="E308">
         <is>
           <t xml:space="preserve">Akcja</t>
         </is>
       </c>
       <c s="5" t="inlineStr" r="F308">
         <is>
-          <t xml:space="preserve">USD</t>
+          <t xml:space="preserve">GBP</t>
         </is>
       </c>
       <c s="6" r="G308">
-        <v>146.0000</v>
+        <v>4700.0000</v>
       </c>
       <c s="7" r="H308">
-        <v>272537.3900</v>
+        <v>355782.6300</v>
       </c>
       <c s="8" r="I308">
-        <v>0.00425954</v>
+        <v>0.004270</v>
       </c>
     </row>
     <row r="309" ht="15.15" customHeight="0">
       <c s="3" t="inlineStr" r="A309">
         <is>
           <t xml:space="preserve">PZU ETF MSCI World Portfelowy FIZ</t>
         </is>
       </c>
       <c s="4" r="B309">
-        <v>46197</v>
+        <v>46253</v>
       </c>
       <c s="3" t="inlineStr" r="C309">
         <is>
-          <t xml:space="preserve">McDonald's Corp</t>
+          <t xml:space="preserve">Hoya Corp</t>
         </is>
       </c>
       <c s="3" t="inlineStr" r="D309">
         <is>
-          <t xml:space="preserve">US5801351017</t>
+          <t xml:space="preserve">JP3837800006</t>
         </is>
       </c>
       <c s="3" t="inlineStr" r="E309">
         <is>
           <t xml:space="preserve">Akcja</t>
         </is>
       </c>
       <c s="5" t="inlineStr" r="F309">
         <is>
-          <t xml:space="preserve">USD</t>
+          <t xml:space="preserve">JPY</t>
         </is>
       </c>
       <c s="6" r="G309">
-        <v>114.0000</v>
+        <v>120.0000</v>
       </c>
       <c s="7" r="H309">
-        <v>117882.9900</v>
+        <v>71481.2100</v>
       </c>
       <c s="8" r="I309">
-        <v>0.00184242</v>
+        <v>0.000858</v>
       </c>
     </row>
     <row r="310" ht="15.1" customHeight="0">
       <c s="3" t="inlineStr" r="A310">
         <is>
           <t xml:space="preserve">PZU ETF MSCI World Portfelowy FIZ</t>
         </is>
       </c>
       <c s="4" r="B310">
-        <v>46197</v>
+        <v>46253</v>
       </c>
       <c s="3" t="inlineStr" r="C310">
         <is>
-          <t xml:space="preserve">McKesson Corp</t>
+          <t xml:space="preserve">Howmet Aerospace Inc</t>
         </is>
       </c>
       <c s="3" t="inlineStr" r="D310">
         <is>
-          <t xml:space="preserve">US58155Q1031</t>
+          <t xml:space="preserve">US4432011082</t>
         </is>
       </c>
       <c s="3" t="inlineStr" r="E310">
         <is>
           <t xml:space="preserve">Akcja</t>
         </is>
       </c>
       <c s="5" t="inlineStr" r="F310">
         <is>
           <t xml:space="preserve">USD</t>
         </is>
       </c>
       <c s="6" r="G310">
-        <v>17.0000</v>
+        <v>100.0000</v>
       </c>
       <c s="7" r="H310">
-        <v>49201.1700</v>
+        <v>105755.0500</v>
       </c>
       <c s="8" r="I310">
-        <v>0.00076897</v>
+        <v>0.001269</v>
       </c>
     </row>
     <row r="311" ht="15.15" customHeight="0">
       <c s="3" t="inlineStr" r="A311">
         <is>
           <t xml:space="preserve">PZU ETF MSCI World Portfelowy FIZ</t>
         </is>
       </c>
       <c s="4" r="B311">
-        <v>46197</v>
+        <v>46253</v>
       </c>
       <c s="3" t="inlineStr" r="C311">
         <is>
-          <t xml:space="preserve">Medtronic PLC</t>
+          <t xml:space="preserve">Honeywell International Inc</t>
         </is>
       </c>
       <c s="3" t="inlineStr" r="D311">
         <is>
-          <t xml:space="preserve">IE00BTN1Y115</t>
+          <t xml:space="preserve">US4385162056</t>
         </is>
       </c>
       <c s="3" t="inlineStr" r="E311">
         <is>
           <t xml:space="preserve">Akcja</t>
         </is>
       </c>
       <c s="5" t="inlineStr" r="F311">
         <is>
           <t xml:space="preserve">USD</t>
         </is>
       </c>
       <c s="6" r="G311">
-        <v>179.0000</v>
+        <v>80.0000</v>
       </c>
       <c s="7" r="H311">
-        <v>54154.4500</v>
+        <v>66174.8800</v>
       </c>
       <c s="8" r="I311">
-        <v>0.00084639</v>
+        <v>0.000794</v>
       </c>
     </row>
     <row r="312" ht="15.1" customHeight="0">
       <c s="3" t="inlineStr" r="A312">
         <is>
           <t xml:space="preserve">PZU ETF MSCI World Portfelowy FIZ</t>
         </is>
       </c>
       <c s="4" r="B312">
-        <v>46197</v>
+        <v>46253</v>
       </c>
       <c s="3" t="inlineStr" r="C312">
         <is>
-          <t xml:space="preserve">MercadoLibre Inc</t>
+          <t xml:space="preserve">Honeywell Aerospace Inc</t>
         </is>
       </c>
       <c s="3" t="inlineStr" r="D312">
         <is>
-          <t xml:space="preserve">US58733R1023</t>
+          <t xml:space="preserve">US43849R1059</t>
         </is>
       </c>
       <c s="3" t="inlineStr" r="E312">
         <is>
           <t xml:space="preserve">Akcja</t>
         </is>
       </c>
       <c s="5" t="inlineStr" r="F312">
         <is>
           <t xml:space="preserve">USD</t>
         </is>
       </c>
       <c s="6" r="G312">
-        <v>13.0000</v>
+        <v>80.0000</v>
       </c>
       <c s="7" r="H312">
-        <v>81456.3400</v>
+        <v>50846.5900</v>
       </c>
       <c s="8" r="I312">
-        <v>0.00127310</v>
+        <v>0.000610</v>
       </c>
     </row>
     <row r="313" ht="15.1" customHeight="0">
       <c s="3" t="inlineStr" r="A313">
         <is>
           <t xml:space="preserve">PZU ETF MSCI World Portfelowy FIZ</t>
         </is>
       </c>
       <c s="4" r="B313">
-        <v>46197</v>
+        <v>46253</v>
       </c>
       <c s="3" t="inlineStr" r="C313">
         <is>
-          <t xml:space="preserve">Merck &amp; Co Inc</t>
+          <t xml:space="preserve">Honda Motor Co Ltd</t>
         </is>
       </c>
       <c s="3" t="inlineStr" r="D313">
         <is>
-          <t xml:space="preserve">US58933Y1055</t>
+          <t xml:space="preserve">JP3854600008</t>
         </is>
       </c>
       <c s="3" t="inlineStr" r="E313">
         <is>
           <t xml:space="preserve">Akcja</t>
         </is>
       </c>
       <c s="5" t="inlineStr" r="F313">
         <is>
-          <t xml:space="preserve">USD</t>
+          <t xml:space="preserve">JPY</t>
         </is>
       </c>
       <c s="6" r="G313">
-        <v>430.0000</v>
+        <v>1219.0000</v>
       </c>
       <c s="7" r="H313">
-        <v>195795.0600</v>
+        <v>47484.8700</v>
       </c>
       <c s="8" r="I313">
-        <v>0.00306012</v>
+        <v>0.000570</v>
       </c>
     </row>
     <row r="314" ht="15.15" customHeight="0">
       <c s="3" t="inlineStr" r="A314">
         <is>
           <t xml:space="preserve">PZU ETF MSCI World Portfelowy FIZ</t>
         </is>
       </c>
       <c s="4" r="B314">
-        <v>46197</v>
+        <v>46253</v>
       </c>
       <c s="3" t="inlineStr" r="C314">
         <is>
-          <t xml:space="preserve">Meta Platforms Inc</t>
+          <t xml:space="preserve">Home Depot Inc/The</t>
         </is>
       </c>
       <c s="3" t="inlineStr" r="D314">
         <is>
-          <t xml:space="preserve">US30303M1027</t>
+          <t xml:space="preserve">US4370761029</t>
         </is>
       </c>
       <c s="3" t="inlineStr" r="E314">
         <is>
           <t xml:space="preserve">Akcja</t>
         </is>
       </c>
       <c s="5" t="inlineStr" r="F314">
         <is>
           <t xml:space="preserve">USD</t>
         </is>
       </c>
       <c s="6" r="G314">
-        <v>409.0000</v>
+        <v>214.0000</v>
       </c>
       <c s="7" r="H314">
-        <v>861165.4000</v>
+        <v>274871.3500</v>
       </c>
       <c s="8" r="I314">
-        <v>0.01345932</v>
+        <v>0.003299</v>
       </c>
     </row>
     <row r="315" ht="15.1" customHeight="0">
       <c s="3" t="inlineStr" r="A315">
         <is>
           <t xml:space="preserve">PZU ETF MSCI World Portfelowy FIZ</t>
         </is>
       </c>
       <c s="4" r="B315">
-        <v>46197</v>
+        <v>46253</v>
       </c>
       <c s="3" t="inlineStr" r="C315">
         <is>
-          <t xml:space="preserve">MetLife Inc</t>
+          <t xml:space="preserve">Hitachi Ltd</t>
         </is>
       </c>
       <c s="3" t="inlineStr" r="D315">
         <is>
-          <t xml:space="preserve">US59156R1086</t>
+          <t xml:space="preserve">JP3788600009</t>
         </is>
       </c>
       <c s="3" t="inlineStr" r="E315">
         <is>
           <t xml:space="preserve">Akcja</t>
         </is>
       </c>
       <c s="5" t="inlineStr" r="F315">
         <is>
-          <t xml:space="preserve">USD</t>
+          <t xml:space="preserve">JPY</t>
         </is>
       </c>
       <c s="6" r="G315">
-        <v>240.0000</v>
+        <v>1600.0000</v>
       </c>
       <c s="7" r="H315">
-        <v>76659.7800</v>
+        <v>195941.6800</v>
       </c>
       <c s="8" r="I315">
-        <v>0.00119813</v>
+        <v>0.002352</v>
       </c>
     </row>
     <row r="316" ht="15.15" customHeight="0">
       <c s="3" t="inlineStr" r="A316">
         <is>
           <t xml:space="preserve">PZU ETF MSCI World Portfelowy FIZ</t>
         </is>
       </c>
       <c s="4" r="B316">
-        <v>46197</v>
+        <v>46253</v>
       </c>
       <c s="3" t="inlineStr" r="C316">
         <is>
-          <t xml:space="preserve">Microchip Technology Inc</t>
+          <t xml:space="preserve">Hilton Worldwide Holdings Inc</t>
         </is>
       </c>
       <c s="3" t="inlineStr" r="D316">
         <is>
-          <t xml:space="preserve">US5950171042</t>
+          <t xml:space="preserve">US43300A2033</t>
         </is>
       </c>
       <c s="3" t="inlineStr" r="E316">
         <is>
           <t xml:space="preserve">Akcja</t>
         </is>
       </c>
       <c s="5" t="inlineStr" r="F316">
         <is>
           <t xml:space="preserve">USD</t>
         </is>
       </c>
       <c s="6" r="G316">
-        <v>220.0000</v>
+        <v>60.0000</v>
       </c>
       <c s="7" r="H316">
-        <v>76816.8500</v>
+        <v>74924.6200</v>
       </c>
       <c s="8" r="I316">
-        <v>0.00120059</v>
+        <v>0.000899</v>
       </c>
     </row>
     <row r="317" ht="15.1" customHeight="0">
       <c s="3" t="inlineStr" r="A317">
         <is>
           <t xml:space="preserve">PZU ETF MSCI World Portfelowy FIZ</t>
         </is>
       </c>
       <c s="4" r="B317">
-        <v>46197</v>
+        <v>46253</v>
       </c>
       <c s="3" t="inlineStr" r="C317">
         <is>
-          <t xml:space="preserve">Micron Technology Inc</t>
+          <t xml:space="preserve">Hewlett Packard Enterprise Co</t>
         </is>
       </c>
       <c s="3" t="inlineStr" r="D317">
         <is>
-          <t xml:space="preserve">US5951121038</t>
+          <t xml:space="preserve">US42824C1099</t>
         </is>
       </c>
       <c s="3" t="inlineStr" r="E317">
         <is>
           <t xml:space="preserve">Akcja</t>
         </is>
       </c>
       <c s="5" t="inlineStr" r="F317">
         <is>
           <t xml:space="preserve">USD</t>
         </is>
       </c>
       <c s="6" r="G317">
-        <v>213.0000</v>
+        <v>500.0000</v>
       </c>
       <c s="7" r="H317">
-        <v>843214.6800</v>
+        <v>99103.3900</v>
       </c>
       <c s="8" r="I317">
-        <v>0.01317877</v>
+        <v>0.001189</v>
       </c>
     </row>
     <row r="318" ht="15.1" customHeight="0">
       <c s="3" t="inlineStr" r="A318">
         <is>
           <t xml:space="preserve">PZU ETF MSCI World Portfelowy FIZ</t>
         </is>
       </c>
       <c s="4" r="B318">
-        <v>46197</v>
+        <v>46253</v>
       </c>
       <c s="3" t="inlineStr" r="C318">
         <is>
-          <t xml:space="preserve">Microsoft Corp</t>
+          <t xml:space="preserve">Hermes International</t>
         </is>
       </c>
       <c s="3" t="inlineStr" r="D318">
         <is>
-          <t xml:space="preserve">US5949181045</t>
+          <t xml:space="preserve">FR0000052292</t>
         </is>
       </c>
       <c s="3" t="inlineStr" r="E318">
         <is>
           <t xml:space="preserve">Akcja</t>
         </is>
       </c>
       <c s="5" t="inlineStr" r="F318">
         <is>
-          <t xml:space="preserve">USD</t>
+          <t xml:space="preserve">EUR</t>
         </is>
       </c>
       <c s="6" r="G318">
-        <v>1306.0000</v>
+        <v>10.0000</v>
       </c>
       <c s="7" r="H318">
-        <v>1802059.0000</v>
+        <v>68470.0300</v>
       </c>
       <c s="8" r="I318">
-        <v>0.02816473</v>
+        <v>0.000822</v>
       </c>
     </row>
     <row r="319" ht="15.15" customHeight="0">
       <c s="3" t="inlineStr" r="A319">
         <is>
           <t xml:space="preserve">PZU ETF MSCI World Portfelowy FIZ</t>
         </is>
       </c>
       <c s="4" r="B319">
-        <v>46197</v>
+        <v>46253</v>
       </c>
       <c s="3" t="inlineStr" r="C319">
         <is>
-          <t xml:space="preserve">Mondelez International Inc</t>
+          <t xml:space="preserve">HCA Healthcare Inc</t>
         </is>
       </c>
       <c s="3" t="inlineStr" r="D319">
         <is>
-          <t xml:space="preserve">US6092071058</t>
+          <t xml:space="preserve">US40412C1018</t>
         </is>
       </c>
       <c s="3" t="inlineStr" r="E319">
         <is>
           <t xml:space="preserve">Akcja</t>
         </is>
       </c>
       <c s="5" t="inlineStr" r="F319">
         <is>
           <t xml:space="preserve">USD</t>
         </is>
       </c>
       <c s="6" r="G319">
-        <v>370.0000</v>
+        <v>45.0000</v>
       </c>
       <c s="7" r="H319">
-        <v>86249.0500</v>
+        <v>68334.3300</v>
       </c>
       <c s="8" r="I319">
-        <v>0.00134800</v>
+        <v>0.000820</v>
       </c>
     </row>
     <row r="320" ht="15.1" customHeight="0">
       <c s="3" t="inlineStr" r="A320">
         <is>
           <t xml:space="preserve">PZU ETF MSCI World Portfelowy FIZ</t>
         </is>
       </c>
       <c s="4" r="B320">
-        <v>46197</v>
+        <v>46253</v>
       </c>
       <c s="3" t="inlineStr" r="C320">
         <is>
-          <t xml:space="preserve">Monolithic Power Systems Inc</t>
+          <t xml:space="preserve">Hartford Financial Services Gr</t>
         </is>
       </c>
       <c s="3" t="inlineStr" r="D320">
         <is>
-          <t xml:space="preserve">US6098391054</t>
+          <t xml:space="preserve">US4165151048</t>
         </is>
       </c>
       <c s="3" t="inlineStr" r="E320">
         <is>
           <t xml:space="preserve">Akcja</t>
         </is>
       </c>
       <c s="5" t="inlineStr" r="F320">
         <is>
           <t xml:space="preserve">USD</t>
         </is>
       </c>
       <c s="6" r="G320">
-        <v>10.0000</v>
+        <v>140.0000</v>
       </c>
       <c s="7" r="H320">
-        <v>54177.9700</v>
+        <v>71829.7200</v>
       </c>
       <c s="8" r="I320">
-        <v>0.00084676</v>
+        <v>0.000862</v>
       </c>
     </row>
     <row r="321" ht="15.15" customHeight="0">
       <c s="3" t="inlineStr" r="A321">
         <is>
           <t xml:space="preserve">PZU ETF MSCI World Portfelowy FIZ</t>
         </is>
       </c>
       <c s="4" r="B321">
-        <v>46197</v>
+        <v>46253</v>
       </c>
       <c s="3" t="inlineStr" r="C321">
         <is>
-          <t xml:space="preserve">Monster Beverage Corp</t>
+          <t xml:space="preserve">Haleon PLC</t>
         </is>
       </c>
       <c s="3" t="inlineStr" r="D321">
         <is>
-          <t xml:space="preserve">US61174X1090</t>
+          <t xml:space="preserve">GB00BMX86B70</t>
         </is>
       </c>
       <c s="3" t="inlineStr" r="E321">
         <is>
           <t xml:space="preserve">Akcja</t>
         </is>
       </c>
       <c s="5" t="inlineStr" r="F321">
         <is>
-          <t xml:space="preserve">USD</t>
+          <t xml:space="preserve">GBP</t>
         </is>
       </c>
       <c s="6" r="G321">
-        <v>220.0000</v>
+        <v>4300.0000</v>
       </c>
       <c s="7" r="H321">
-        <v>78660.8500</v>
+        <v>77810.3200</v>
       </c>
       <c s="8" r="I321">
-        <v>0.00122941</v>
+        <v>0.000934</v>
       </c>
     </row>
     <row r="322" ht="15.1" customHeight="0">
       <c s="3" t="inlineStr" r="A322">
         <is>
           <t xml:space="preserve">PZU ETF MSCI World Portfelowy FIZ</t>
         </is>
       </c>
       <c s="4" r="B322">
-        <v>46197</v>
+        <v>46253</v>
       </c>
       <c s="3" t="inlineStr" r="C322">
         <is>
-          <t xml:space="preserve">Moody's Corp</t>
+          <t xml:space="preserve">GSK PLC</t>
         </is>
       </c>
       <c s="3" t="inlineStr" r="D322">
         <is>
-          <t xml:space="preserve">US6153691059</t>
+          <t xml:space="preserve">GB00BN7SWP63</t>
         </is>
       </c>
       <c s="3" t="inlineStr" r="E322">
         <is>
           <t xml:space="preserve">Akcja</t>
         </is>
       </c>
       <c s="5" t="inlineStr" r="F322">
         <is>
-          <t xml:space="preserve">USD</t>
+          <t xml:space="preserve">GBP</t>
         </is>
       </c>
       <c s="6" r="G322">
-        <v>50.0000</v>
+        <v>1200.0000</v>
       </c>
       <c s="7" r="H322">
-        <v>84911.3600</v>
+        <v>116247.5500</v>
       </c>
       <c s="8" r="I322">
-        <v>0.00132710</v>
+        <v>0.001395</v>
       </c>
     </row>
     <row r="323" ht="15.1" customHeight="0">
       <c s="3" t="inlineStr" r="A323">
         <is>
           <t xml:space="preserve">PZU ETF MSCI World Portfelowy FIZ</t>
         </is>
       </c>
       <c s="4" r="B323">
-        <v>46197</v>
+        <v>46253</v>
       </c>
       <c s="3" t="inlineStr" r="C323">
         <is>
-          <t xml:space="preserve">Morgan Stanley</t>
+          <t xml:space="preserve">Goodman Group</t>
         </is>
       </c>
       <c s="3" t="inlineStr" r="D323">
         <is>
-          <t xml:space="preserve">US6174464486</t>
+          <t xml:space="preserve">AU000000GMG2</t>
         </is>
       </c>
       <c s="3" t="inlineStr" r="E323">
         <is>
-          <t xml:space="preserve">Akcja</t>
+          <t xml:space="preserve">REIT</t>
         </is>
       </c>
       <c s="5" t="inlineStr" r="F323">
         <is>
-          <t xml:space="preserve">USD</t>
+          <t xml:space="preserve">AUD</t>
         </is>
       </c>
       <c s="6" r="G323">
-        <v>205.0000</v>
+        <v>900.0000</v>
       </c>
       <c s="7" r="H323">
-        <v>170171.2000</v>
+        <v>69434.6100</v>
       </c>
       <c s="8" r="I323">
-        <v>0.00265964</v>
+        <v>0.000833</v>
       </c>
     </row>
     <row r="324" ht="15.15" customHeight="0">
       <c s="3" t="inlineStr" r="A324">
         <is>
           <t xml:space="preserve">PZU ETF MSCI World Portfelowy FIZ</t>
         </is>
       </c>
       <c s="4" r="B324">
-        <v>46197</v>
+        <v>46253</v>
       </c>
       <c s="3" t="inlineStr" r="C324">
         <is>
-          <t xml:space="preserve">Motorola Solutions Inc</t>
+          <t xml:space="preserve">Goldman Sachs Group Inc/The</t>
         </is>
       </c>
       <c s="3" t="inlineStr" r="D324">
         <is>
-          <t xml:space="preserve">US6200763075</t>
+          <t xml:space="preserve">US38141G1040</t>
         </is>
       </c>
       <c s="3" t="inlineStr" r="E324">
         <is>
           <t xml:space="preserve">Akcja</t>
         </is>
       </c>
       <c s="5" t="inlineStr" r="F324">
         <is>
           <t xml:space="preserve">USD</t>
         </is>
       </c>
       <c s="6" r="G324">
-        <v>50.0000</v>
+        <v>72.0000</v>
       </c>
       <c s="7" r="H324">
-        <v>75625.2700</v>
+        <v>274418.4600</v>
       </c>
       <c s="8" r="I324">
-        <v>0.00118196</v>
+        <v>0.003293</v>
       </c>
     </row>
     <row r="325" ht="15.1" customHeight="0">
       <c s="3" t="inlineStr" r="A325">
         <is>
           <t xml:space="preserve">PZU ETF MSCI World Portfelowy FIZ</t>
         </is>
       </c>
       <c s="4" r="B325">
-        <v>46197</v>
+        <v>46253</v>
       </c>
       <c s="3" t="inlineStr" r="C325">
         <is>
-          <t xml:space="preserve">MSCI Inc</t>
+          <t xml:space="preserve">Glencore PLC</t>
         </is>
       </c>
       <c s="3" t="inlineStr" r="D325">
         <is>
-          <t xml:space="preserve">US55354G1004</t>
+          <t xml:space="preserve">JE00B4T3BW64</t>
         </is>
       </c>
       <c s="3" t="inlineStr" r="E325">
         <is>
           <t xml:space="preserve">Akcja</t>
         </is>
       </c>
       <c s="5" t="inlineStr" r="F325">
         <is>
-          <t xml:space="preserve">USD</t>
+          <t xml:space="preserve">GBP</t>
         </is>
       </c>
       <c s="6" r="G325">
-        <v>35.0000</v>
+        <v>3500.0000</v>
       </c>
       <c s="7" r="H325">
-        <v>76286.5600</v>
+        <v>102654.5000</v>
       </c>
       <c s="8" r="I325">
-        <v>0.00119230</v>
+        <v>0.001232</v>
       </c>
     </row>
     <row r="326" ht="15.15" customHeight="0">
       <c s="3" t="inlineStr" r="A326">
         <is>
           <t xml:space="preserve">PZU ETF MSCI World Portfelowy FIZ</t>
         </is>
       </c>
       <c s="4" r="B326">
-        <v>46197</v>
+        <v>46253</v>
       </c>
       <c s="3" t="inlineStr" r="C326">
         <is>
-          <t xml:space="preserve">Nebius Group NV</t>
+          <t xml:space="preserve">Givaudan SA</t>
         </is>
       </c>
       <c s="3" t="inlineStr" r="D326">
         <is>
-          <t xml:space="preserve">NL0009805522</t>
+          <t xml:space="preserve">CH0010645932</t>
         </is>
       </c>
       <c s="3" t="inlineStr" r="E326">
         <is>
           <t xml:space="preserve">Akcja</t>
         </is>
       </c>
       <c s="5" t="inlineStr" r="F326">
         <is>
-          <t xml:space="preserve">USD</t>
+          <t xml:space="preserve">CHF</t>
         </is>
       </c>
       <c s="6" r="G326">
-        <v>90.0000</v>
+        <v>5.0000</v>
       </c>
       <c s="7" r="H326">
-        <v>88233.5100</v>
+        <v>73450.1800</v>
       </c>
       <c s="8" r="I326">
-        <v>0.00137902</v>
+        <v>0.000882</v>
       </c>
     </row>
     <row r="327" ht="15.1" customHeight="0">
       <c s="3" t="inlineStr" r="A327">
         <is>
           <t xml:space="preserve">PZU ETF MSCI World Portfelowy FIZ</t>
         </is>
       </c>
       <c s="4" r="B327">
-        <v>46197</v>
+        <v>46253</v>
       </c>
       <c s="3" t="inlineStr" r="C327">
         <is>
-          <t xml:space="preserve">Netflix Inc</t>
+          <t xml:space="preserve">GILEAD SCI</t>
         </is>
       </c>
       <c s="3" t="inlineStr" r="D327">
         <is>
-          <t xml:space="preserve">US64110L1061</t>
+          <t xml:space="preserve">US3755581036</t>
         </is>
       </c>
       <c s="3" t="inlineStr" r="E327">
         <is>
           <t xml:space="preserve">Akcja</t>
         </is>
       </c>
       <c s="5" t="inlineStr" r="F327">
         <is>
           <t xml:space="preserve">USD</t>
         </is>
       </c>
       <c s="6" r="G327">
-        <v>778.0000</v>
+        <v>334.0000</v>
       </c>
       <c s="7" r="H327">
-        <v>211024.0200</v>
+        <v>183912.6100</v>
       </c>
       <c s="8" r="I327">
-        <v>0.00329814</v>
+        <v>0.002207</v>
       </c>
     </row>
     <row r="328" ht="15.1" customHeight="0">
       <c s="3" t="inlineStr" r="A328">
         <is>
           <t xml:space="preserve">PZU ETF MSCI World Portfelowy FIZ</t>
         </is>
       </c>
       <c s="4" r="B328">
-        <v>46197</v>
+        <v>46253</v>
       </c>
       <c s="3" t="inlineStr" r="C328">
         <is>
-          <t xml:space="preserve">Newmont Mining Corp</t>
+          <t xml:space="preserve">General Motors Co</t>
         </is>
       </c>
       <c s="3" t="inlineStr" r="D328">
         <is>
-          <t xml:space="preserve">US6516391066</t>
+          <t xml:space="preserve">US37045V1008</t>
         </is>
       </c>
       <c s="3" t="inlineStr" r="E328">
         <is>
           <t xml:space="preserve">Akcja</t>
         </is>
       </c>
       <c s="5" t="inlineStr" r="F328">
         <is>
           <t xml:space="preserve">USD</t>
         </is>
       </c>
       <c s="6" r="G328">
-        <v>311.0000</v>
+        <v>290.0000</v>
       </c>
       <c s="7" r="H328">
-        <v>110422.8600</v>
+        <v>91916.0100</v>
       </c>
       <c s="8" r="I328">
-        <v>0.00172582</v>
+        <v>0.001103</v>
       </c>
     </row>
     <row r="329" ht="15.15" customHeight="0">
       <c s="3" t="inlineStr" r="A329">
         <is>
           <t xml:space="preserve">PZU ETF MSCI World Portfelowy FIZ</t>
         </is>
       </c>
       <c s="4" r="B329">
-        <v>46197</v>
+        <v>46253</v>
       </c>
       <c s="3" t="inlineStr" r="C329">
         <is>
-          <t xml:space="preserve">NextEra Energy Inc</t>
+          <t xml:space="preserve">General Electric Co</t>
         </is>
       </c>
       <c s="3" t="inlineStr" r="D329">
         <is>
-          <t xml:space="preserve">US65339F1012</t>
+          <t xml:space="preserve">US3696043013</t>
         </is>
       </c>
       <c s="3" t="inlineStr" r="E329">
         <is>
           <t xml:space="preserve">Akcja</t>
         </is>
       </c>
       <c s="5" t="inlineStr" r="F329">
         <is>
           <t xml:space="preserve">USD</t>
         </is>
       </c>
       <c s="6" r="G329">
-        <v>900.0000</v>
+        <v>298.0000</v>
       </c>
       <c s="7" r="H329">
-        <v>297736.2700</v>
+        <v>396027.5900</v>
       </c>
       <c s="8" r="I329">
-        <v>0.00465338</v>
+        <v>0.004753</v>
       </c>
     </row>
     <row r="330" ht="15.1" customHeight="0">
       <c s="3" t="inlineStr" r="A330">
         <is>
           <t xml:space="preserve">PZU ETF MSCI World Portfelowy FIZ</t>
         </is>
       </c>
       <c s="4" r="B330">
-        <v>46197</v>
+        <v>46253</v>
       </c>
       <c s="3" t="inlineStr" r="C330">
         <is>
-          <t xml:space="preserve">NIKE Inc</t>
+          <t xml:space="preserve">General Dynamics Corp</t>
         </is>
       </c>
       <c s="3" t="inlineStr" r="D330">
         <is>
-          <t xml:space="preserve">US6541061031</t>
+          <t xml:space="preserve">US3695501086</t>
         </is>
       </c>
       <c s="3" t="inlineStr" r="E330">
         <is>
           <t xml:space="preserve">Akcja</t>
         </is>
       </c>
       <c s="5" t="inlineStr" r="F330">
         <is>
           <t xml:space="preserve">USD</t>
         </is>
       </c>
       <c s="6" r="G330">
-        <v>400.0000</v>
+        <v>70.0000</v>
       </c>
       <c s="7" r="H330">
-        <v>63158.2400</v>
+        <v>102456.4500</v>
       </c>
       <c s="8" r="I330">
-        <v>0.00098711</v>
+        <v>0.001230</v>
       </c>
     </row>
     <row r="331" ht="15.15" customHeight="0">
       <c s="3" t="inlineStr" r="A331">
         <is>
           <t xml:space="preserve">PZU ETF MSCI World Portfelowy FIZ</t>
         </is>
       </c>
       <c s="4" r="B331">
-        <v>46197</v>
+        <v>46253</v>
       </c>
       <c s="3" t="inlineStr" r="C331">
         <is>
-          <t xml:space="preserve">Northrop Grumman Corp</t>
+          <t xml:space="preserve">GE Vernova Inc</t>
         </is>
       </c>
       <c s="3" t="inlineStr" r="D331">
         <is>
-          <t xml:space="preserve">US6668071029</t>
+          <t xml:space="preserve">US36828A1016</t>
         </is>
       </c>
       <c s="3" t="inlineStr" r="E331">
         <is>
           <t xml:space="preserve">Akcja</t>
         </is>
       </c>
       <c s="5" t="inlineStr" r="F331">
         <is>
           <t xml:space="preserve">USD</t>
         </is>
       </c>
       <c s="6" r="G331">
-        <v>35.0000</v>
+        <v>59.0000</v>
       </c>
       <c s="7" r="H331">
-        <v>66470.7600</v>
+        <v>217345.2800</v>
       </c>
       <c s="8" r="I331">
-        <v>0.00103888</v>
+        <v>0.002609</v>
       </c>
     </row>
     <row r="332" ht="15.1" customHeight="0">
       <c s="3" t="inlineStr" r="A332">
         <is>
           <t xml:space="preserve">PZU ETF MSCI World Portfelowy FIZ</t>
         </is>
       </c>
       <c s="4" r="B332">
-        <v>46197</v>
+        <v>46253</v>
       </c>
       <c s="3" t="inlineStr" r="C332">
         <is>
-          <t xml:space="preserve">Nucor Corp</t>
+          <t xml:space="preserve">GBP</t>
         </is>
       </c>
       <c s="3" t="inlineStr" r="D332">
         <is>
-          <t xml:space="preserve">US6703461052</t>
+          <t xml:space="preserve">GBP</t>
         </is>
       </c>
       <c s="3" t="inlineStr" r="E332">
         <is>
-          <t xml:space="preserve">Akcja</t>
+          <t xml:space="preserve">Waluta</t>
         </is>
       </c>
       <c s="5" t="inlineStr" r="F332">
         <is>
-          <t xml:space="preserve">USD</t>
+          <t xml:space="preserve">PLN</t>
         </is>
       </c>
       <c s="6" r="G332">
-        <v>80.0000</v>
+        <v>723.5300</v>
       </c>
       <c s="7" r="H332">
-        <v>72648.5800</v>
+        <v>3658.1700</v>
       </c>
       <c s="8" r="I332">
-        <v>0.00113544</v>
+        <v>0.000044</v>
       </c>
     </row>
     <row r="333" ht="15.1" customHeight="0">
       <c s="3" t="inlineStr" r="A333">
         <is>
           <t xml:space="preserve">PZU ETF MSCI World Portfelowy FIZ</t>
         </is>
       </c>
       <c s="4" r="B333">
-        <v>46197</v>
+        <v>46253</v>
       </c>
       <c s="3" t="inlineStr" r="C333">
         <is>
-          <t xml:space="preserve">NVIDIA Corp</t>
+          <t xml:space="preserve">Garmin Ltd</t>
         </is>
       </c>
       <c s="3" t="inlineStr" r="D333">
         <is>
-          <t xml:space="preserve">US67066G1040</t>
+          <t xml:space="preserve">CH0114405324</t>
         </is>
       </c>
       <c s="3" t="inlineStr" r="E333">
         <is>
           <t xml:space="preserve">Akcja</t>
         </is>
       </c>
       <c s="5" t="inlineStr" r="F333">
         <is>
           <t xml:space="preserve">USD</t>
         </is>
       </c>
       <c s="6" r="G333">
-        <v>4440.0000</v>
+        <v>90.0000</v>
       </c>
       <c s="7" r="H333">
-        <v>3335969.1400</v>
+        <v>99272.3900</v>
       </c>
       <c s="8" r="I333">
-        <v>0.05213851</v>
+        <v>0.001191</v>
       </c>
     </row>
     <row r="334" ht="15.15" customHeight="0">
       <c s="3" t="inlineStr" r="A334">
         <is>
           <t xml:space="preserve">PZU ETF MSCI World Portfelowy FIZ</t>
         </is>
       </c>
       <c s="4" r="B334">
-        <v>46197</v>
+        <v>46253</v>
       </c>
       <c s="3" t="inlineStr" r="C334">
         <is>
-          <t xml:space="preserve">NXP Semiconductors NV</t>
+          <t xml:space="preserve">Galderma Group AG</t>
         </is>
       </c>
       <c s="3" t="inlineStr" r="D334">
         <is>
-          <t xml:space="preserve">NL0009538784</t>
+          <t xml:space="preserve">CH1335392721</t>
         </is>
       </c>
       <c s="3" t="inlineStr" r="E334">
         <is>
           <t xml:space="preserve">Akcja</t>
         </is>
       </c>
       <c s="5" t="inlineStr" r="F334">
         <is>
-          <t xml:space="preserve">USD</t>
+          <t xml:space="preserve">CHF</t>
         </is>
       </c>
       <c s="6" r="G334">
-        <v>70.0000</v>
+        <v>85.0000</v>
       </c>
       <c s="7" r="H334">
-        <v>77717.7100</v>
+        <v>66851.6200</v>
       </c>
       <c s="8" r="I334">
-        <v>0.00121467</v>
+        <v>0.000802</v>
       </c>
     </row>
     <row r="335" ht="15.1" customHeight="0">
       <c s="3" t="inlineStr" r="A335">
         <is>
           <t xml:space="preserve">PZU ETF MSCI World Portfelowy FIZ</t>
         </is>
       </c>
       <c s="4" r="B335">
-        <v>46197</v>
+        <v>46253</v>
       </c>
       <c s="3" t="inlineStr" r="C335">
         <is>
-          <t xml:space="preserve">ONEOK Inc</t>
+          <t xml:space="preserve">Fujitsu Ltd</t>
         </is>
       </c>
       <c s="3" t="inlineStr" r="D335">
         <is>
-          <t xml:space="preserve">US6826801036</t>
+          <t xml:space="preserve">JP3818000006</t>
         </is>
       </c>
       <c s="3" t="inlineStr" r="E335">
         <is>
           <t xml:space="preserve">Akcja</t>
         </is>
       </c>
       <c s="5" t="inlineStr" r="F335">
         <is>
-          <t xml:space="preserve">USD</t>
+          <t xml:space="preserve">JPY</t>
         </is>
       </c>
       <c s="6" r="G335">
-        <v>220.0000</v>
+        <v>900.0000</v>
       </c>
       <c s="7" r="H335">
-        <v>72522.4800</v>
+        <v>76086.7800</v>
       </c>
       <c s="8" r="I335">
-        <v>0.00113347</v>
+        <v>0.000913</v>
       </c>
     </row>
     <row r="336" ht="15.15" customHeight="0">
       <c s="3" t="inlineStr" r="A336">
         <is>
           <t xml:space="preserve">PZU ETF MSCI World Portfelowy FIZ</t>
         </is>
       </c>
       <c s="4" r="B336">
-        <v>46197</v>
+        <v>46253</v>
       </c>
       <c s="3" t="inlineStr" r="C336">
         <is>
-          <t xml:space="preserve">Oracle Corp</t>
+          <t xml:space="preserve">Fujikura Ltd</t>
         </is>
       </c>
       <c s="3" t="inlineStr" r="D336">
         <is>
-          <t xml:space="preserve">US68389X1054</t>
+          <t xml:space="preserve">JP3811000003</t>
         </is>
       </c>
       <c s="3" t="inlineStr" r="E336">
         <is>
           <t xml:space="preserve">Akcja</t>
         </is>
       </c>
       <c s="5" t="inlineStr" r="F336">
         <is>
-          <t xml:space="preserve">USD</t>
+          <t xml:space="preserve">JPY</t>
         </is>
       </c>
       <c s="6" r="G336">
-        <v>308.0000</v>
+        <v>500.0000</v>
       </c>
       <c s="7" r="H336">
-        <v>183189.2500</v>
+        <v>62438.8300</v>
       </c>
       <c s="8" r="I336">
-        <v>0.00286310</v>
+        <v>0.000749</v>
       </c>
     </row>
     <row r="337" ht="15.1" customHeight="0">
       <c s="3" t="inlineStr" r="A337">
         <is>
           <t xml:space="preserve">PZU ETF MSCI World Portfelowy FIZ</t>
         </is>
       </c>
       <c s="4" r="B337">
-        <v>46197</v>
+        <v>46253</v>
       </c>
       <c s="3" t="inlineStr" r="C337">
         <is>
-          <t xml:space="preserve">O'Reilly Automotive Inc</t>
+          <t xml:space="preserve">Freeport-McMoRan Inc</t>
         </is>
       </c>
       <c s="3" t="inlineStr" r="D337">
         <is>
-          <t xml:space="preserve">US67103H1077</t>
+          <t xml:space="preserve">US35671D8570</t>
         </is>
       </c>
       <c s="3" t="inlineStr" r="E337">
         <is>
           <t xml:space="preserve">Akcja</t>
         </is>
       </c>
       <c s="5" t="inlineStr" r="F337">
         <is>
           <t xml:space="preserve">USD</t>
         </is>
       </c>
       <c s="6" r="G337">
-        <v>200.0000</v>
+        <v>400.0000</v>
       </c>
       <c s="7" r="H337">
-        <v>66314.6400</v>
+        <v>103098.8600</v>
       </c>
       <c s="8" r="I337">
-        <v>0.00103644</v>
+        <v>0.001237</v>
       </c>
     </row>
     <row r="338" ht="15.1" customHeight="0">
       <c s="3" t="inlineStr" r="A338">
         <is>
           <t xml:space="preserve">PZU ETF MSCI World Portfelowy FIZ</t>
         </is>
       </c>
       <c s="4" r="B338">
-        <v>46197</v>
+        <v>46253</v>
       </c>
       <c s="3" t="inlineStr" r="C338">
         <is>
-          <t xml:space="preserve">Palantir Technologies Inc</t>
+          <t xml:space="preserve">Franco-Nevada Corp</t>
         </is>
       </c>
       <c s="3" t="inlineStr" r="D338">
         <is>
-          <t xml:space="preserve">US69608A1088</t>
+          <t xml:space="preserve">CA3518581051</t>
         </is>
       </c>
       <c s="3" t="inlineStr" r="E338">
         <is>
           <t xml:space="preserve">Akcja</t>
         </is>
       </c>
       <c s="5" t="inlineStr" r="F338">
         <is>
-          <t xml:space="preserve">USD</t>
+          <t xml:space="preserve">CAD</t>
         </is>
       </c>
       <c s="6" r="G338">
-        <v>387.0000</v>
+        <v>100.0000</v>
       </c>
       <c s="7" r="H338">
-        <v>165841.3400</v>
+        <v>93245.5900</v>
       </c>
       <c s="8" r="I338">
-        <v>0.00259197</v>
+        <v>0.001119</v>
       </c>
     </row>
     <row r="339" ht="15.15" customHeight="0">
       <c s="3" t="inlineStr" r="A339">
         <is>
           <t xml:space="preserve">PZU ETF MSCI World Portfelowy FIZ</t>
         </is>
       </c>
       <c s="4" r="B339">
-        <v>46197</v>
+        <v>46253</v>
       </c>
       <c s="3" t="inlineStr" r="C339">
         <is>
-          <t xml:space="preserve">Palo Alto Networks Inc</t>
+          <t xml:space="preserve">Fortinet Inc</t>
         </is>
       </c>
       <c s="3" t="inlineStr" r="D339">
         <is>
-          <t xml:space="preserve">US6974351057</t>
+          <t xml:space="preserve">US34959E1091</t>
         </is>
       </c>
       <c s="3" t="inlineStr" r="E339">
         <is>
           <t xml:space="preserve">Akcja</t>
         </is>
       </c>
       <c s="5" t="inlineStr" r="F339">
         <is>
           <t xml:space="preserve">USD</t>
         </is>
       </c>
       <c s="6" r="G339">
-        <v>164.0000</v>
+        <v>250.0000</v>
       </c>
       <c s="7" r="H339">
-        <v>176632.5300</v>
+        <v>142555.5500</v>
       </c>
       <c s="8" r="I339">
-        <v>0.00276062</v>
+        <v>0.001711</v>
       </c>
     </row>
     <row r="340" ht="15.1" customHeight="0">
       <c s="3" t="inlineStr" r="A340">
         <is>
           <t xml:space="preserve">PZU ETF MSCI World Portfelowy FIZ</t>
         </is>
       </c>
       <c s="4" r="B340">
-        <v>46197</v>
+        <v>46253</v>
       </c>
       <c s="3" t="inlineStr" r="C340">
         <is>
-          <t xml:space="preserve">Parker-Hannifin Corp</t>
+          <t xml:space="preserve">Ford Motor Co</t>
         </is>
       </c>
       <c s="3" t="inlineStr" r="D340">
         <is>
-          <t xml:space="preserve">US7010941042</t>
+          <t xml:space="preserve">US3453708600</t>
         </is>
       </c>
       <c s="3" t="inlineStr" r="E340">
         <is>
           <t xml:space="preserve">Akcja</t>
         </is>
       </c>
       <c s="5" t="inlineStr" r="F340">
         <is>
           <t xml:space="preserve">USD</t>
         </is>
       </c>
       <c s="6" r="G340">
-        <v>28.0000</v>
+        <v>1400.0000</v>
       </c>
       <c s="7" r="H340">
-        <v>101603.3600</v>
+        <v>75731.1800</v>
       </c>
       <c s="8" r="I340">
-        <v>0.00158798</v>
+        <v>0.000909</v>
       </c>
     </row>
     <row r="341" ht="15.15" customHeight="0">
       <c s="3" t="inlineStr" r="A341">
         <is>
           <t xml:space="preserve">PZU ETF MSCI World Portfelowy FIZ</t>
         </is>
       </c>
       <c s="4" r="B341">
-        <v>46197</v>
+        <v>46253</v>
       </c>
       <c s="3" t="inlineStr" r="C341">
         <is>
-          <t xml:space="preserve">PayPal Holdings Inc</t>
+          <t xml:space="preserve">Flex Ltd</t>
         </is>
       </c>
       <c s="3" t="inlineStr" r="D341">
         <is>
-          <t xml:space="preserve">US70450Y1038</t>
+          <t xml:space="preserve">SG9999000020</t>
         </is>
       </c>
       <c s="3" t="inlineStr" r="E341">
         <is>
           <t xml:space="preserve">Akcja</t>
         </is>
       </c>
       <c s="5" t="inlineStr" r="F341">
         <is>
           <t xml:space="preserve">USD</t>
         </is>
       </c>
       <c s="6" r="G341">
-        <v>450.0000</v>
+        <v>120.0000</v>
       </c>
       <c s="7" r="H341">
-        <v>72174.3700</v>
+        <v>50600.3700</v>
       </c>
       <c s="8" r="I341">
-        <v>0.00112803</v>
+        <v>0.000607</v>
       </c>
     </row>
     <row r="342" ht="15.1" customHeight="0">
       <c s="3" t="inlineStr" r="A342">
         <is>
           <t xml:space="preserve">PZU ETF MSCI World Portfelowy FIZ</t>
         </is>
       </c>
       <c s="4" r="B342">
-        <v>46197</v>
+        <v>46253</v>
       </c>
       <c s="3" t="inlineStr" r="C342">
         <is>
-          <t xml:space="preserve">PepsiCo Inc</t>
+          <t xml:space="preserve">Fifth Third Bancorp</t>
         </is>
       </c>
       <c s="3" t="inlineStr" r="D342">
         <is>
-          <t xml:space="preserve">US7134481081</t>
+          <t xml:space="preserve">US3167731005</t>
         </is>
       </c>
       <c s="3" t="inlineStr" r="E342">
         <is>
           <t xml:space="preserve">Akcja</t>
         </is>
       </c>
       <c s="5" t="inlineStr" r="F342">
         <is>
           <t xml:space="preserve">USD</t>
         </is>
       </c>
       <c s="6" r="G342">
-        <v>255.0000</v>
+        <v>370.0000</v>
       </c>
       <c s="7" r="H342">
-        <v>136974.4300</v>
+        <v>75862.5000</v>
       </c>
       <c s="8" r="I342">
-        <v>0.00214080</v>
+        <v>0.000910</v>
       </c>
     </row>
     <row r="343" ht="15.1" customHeight="0">
       <c s="3" t="inlineStr" r="A343">
         <is>
           <t xml:space="preserve">PZU ETF MSCI World Portfelowy FIZ</t>
         </is>
       </c>
       <c s="4" r="B343">
-        <v>46197</v>
+        <v>46253</v>
       </c>
       <c s="3" t="inlineStr" r="C343">
         <is>
-          <t xml:space="preserve">Pfizer Inc</t>
+          <t xml:space="preserve">Ferrovial SE</t>
         </is>
       </c>
       <c s="3" t="inlineStr" r="D343">
         <is>
-          <t xml:space="preserve">US7170811035</t>
+          <t xml:space="preserve">NL0015001FS8</t>
         </is>
       </c>
       <c s="3" t="inlineStr" r="E343">
         <is>
           <t xml:space="preserve">Akcja</t>
         </is>
       </c>
       <c s="5" t="inlineStr" r="F343">
         <is>
-          <t xml:space="preserve">USD</t>
+          <t xml:space="preserve">EUR</t>
         </is>
       </c>
       <c s="6" r="G343">
-        <v>986.0000</v>
+        <v>300.0000</v>
       </c>
       <c s="7" r="H343">
-        <v>89494.7100</v>
+        <v>71520.3500</v>
       </c>
       <c s="8" r="I343">
-        <v>0.00139873</v>
+        <v>0.000858</v>
       </c>
     </row>
     <row r="344" ht="15.15" customHeight="0">
       <c s="3" t="inlineStr" r="A344">
         <is>
           <t xml:space="preserve">PZU ETF MSCI World Portfelowy FIZ</t>
         </is>
       </c>
       <c s="4" r="B344">
-        <v>46197</v>
+        <v>46253</v>
       </c>
       <c s="3" t="inlineStr" r="C344">
         <is>
-          <t xml:space="preserve">Philip Morris International In</t>
+          <t xml:space="preserve">Ferrari NV</t>
         </is>
       </c>
       <c s="3" t="inlineStr" r="D344">
         <is>
-          <t xml:space="preserve">US7181721090</t>
+          <t xml:space="preserve">NL0011585146</t>
         </is>
       </c>
       <c s="3" t="inlineStr" r="E344">
         <is>
           <t xml:space="preserve">Akcja</t>
         </is>
       </c>
       <c s="5" t="inlineStr" r="F344">
         <is>
           <t xml:space="preserve">USD</t>
         </is>
       </c>
       <c s="6" r="G344">
-        <v>290.0000</v>
+        <v>50.0000</v>
       </c>
       <c s="7" r="H344">
-        <v>195750.5100</v>
+        <v>79308.8300</v>
       </c>
       <c s="8" r="I344">
-        <v>0.00305942</v>
+        <v>0.000952</v>
       </c>
     </row>
     <row r="345" ht="15.1" customHeight="0">
       <c s="3" t="inlineStr" r="A345">
         <is>
           <t xml:space="preserve">PZU ETF MSCI World Portfelowy FIZ</t>
         </is>
       </c>
       <c s="4" r="B345">
-        <v>46197</v>
+        <v>46253</v>
       </c>
       <c s="3" t="inlineStr" r="C345">
         <is>
-          <t xml:space="preserve">Phillips 66</t>
+          <t xml:space="preserve">Ferguson Enterprises Inc</t>
         </is>
       </c>
       <c s="3" t="inlineStr" r="D345">
         <is>
-          <t xml:space="preserve">US7185461040</t>
+          <t xml:space="preserve">US31488V1070</t>
         </is>
       </c>
       <c s="3" t="inlineStr" r="E345">
         <is>
           <t xml:space="preserve">Akcja</t>
         </is>
       </c>
       <c s="5" t="inlineStr" r="F345">
         <is>
           <t xml:space="preserve">USD</t>
         </is>
       </c>
       <c s="6" r="G345">
-        <v>110.0000</v>
+        <v>80.0000</v>
       </c>
       <c s="7" r="H345">
-        <v>70038.8900</v>
+        <v>72579.5700</v>
       </c>
       <c s="8" r="I345">
-        <v>0.00109465</v>
+        <v>0.000871</v>
       </c>
     </row>
     <row r="346" ht="15.15" customHeight="0">
       <c s="3" t="inlineStr" r="A346">
         <is>
           <t xml:space="preserve">PZU ETF MSCI World Portfelowy FIZ</t>
         </is>
       </c>
       <c s="4" r="B346">
-        <v>46197</v>
+        <v>46253</v>
       </c>
       <c s="3" t="inlineStr" r="C346">
         <is>
-          <t xml:space="preserve">PNC Financial Services Group Inc</t>
+          <t xml:space="preserve">Fedex Freight Holding Co Inc</t>
         </is>
       </c>
       <c s="3" t="inlineStr" r="D346">
         <is>
-          <t xml:space="preserve">US6934751057</t>
+          <t xml:space="preserve">US3143521058</t>
         </is>
       </c>
       <c s="3" t="inlineStr" r="E346">
         <is>
           <t xml:space="preserve">Akcja</t>
         </is>
       </c>
       <c s="5" t="inlineStr" r="F346">
         <is>
           <t xml:space="preserve">USD</t>
         </is>
       </c>
       <c s="6" r="G346">
-        <v>100.0000</v>
+        <v>30.0000</v>
       </c>
       <c s="7" r="H346">
-        <v>90584.2000</v>
+        <v>15463.7100</v>
       </c>
       <c s="8" r="I346">
-        <v>0.00141576</v>
+        <v>0.000186</v>
       </c>
     </row>
     <row r="347" ht="15.1" customHeight="0">
       <c s="3" t="inlineStr" r="A347">
         <is>
           <t xml:space="preserve">PZU ETF MSCI World Portfelowy FIZ</t>
         </is>
       </c>
       <c s="4" r="B347">
-        <v>46197</v>
+        <v>46253</v>
       </c>
       <c s="3" t="inlineStr" r="C347">
         <is>
-          <t xml:space="preserve">Procter &amp; Gamble Co/The</t>
+          <t xml:space="preserve">FedEx Corp</t>
         </is>
       </c>
       <c s="3" t="inlineStr" r="D347">
         <is>
-          <t xml:space="preserve">US7427181091</t>
+          <t xml:space="preserve">US31428X1063</t>
         </is>
       </c>
       <c s="3" t="inlineStr" r="E347">
         <is>
           <t xml:space="preserve">Akcja</t>
         </is>
       </c>
       <c s="5" t="inlineStr" r="F347">
         <is>
           <t xml:space="preserve">USD</t>
         </is>
       </c>
       <c s="6" r="G347">
-        <v>435.0000</v>
+        <v>60.0000</v>
       </c>
       <c s="7" r="H347">
-        <v>249708.3600</v>
+        <v>73503.2700</v>
       </c>
       <c s="8" r="I347">
-        <v>0.00390274</v>
+        <v>0.000882</v>
       </c>
     </row>
     <row r="348" ht="15.1" customHeight="0">
       <c s="3" t="inlineStr" r="A348">
         <is>
           <t xml:space="preserve">PZU ETF MSCI World Portfelowy FIZ</t>
         </is>
       </c>
       <c s="4" r="B348">
-        <v>46197</v>
+        <v>46253</v>
       </c>
       <c s="3" t="inlineStr" r="C348">
         <is>
-          <t xml:space="preserve">Progressive Corp</t>
+          <t xml:space="preserve">Fastenal Co</t>
         </is>
       </c>
       <c s="3" t="inlineStr" r="D348">
         <is>
-          <t xml:space="preserve">US7433151039</t>
+          <t xml:space="preserve">US3119001044</t>
         </is>
       </c>
       <c s="3" t="inlineStr" r="E348">
         <is>
           <t xml:space="preserve">Akcja</t>
         </is>
       </c>
       <c s="5" t="inlineStr" r="F348">
         <is>
           <t xml:space="preserve">USD</t>
         </is>
       </c>
       <c s="6" r="G348">
-        <v>85.0000</v>
+        <v>400.0000</v>
       </c>
       <c s="7" r="H348">
-        <v>70764.1800</v>
+        <v>76760.8300</v>
       </c>
       <c s="8" r="I348">
-        <v>0.00110599</v>
+        <v>0.000921</v>
       </c>
     </row>
     <row r="349" ht="15.15" customHeight="0">
       <c s="3" t="inlineStr" r="A349">
         <is>
           <t xml:space="preserve">PZU ETF MSCI World Portfelowy FIZ</t>
         </is>
       </c>
       <c s="4" r="B349">
-        <v>46197</v>
+        <v>46253</v>
       </c>
       <c s="3" t="inlineStr" r="C349">
         <is>
-          <t xml:space="preserve">Public Service Enterprise Grou</t>
+          <t xml:space="preserve">Fast Retailing Co Ltd</t>
         </is>
       </c>
       <c s="3" t="inlineStr" r="D349">
         <is>
-          <t xml:space="preserve">US7445731067</t>
+          <t xml:space="preserve">JP3802300008</t>
         </is>
       </c>
       <c s="3" t="inlineStr" r="E349">
         <is>
           <t xml:space="preserve">Akcja</t>
         </is>
       </c>
       <c s="5" t="inlineStr" r="F349">
         <is>
-          <t xml:space="preserve">USD</t>
+          <t xml:space="preserve">JPY</t>
         </is>
       </c>
       <c s="6" r="G349">
-        <v>250.0000</v>
+        <v>38.0000</v>
       </c>
       <c s="7" r="H349">
-        <v>77352.6100</v>
+        <v>66744.8600</v>
       </c>
       <c s="8" r="I349">
-        <v>0.00120896</v>
+        <v>0.000801</v>
       </c>
     </row>
     <row r="350" ht="15.1" customHeight="0">
       <c s="3" t="inlineStr" r="A350">
         <is>
           <t xml:space="preserve">PZU ETF MSCI World Portfelowy FIZ</t>
         </is>
       </c>
       <c s="4" r="B350">
-        <v>46197</v>
+        <v>46253</v>
       </c>
       <c s="3" t="inlineStr" r="C350">
         <is>
-          <t xml:space="preserve">QUALCOMM Inc</t>
+          <t xml:space="preserve">FANUC Corp</t>
         </is>
       </c>
       <c s="3" t="inlineStr" r="D350">
         <is>
-          <t xml:space="preserve">US7475251036</t>
+          <t xml:space="preserve">JP3802400006</t>
         </is>
       </c>
       <c s="3" t="inlineStr" r="E350">
         <is>
           <t xml:space="preserve">Akcja</t>
         </is>
       </c>
       <c s="5" t="inlineStr" r="F350">
         <is>
-          <t xml:space="preserve">USD</t>
+          <t xml:space="preserve">JPY</t>
         </is>
       </c>
       <c s="6" r="G350">
-        <v>150.0000</v>
+        <v>780.0000</v>
       </c>
       <c s="7" r="H350">
-        <v>111801.1800</v>
+        <v>110841.5900</v>
       </c>
       <c s="8" r="I350">
-        <v>0.00174736</v>
+        <v>0.001330</v>
       </c>
     </row>
     <row r="351" ht="15.15" customHeight="0">
       <c s="3" t="inlineStr" r="A351">
         <is>
           <t xml:space="preserve">PZU ETF MSCI World Portfelowy FIZ</t>
         </is>
       </c>
       <c s="4" r="B351">
-        <v>46197</v>
+        <v>46253</v>
       </c>
       <c s="3" t="inlineStr" r="C351">
         <is>
-          <t xml:space="preserve">Quanta Services Inc</t>
+          <t xml:space="preserve">ExxonMobil Holdings Corp</t>
         </is>
       </c>
       <c s="3" t="inlineStr" r="D351">
         <is>
-          <t xml:space="preserve">US74762E1029</t>
+          <t xml:space="preserve">US30233Q1085</t>
         </is>
       </c>
       <c s="3" t="inlineStr" r="E351">
         <is>
           <t xml:space="preserve">Akcja</t>
         </is>
       </c>
       <c s="5" t="inlineStr" r="F351">
         <is>
           <t xml:space="preserve">USD</t>
         </is>
       </c>
       <c s="6" r="G351">
-        <v>40.0000</v>
+        <v>924.0000</v>
       </c>
       <c s="7" r="H351">
-        <v>106000.7300</v>
+        <v>567974.4500</v>
       </c>
       <c s="8" r="I351">
-        <v>0.00165671</v>
+        <v>0.006817</v>
       </c>
     </row>
     <row r="352" ht="15.1" customHeight="0">
       <c s="3" t="inlineStr" r="A352">
         <is>
           <t xml:space="preserve">PZU ETF MSCI World Portfelowy FIZ</t>
         </is>
       </c>
       <c s="4" r="B352">
-        <v>46197</v>
+        <v>46253</v>
       </c>
       <c s="3" t="inlineStr" r="C352">
         <is>
-          <t xml:space="preserve">REGENERON</t>
+          <t xml:space="preserve">Experian PLC</t>
         </is>
       </c>
       <c s="3" t="inlineStr" r="D352">
         <is>
-          <t xml:space="preserve">US75886F1075</t>
+          <t xml:space="preserve">GB00B19NLV48</t>
         </is>
       </c>
       <c s="3" t="inlineStr" r="E352">
         <is>
           <t xml:space="preserve">Akcja</t>
         </is>
       </c>
       <c s="5" t="inlineStr" r="F352">
         <is>
-          <t xml:space="preserve">USD</t>
+          <t xml:space="preserve">GBP</t>
         </is>
       </c>
       <c s="6" r="G352">
-        <v>30.0000</v>
+        <v>550.0000</v>
       </c>
       <c s="7" r="H352">
-        <v>70614.6700</v>
+        <v>81310.5900</v>
       </c>
       <c s="8" r="I352">
-        <v>0.00110365</v>
+        <v>0.000976</v>
       </c>
     </row>
     <row r="353" ht="15.1" customHeight="0">
       <c s="3" t="inlineStr" r="A353">
         <is>
           <t xml:space="preserve">PZU ETF MSCI World Portfelowy FIZ</t>
         </is>
       </c>
       <c s="4" r="B353">
-        <v>46197</v>
+        <v>46253</v>
       </c>
       <c s="3" t="inlineStr" r="C353">
         <is>
-          <t xml:space="preserve">Robinhood Markets Inc</t>
+          <t xml:space="preserve">Expedia Group Inc</t>
         </is>
       </c>
       <c s="3" t="inlineStr" r="D353">
         <is>
-          <t xml:space="preserve">US7707001027</t>
+          <t xml:space="preserve">US30212P3038</t>
         </is>
       </c>
       <c s="3" t="inlineStr" r="E353">
         <is>
           <t xml:space="preserve">Akcja</t>
         </is>
       </c>
       <c s="5" t="inlineStr" r="F353">
         <is>
           <t xml:space="preserve">USD</t>
         </is>
       </c>
       <c s="6" r="G353">
-        <v>270.0000</v>
+        <v>65.0000</v>
       </c>
       <c s="7" r="H353">
-        <v>99076.6500</v>
+        <v>79116.8900</v>
       </c>
       <c s="8" r="I353">
-        <v>0.00154849</v>
+        <v>0.000950</v>
       </c>
     </row>
     <row r="354" ht="15.15" customHeight="0">
       <c s="3" t="inlineStr" r="A354">
         <is>
           <t xml:space="preserve">PZU ETF MSCI World Portfelowy FIZ</t>
         </is>
       </c>
       <c s="4" r="B354">
-        <v>46197</v>
+        <v>46253</v>
       </c>
       <c s="3" t="inlineStr" r="C354">
         <is>
-          <t xml:space="preserve">Ross Stores Inc</t>
+          <t xml:space="preserve">Exelon Corp</t>
         </is>
       </c>
       <c s="3" t="inlineStr" r="D354">
         <is>
-          <t xml:space="preserve">US7782961038</t>
+          <t xml:space="preserve">US30161N1019</t>
         </is>
       </c>
       <c s="3" t="inlineStr" r="E354">
         <is>
           <t xml:space="preserve">Akcja</t>
         </is>
       </c>
       <c s="5" t="inlineStr" r="F354">
         <is>
           <t xml:space="preserve">USD</t>
         </is>
       </c>
       <c s="6" r="G354">
-        <v>80.0000</v>
+        <v>440.0000</v>
       </c>
       <c s="7" r="H354">
-        <v>69045.1500</v>
+        <v>74358.3200</v>
       </c>
       <c s="8" r="I354">
-        <v>0.00107912</v>
+        <v>0.000892</v>
       </c>
     </row>
     <row r="355" ht="15.1" customHeight="0">
       <c s="3" t="inlineStr" r="A355">
         <is>
           <t xml:space="preserve">PZU ETF MSCI World Portfelowy FIZ</t>
         </is>
       </c>
       <c s="4" r="B355">
-        <v>46197</v>
+        <v>46253</v>
       </c>
       <c s="3" t="inlineStr" r="C355">
         <is>
-          <t xml:space="preserve">Royal Caribbean Cruises Ltd</t>
+          <t xml:space="preserve">EUR</t>
         </is>
       </c>
       <c s="3" t="inlineStr" r="D355">
         <is>
-          <t xml:space="preserve">LR0008862868</t>
+          <t xml:space="preserve">EUR</t>
         </is>
       </c>
       <c s="3" t="inlineStr" r="E355">
         <is>
-          <t xml:space="preserve">Akcja</t>
+          <t xml:space="preserve">Waluta</t>
         </is>
       </c>
       <c s="5" t="inlineStr" r="F355">
         <is>
-          <t xml:space="preserve">USD</t>
+          <t xml:space="preserve">PLN</t>
         </is>
       </c>
       <c s="6" r="G355">
-        <v>80.0000</v>
+        <v>2600.9000</v>
       </c>
       <c s="7" r="H355">
-        <v>96942.3100</v>
+        <v>11253.3200</v>
       </c>
       <c s="8" r="I355">
-        <v>0.00151513</v>
+        <v>0.000135</v>
       </c>
     </row>
     <row r="356" ht="15.15" customHeight="0">
       <c s="3" t="inlineStr" r="A356">
         <is>
           <t xml:space="preserve">PZU ETF MSCI World Portfelowy FIZ</t>
         </is>
       </c>
       <c s="4" r="B356">
-        <v>46197</v>
+        <v>46253</v>
       </c>
       <c s="3" t="inlineStr" r="C356">
         <is>
-          <t xml:space="preserve">RTX Corporation</t>
+          <t xml:space="preserve">Essilorluxottica</t>
         </is>
       </c>
       <c s="3" t="inlineStr" r="D356">
         <is>
-          <t xml:space="preserve">US75513E1010</t>
+          <t xml:space="preserve">FR0000121667</t>
         </is>
       </c>
       <c s="3" t="inlineStr" r="E356">
         <is>
           <t xml:space="preserve">Akcja</t>
         </is>
       </c>
       <c s="5" t="inlineStr" r="F356">
         <is>
-          <t xml:space="preserve">USD</t>
+          <t xml:space="preserve">EUR</t>
         </is>
       </c>
       <c s="6" r="G356">
-        <v>378.0000</v>
+        <v>102.0000</v>
       </c>
       <c s="7" r="H356">
-        <v>264113.3400</v>
+        <v>72134.3100</v>
       </c>
       <c s="8" r="I356">
-        <v>0.00412788</v>
+        <v>0.000866</v>
       </c>
     </row>
     <row r="357" ht="15.1" customHeight="0">
       <c s="3" t="inlineStr" r="A357">
         <is>
           <t xml:space="preserve">PZU ETF MSCI World Portfelowy FIZ</t>
         </is>
       </c>
       <c s="4" r="B357">
-        <v>46197</v>
+        <v>46253</v>
       </c>
       <c s="3" t="inlineStr" r="C357">
         <is>
-          <t xml:space="preserve">Salesforce.com Inc</t>
+          <t xml:space="preserve">ERSTE GROUP BANK</t>
         </is>
       </c>
       <c s="3" t="inlineStr" r="D357">
         <is>
-          <t xml:space="preserve">US79466L3024</t>
+          <t xml:space="preserve">AT0000652011</t>
         </is>
       </c>
       <c s="3" t="inlineStr" r="E357">
         <is>
           <t xml:space="preserve">Akcja</t>
         </is>
       </c>
       <c s="5" t="inlineStr" r="F357">
         <is>
-          <t xml:space="preserve">USD</t>
+          <t xml:space="preserve">EUR</t>
         </is>
       </c>
       <c s="6" r="G357">
-        <v>132.0000</v>
+        <v>150.0000</v>
       </c>
       <c s="7" r="H357">
-        <v>76132.4000</v>
+        <v>77231.6000</v>
       </c>
       <c s="8" r="I357">
-        <v>0.00118989</v>
+        <v>0.000927</v>
       </c>
     </row>
     <row r="358" ht="15.1" customHeight="0">
       <c s="3" t="inlineStr" r="A358">
         <is>
           <t xml:space="preserve">PZU ETF MSCI World Portfelowy FIZ</t>
         </is>
       </c>
       <c s="4" r="B358">
-        <v>46197</v>
+        <v>46253</v>
       </c>
       <c s="3" t="inlineStr" r="C358">
         <is>
-          <t xml:space="preserve">Schlumberger Ltd</t>
+          <t xml:space="preserve">Equinor ASA</t>
         </is>
       </c>
       <c s="3" t="inlineStr" r="D358">
         <is>
-          <t xml:space="preserve">AN8068571086</t>
+          <t xml:space="preserve">NO0010096985</t>
         </is>
       </c>
       <c s="3" t="inlineStr" r="E358">
         <is>
           <t xml:space="preserve">Akcja</t>
         </is>
       </c>
       <c s="5" t="inlineStr" r="F358">
         <is>
-          <t xml:space="preserve">USD</t>
+          <t xml:space="preserve">NOK</t>
         </is>
       </c>
       <c s="6" r="G358">
-        <v>400.0000</v>
+        <v>500.0000</v>
       </c>
       <c s="7" r="H358">
-        <v>70392.2900</v>
+        <v>78586.1500</v>
       </c>
       <c s="8" r="I358">
-        <v>0.00110017</v>
+        <v>0.000943</v>
       </c>
     </row>
     <row r="359" ht="15.15" customHeight="0">
       <c s="3" t="inlineStr" r="A359">
         <is>
           <t xml:space="preserve">PZU ETF MSCI World Portfelowy FIZ</t>
         </is>
       </c>
       <c s="4" r="B359">
-        <v>46197</v>
+        <v>46253</v>
       </c>
       <c s="3" t="inlineStr" r="C359">
         <is>
-          <t xml:space="preserve">Seagate Technology Holdings PL</t>
+          <t xml:space="preserve">Equinix Inc</t>
         </is>
       </c>
       <c s="3" t="inlineStr" r="D359">
         <is>
-          <t xml:space="preserve">IE00BKVD2N49</t>
+          <t xml:space="preserve">US29444U7000</t>
         </is>
       </c>
       <c s="3" t="inlineStr" r="E359">
         <is>
-          <t xml:space="preserve">Akcja</t>
+          <t xml:space="preserve">REIT</t>
         </is>
       </c>
       <c s="5" t="inlineStr" r="F359">
         <is>
           <t xml:space="preserve">USD</t>
         </is>
       </c>
       <c s="6" r="G359">
-        <v>34.0000</v>
+        <v>32.0000</v>
       </c>
       <c s="7" r="H359">
-        <v>127503.9000</v>
+        <v>128580.9500</v>
       </c>
       <c s="8" r="I359">
-        <v>0.00199278</v>
+        <v>0.001543</v>
       </c>
     </row>
     <row r="360" ht="15.1" customHeight="0">
       <c s="3" t="inlineStr" r="A360">
         <is>
           <t xml:space="preserve">PZU ETF MSCI World Portfelowy FIZ</t>
         </is>
       </c>
       <c s="4" r="B360">
-        <v>46197</v>
+        <v>46253</v>
       </c>
       <c s="3" t="inlineStr" r="C360">
         <is>
-          <t xml:space="preserve">Sempra Energy</t>
+          <t xml:space="preserve">EOG Resources Inc</t>
         </is>
       </c>
       <c s="3" t="inlineStr" r="D360">
         <is>
-          <t xml:space="preserve">US8168511090</t>
+          <t xml:space="preserve">US26875P1012</t>
         </is>
       </c>
       <c s="3" t="inlineStr" r="E360">
         <is>
           <t xml:space="preserve">Akcja</t>
         </is>
       </c>
       <c s="5" t="inlineStr" r="F360">
         <is>
           <t xml:space="preserve">USD</t>
         </is>
       </c>
       <c s="6" r="G360">
-        <v>165.0000</v>
+        <v>150.0000</v>
       </c>
       <c s="7" r="H360">
-        <v>57768.3800</v>
+        <v>83647.5100</v>
       </c>
       <c s="8" r="I360">
-        <v>0.00090287</v>
+        <v>0.001004</v>
       </c>
     </row>
     <row r="361" ht="15.15" customHeight="0">
       <c s="3" t="inlineStr" r="A361">
         <is>
           <t xml:space="preserve">PZU ETF MSCI World Portfelowy FIZ</t>
         </is>
       </c>
       <c s="4" r="B361">
-        <v>46197</v>
+        <v>46253</v>
       </c>
       <c s="3" t="inlineStr" r="C361">
         <is>
-          <t xml:space="preserve">ServiceNow Inc</t>
+          <t xml:space="preserve">Entergy Corp</t>
         </is>
       </c>
       <c s="3" t="inlineStr" r="D361">
         <is>
-          <t xml:space="preserve">US81762P1021</t>
+          <t xml:space="preserve">US29364G1031</t>
         </is>
       </c>
       <c s="3" t="inlineStr" r="E361">
         <is>
           <t xml:space="preserve">Akcja</t>
         </is>
       </c>
       <c s="5" t="inlineStr" r="F361">
         <is>
           <t xml:space="preserve">USD</t>
         </is>
       </c>
       <c s="6" r="G361">
-        <v>140.0000</v>
+        <v>170.0000</v>
       </c>
       <c s="7" r="H361">
-        <v>49581.1800</v>
+        <v>68468.4500</v>
       </c>
       <c s="8" r="I361">
-        <v>0.00077491</v>
+        <v>0.000822</v>
       </c>
     </row>
     <row r="362" ht="15.1" customHeight="0">
       <c s="3" t="inlineStr" r="A362">
         <is>
           <t xml:space="preserve">PZU ETF MSCI World Portfelowy FIZ</t>
         </is>
       </c>
       <c s="4" r="B362">
-        <v>46197</v>
+        <v>46253</v>
       </c>
       <c s="3" t="inlineStr" r="C362">
         <is>
-          <t xml:space="preserve">Sherwin-Williams Co/The</t>
+          <t xml:space="preserve">Eni SpA</t>
         </is>
       </c>
       <c s="3" t="inlineStr" r="D362">
         <is>
-          <t xml:space="preserve">US8243481061</t>
+          <t xml:space="preserve">IT0003132476</t>
         </is>
       </c>
       <c s="3" t="inlineStr" r="E362">
         <is>
           <t xml:space="preserve">Akcja</t>
         </is>
       </c>
       <c s="5" t="inlineStr" r="F362">
         <is>
-          <t xml:space="preserve">USD</t>
+          <t xml:space="preserve">EUR</t>
         </is>
       </c>
       <c s="6" r="G362">
-        <v>67.0000</v>
+        <v>800.0000</v>
       </c>
       <c s="7" r="H362">
-        <v>84270.3000</v>
+        <v>82830.3400</v>
       </c>
       <c s="8" r="I362">
-        <v>0.00131708</v>
+        <v>0.000994</v>
       </c>
     </row>
     <row r="363" ht="15.1" customHeight="0">
       <c s="3" t="inlineStr" r="A363">
         <is>
           <t xml:space="preserve">PZU ETF MSCI World Portfelowy FIZ</t>
         </is>
       </c>
       <c s="4" r="B363">
-        <v>46197</v>
+        <v>46253</v>
       </c>
       <c s="3" t="inlineStr" r="C363">
         <is>
-          <t xml:space="preserve">Snowflake Inc</t>
+          <t xml:space="preserve">Engie SA</t>
         </is>
       </c>
       <c s="3" t="inlineStr" r="D363">
         <is>
-          <t xml:space="preserve">US8334451098</t>
+          <t xml:space="preserve">FR0010208488</t>
         </is>
       </c>
       <c s="3" t="inlineStr" r="E363">
         <is>
           <t xml:space="preserve">Akcja</t>
         </is>
       </c>
       <c s="5" t="inlineStr" r="F363">
         <is>
-          <t xml:space="preserve">USD</t>
+          <t xml:space="preserve">EUR</t>
         </is>
       </c>
       <c s="6" r="G363">
-        <v>125.0000</v>
+        <v>600.0000</v>
       </c>
       <c s="7" r="H363">
-        <v>106637.1000</v>
+        <v>65835.0700</v>
       </c>
       <c s="8" r="I363">
-        <v>0.00166665</v>
+        <v>0.000790</v>
       </c>
     </row>
     <row r="364" ht="15.15" customHeight="0">
       <c s="3" t="inlineStr" r="A364">
         <is>
           <t xml:space="preserve">PZU ETF MSCI World Portfelowy FIZ</t>
         </is>
       </c>
       <c s="4" r="B364">
-        <v>46197</v>
+        <v>46253</v>
       </c>
       <c s="3" t="inlineStr" r="C364">
         <is>
-          <t xml:space="preserve">Southern Co/The</t>
+          <t xml:space="preserve">Enel SpA</t>
         </is>
       </c>
       <c s="3" t="inlineStr" r="D364">
         <is>
-          <t xml:space="preserve">US8425871071</t>
+          <t xml:space="preserve">IT0003128367</t>
         </is>
       </c>
       <c s="3" t="inlineStr" r="E364">
         <is>
           <t xml:space="preserve">Akcja</t>
         </is>
       </c>
       <c s="5" t="inlineStr" r="F364">
         <is>
-          <t xml:space="preserve">USD</t>
+          <t xml:space="preserve">EUR</t>
         </is>
       </c>
       <c s="6" r="G364">
-        <v>360.0000</v>
+        <v>1859.0000</v>
       </c>
       <c s="7" r="H364">
-        <v>130185.7100</v>
+        <v>76210.6200</v>
       </c>
       <c s="8" r="I364">
-        <v>0.00203470</v>
+        <v>0.000915</v>
       </c>
     </row>
     <row r="365" ht="15.1" customHeight="0">
       <c s="3" t="inlineStr" r="A365">
         <is>
           <t xml:space="preserve">PZU ETF MSCI World Portfelowy FIZ</t>
         </is>
       </c>
       <c s="4" r="B365">
-        <v>46197</v>
+        <v>46253</v>
       </c>
       <c s="3" t="inlineStr" r="C365">
         <is>
-          <t xml:space="preserve">S&amp;P Global Inc</t>
+          <t xml:space="preserve">Enbridge Inc</t>
         </is>
       </c>
       <c s="3" t="inlineStr" r="D365">
         <is>
-          <t xml:space="preserve">US78409V1044</t>
+          <t xml:space="preserve">CA29250N1050</t>
         </is>
       </c>
       <c s="3" t="inlineStr" r="E365">
         <is>
           <t xml:space="preserve">Akcja</t>
         </is>
       </c>
       <c s="5" t="inlineStr" r="F365">
         <is>
-          <t xml:space="preserve">USD</t>
+          <t xml:space="preserve">CAD</t>
         </is>
       </c>
       <c s="6" r="G365">
-        <v>45.0000</v>
+        <v>676.0000</v>
       </c>
       <c s="7" r="H365">
-        <v>68360.0700</v>
+        <v>126278.8400</v>
       </c>
       <c s="8" r="I365">
-        <v>0.00106841</v>
+        <v>0.001516</v>
       </c>
     </row>
     <row r="366" ht="15.15" customHeight="0">
       <c s="3" t="inlineStr" r="A366">
         <is>
           <t xml:space="preserve">PZU ETF MSCI World Portfelowy FIZ</t>
         </is>
       </c>
       <c s="4" r="B366">
-        <v>46197</v>
+        <v>46253</v>
       </c>
       <c s="3" t="inlineStr" r="C366">
         <is>
-          <t xml:space="preserve">Spotify Technology SA</t>
+          <t xml:space="preserve">Emerson Electric Co</t>
         </is>
       </c>
       <c s="3" t="inlineStr" r="D366">
         <is>
-          <t xml:space="preserve">LU1778762911</t>
+          <t xml:space="preserve">US2910111044</t>
         </is>
       </c>
       <c s="3" t="inlineStr" r="E366">
         <is>
           <t xml:space="preserve">Akcja</t>
         </is>
       </c>
       <c s="5" t="inlineStr" r="F366">
         <is>
           <t xml:space="preserve">USD</t>
         </is>
       </c>
       <c s="6" r="G366">
-        <v>40.0000</v>
+        <v>140.0000</v>
       </c>
       <c s="7" r="H366">
-        <v>68717.4300</v>
+        <v>82311.9600</v>
       </c>
       <c s="8" r="I366">
-        <v>0.00107400</v>
+        <v>0.000988</v>
       </c>
     </row>
     <row r="367" ht="15.1" customHeight="0">
       <c s="3" t="inlineStr" r="A367">
         <is>
           <t xml:space="preserve">PZU ETF MSCI World Portfelowy FIZ</t>
         </is>
       </c>
       <c s="4" r="B367">
-        <v>46197</v>
+        <v>46253</v>
       </c>
       <c s="3" t="inlineStr" r="C367">
         <is>
-          <t xml:space="preserve">Starbucks Corp</t>
+          <t xml:space="preserve">ELI LILLY</t>
         </is>
       </c>
       <c s="3" t="inlineStr" r="D367">
         <is>
-          <t xml:space="preserve">US8552441094</t>
+          <t xml:space="preserve">US5324571083</t>
         </is>
       </c>
       <c s="3" t="inlineStr" r="E367">
         <is>
           <t xml:space="preserve">Akcja</t>
         </is>
       </c>
       <c s="5" t="inlineStr" r="F367">
         <is>
           <t xml:space="preserve">USD</t>
         </is>
       </c>
       <c s="6" r="G367">
-        <v>151.0000</v>
+        <v>200.0000</v>
       </c>
       <c s="7" r="H367">
-        <v>59024.0700</v>
+        <v>955287.2900</v>
       </c>
       <c s="8" r="I367">
-        <v>0.00092250</v>
+        <v>0.011465</v>
       </c>
     </row>
     <row r="368" ht="15.1" customHeight="0">
       <c s="3" t="inlineStr" r="A368">
         <is>
           <t xml:space="preserve">PZU ETF MSCI World Portfelowy FIZ</t>
         </is>
       </c>
       <c s="4" r="B368">
-        <v>46197</v>
+        <v>46253</v>
       </c>
       <c s="3" t="inlineStr" r="C368">
         <is>
-          <t xml:space="preserve">State Street Corp</t>
+          <t xml:space="preserve">Elevance Health Inc</t>
         </is>
       </c>
       <c s="3" t="inlineStr" r="D368">
         <is>
-          <t xml:space="preserve">US8574771031</t>
+          <t xml:space="preserve">US0367521038</t>
         </is>
       </c>
       <c s="3" t="inlineStr" r="E368">
         <is>
           <t xml:space="preserve">Akcja</t>
         </is>
       </c>
       <c s="5" t="inlineStr" r="F368">
         <is>
           <t xml:space="preserve">USD</t>
         </is>
       </c>
       <c s="6" r="G368">
-        <v>120.0000</v>
+        <v>70.0000</v>
       </c>
       <c s="7" r="H368">
-        <v>76510.2700</v>
+        <v>104052.0300</v>
       </c>
       <c s="8" r="I368">
-        <v>0.00119579</v>
+        <v>0.001249</v>
       </c>
     </row>
     <row r="369" ht="15.15" customHeight="0">
       <c s="3" t="inlineStr" r="A369">
         <is>
           <t xml:space="preserve">PZU ETF MSCI World Portfelowy FIZ</t>
         </is>
       </c>
       <c s="4" r="B369">
-        <v>46197</v>
+        <v>46253</v>
       </c>
       <c s="3" t="inlineStr" r="C369">
         <is>
-          <t xml:space="preserve">STRYKER</t>
+          <t xml:space="preserve">EDWARDS LIFESCIE</t>
         </is>
       </c>
       <c s="3" t="inlineStr" r="D369">
         <is>
-          <t xml:space="preserve">US8636671013</t>
+          <t xml:space="preserve">US28176E1082</t>
         </is>
       </c>
       <c s="3" t="inlineStr" r="E369">
         <is>
           <t xml:space="preserve">Akcja</t>
         </is>
       </c>
       <c s="5" t="inlineStr" r="F369">
         <is>
           <t xml:space="preserve">USD</t>
         </is>
       </c>
       <c s="6" r="G369">
-        <v>48.0000</v>
+        <v>220.0000</v>
       </c>
       <c s="7" r="H369">
-        <v>56847.8500</v>
+        <v>75737.1500</v>
       </c>
       <c s="8" r="I369">
-        <v>0.00088849</v>
+        <v>0.000909</v>
       </c>
     </row>
     <row r="370" ht="15.1" customHeight="0">
       <c s="3" t="inlineStr" r="A370">
         <is>
           <t xml:space="preserve">PZU ETF MSCI World Portfelowy FIZ</t>
         </is>
       </c>
       <c s="4" r="B370">
-        <v>46197</v>
+        <v>46253</v>
       </c>
       <c s="3" t="inlineStr" r="C370">
         <is>
-          <t xml:space="preserve">Synopsys Inc</t>
+          <t xml:space="preserve">Ecolab Inc</t>
         </is>
       </c>
       <c s="3" t="inlineStr" r="D370">
         <is>
-          <t xml:space="preserve">US8716071076</t>
+          <t xml:space="preserve">US2788651006</t>
         </is>
       </c>
       <c s="3" t="inlineStr" r="E370">
         <is>
           <t xml:space="preserve">Akcja</t>
         </is>
       </c>
       <c s="5" t="inlineStr" r="F370">
         <is>
           <t xml:space="preserve">USD</t>
         </is>
       </c>
       <c s="6" r="G370">
-        <v>50.0000</v>
+        <v>80.0000</v>
       </c>
       <c s="7" r="H370">
-        <v>87580.7100</v>
+        <v>85242.7200</v>
       </c>
       <c s="8" r="I370">
-        <v>0.00136882</v>
+        <v>0.001023</v>
       </c>
     </row>
     <row r="371" ht="15.15" customHeight="0">
       <c s="3" t="inlineStr" r="A371">
         <is>
           <t xml:space="preserve">PZU ETF MSCI World Portfelowy FIZ</t>
         </is>
       </c>
       <c s="4" r="B371">
-        <v>46197</v>
+        <v>46253</v>
       </c>
       <c s="3" t="inlineStr" r="C371">
         <is>
-          <t xml:space="preserve">Sysco Corp</t>
+          <t xml:space="preserve">eBay Inc</t>
         </is>
       </c>
       <c s="3" t="inlineStr" r="D371">
         <is>
-          <t xml:space="preserve">US8718291078</t>
+          <t xml:space="preserve">US2786421030</t>
         </is>
       </c>
       <c s="3" t="inlineStr" r="E371">
         <is>
           <t xml:space="preserve">Akcja</t>
         </is>
       </c>
       <c s="5" t="inlineStr" r="F371">
         <is>
           <t xml:space="preserve">USD</t>
         </is>
       </c>
       <c s="6" r="G371">
-        <v>270.0000</v>
+        <v>170.0000</v>
       </c>
       <c s="7" r="H371">
-        <v>82154.4100</v>
+        <v>65094.4900</v>
       </c>
       <c s="8" r="I371">
-        <v>0.00128401</v>
+        <v>0.000781</v>
       </c>
     </row>
     <row r="372" ht="15.1" customHeight="0">
       <c s="3" t="inlineStr" r="A372">
         <is>
           <t xml:space="preserve">PZU ETF MSCI World Portfelowy FIZ</t>
         </is>
       </c>
       <c s="4" r="B372">
-        <v>46197</v>
+        <v>46253</v>
       </c>
       <c s="3" t="inlineStr" r="C372">
         <is>
-          <t xml:space="preserve">Take-Two Interactive Software</t>
+          <t xml:space="preserve">Eaton Corp PLC</t>
         </is>
       </c>
       <c s="3" t="inlineStr" r="D372">
         <is>
-          <t xml:space="preserve">US8740541094</t>
+          <t xml:space="preserve">IE00B8KQN827</t>
         </is>
       </c>
       <c s="3" t="inlineStr" r="E372">
         <is>
           <t xml:space="preserve">Akcja</t>
         </is>
       </c>
       <c s="5" t="inlineStr" r="F372">
         <is>
           <t xml:space="preserve">USD</t>
         </is>
       </c>
       <c s="6" r="G372">
-        <v>68.0000</v>
+        <v>110.0000</v>
       </c>
       <c s="7" r="H372">
-        <v>60531.7800</v>
+        <v>174270.1300</v>
       </c>
       <c s="8" r="I372">
-        <v>0.00094606</v>
+        <v>0.002092</v>
       </c>
     </row>
     <row r="373" ht="15.1" customHeight="0">
       <c s="3" t="inlineStr" r="A373">
         <is>
           <t xml:space="preserve">PZU ETF MSCI World Portfelowy FIZ</t>
         </is>
       </c>
       <c s="4" r="B373">
-        <v>46197</v>
+        <v>46253</v>
       </c>
       <c s="3" t="inlineStr" r="C373">
         <is>
-          <t xml:space="preserve">Targa Resources Corp</t>
+          <t xml:space="preserve">E.ON SE</t>
         </is>
       </c>
       <c s="3" t="inlineStr" r="D373">
         <is>
-          <t xml:space="preserve">US87612G1013</t>
+          <t xml:space="preserve">DE000ENAG999</t>
         </is>
       </c>
       <c s="3" t="inlineStr" r="E373">
         <is>
           <t xml:space="preserve">Akcja</t>
         </is>
       </c>
       <c s="5" t="inlineStr" r="F373">
         <is>
-          <t xml:space="preserve">USD</t>
+          <t xml:space="preserve">EUR</t>
         </is>
       </c>
       <c s="6" r="G373">
-        <v>80.0000</v>
+        <v>900.0000</v>
       </c>
       <c s="7" r="H373">
-        <v>80441.4200</v>
+        <v>67639.3000</v>
       </c>
       <c s="8" r="I373">
-        <v>0.00125723</v>
+        <v>0.000812</v>
       </c>
     </row>
     <row r="374" ht="15.15" customHeight="0">
       <c s="3" t="inlineStr" r="A374">
         <is>
           <t xml:space="preserve">PZU ETF MSCI World Portfelowy FIZ</t>
         </is>
       </c>
       <c s="4" r="B374">
-        <v>46197</v>
+        <v>46253</v>
       </c>
       <c s="3" t="inlineStr" r="C374">
         <is>
-          <t xml:space="preserve">Target Corp</t>
+          <t xml:space="preserve">Duke Energy Corp</t>
         </is>
       </c>
       <c s="3" t="inlineStr" r="D374">
         <is>
-          <t xml:space="preserve">US87612E1064</t>
+          <t xml:space="preserve">US26441C2044</t>
         </is>
       </c>
       <c s="3" t="inlineStr" r="E374">
         <is>
           <t xml:space="preserve">Akcja</t>
         </is>
       </c>
       <c s="5" t="inlineStr" r="F374">
         <is>
           <t xml:space="preserve">USD</t>
         </is>
       </c>
       <c s="6" r="G374">
-        <v>54.0000</v>
+        <v>254.0000</v>
       </c>
       <c s="7" r="H374">
-        <v>28788.1900</v>
+        <v>117119.9500</v>
       </c>
       <c s="8" r="I374">
-        <v>0.00044994</v>
+        <v>0.001406</v>
       </c>
     </row>
     <row r="375" ht="15.1" customHeight="0">
       <c s="3" t="inlineStr" r="A375">
         <is>
           <t xml:space="preserve">PZU ETF MSCI World Portfelowy FIZ</t>
         </is>
       </c>
       <c s="4" r="B375">
-        <v>46197</v>
+        <v>46253</v>
       </c>
       <c s="3" t="inlineStr" r="C375">
         <is>
-          <t xml:space="preserve">TE Connectivity PLC</t>
+          <t xml:space="preserve">DSV A/S</t>
         </is>
       </c>
       <c s="3" t="inlineStr" r="D375">
         <is>
-          <t xml:space="preserve">IE000IVNQZ81</t>
+          <t xml:space="preserve">DK0060079531</t>
         </is>
       </c>
       <c s="3" t="inlineStr" r="E375">
         <is>
           <t xml:space="preserve">Akcja</t>
         </is>
       </c>
       <c s="5" t="inlineStr" r="F375">
         <is>
-          <t xml:space="preserve">USD</t>
+          <t xml:space="preserve">DKK</t>
         </is>
       </c>
       <c s="6" r="G375">
-        <v>90.0000</v>
+        <v>80.0000</v>
       </c>
       <c s="7" r="H375">
-        <v>67468.0800</v>
+        <v>63459.6300</v>
       </c>
       <c s="8" r="I375">
-        <v>0.00105447</v>
+        <v>0.000762</v>
       </c>
     </row>
     <row r="376" ht="15.15" customHeight="0">
       <c s="3" t="inlineStr" r="A376">
         <is>
           <t xml:space="preserve">PZU ETF MSCI World Portfelowy FIZ</t>
         </is>
       </c>
       <c s="4" r="B376">
-        <v>46197</v>
+        <v>46253</v>
       </c>
       <c s="3" t="inlineStr" r="C376">
         <is>
-          <t xml:space="preserve">Teradyne Inc</t>
+          <t xml:space="preserve">DR Horton Inc</t>
         </is>
       </c>
       <c s="3" t="inlineStr" r="D376">
         <is>
-          <t xml:space="preserve">US8807701029</t>
+          <t xml:space="preserve">US23331A1097</t>
         </is>
       </c>
       <c s="3" t="inlineStr" r="E376">
         <is>
           <t xml:space="preserve">Akcja</t>
         </is>
       </c>
       <c s="5" t="inlineStr" r="F376">
         <is>
           <t xml:space="preserve">USD</t>
         </is>
       </c>
       <c s="6" r="G376">
-        <v>50.0000</v>
+        <v>130.0000</v>
       </c>
       <c s="7" r="H376">
-        <v>80646.8200</v>
+        <v>73648.7600</v>
       </c>
       <c s="8" r="I376">
-        <v>0.00126044</v>
+        <v>0.000884</v>
       </c>
     </row>
     <row r="377" ht="15.1" customHeight="0">
       <c s="3" t="inlineStr" r="A377">
         <is>
           <t xml:space="preserve">PZU ETF MSCI World Portfelowy FIZ</t>
         </is>
       </c>
       <c s="4" r="B377">
-        <v>46197</v>
+        <v>46253</v>
       </c>
       <c s="3" t="inlineStr" r="C377">
         <is>
-          <t xml:space="preserve">Tesla Inc</t>
+          <t xml:space="preserve">DoorDash Inc</t>
         </is>
       </c>
       <c s="3" t="inlineStr" r="D377">
         <is>
-          <t xml:space="preserve">US88160R1014</t>
+          <t xml:space="preserve">US25809K1051</t>
         </is>
       </c>
       <c s="3" t="inlineStr" r="E377">
         <is>
           <t xml:space="preserve">Akcja</t>
         </is>
       </c>
       <c s="5" t="inlineStr" r="F377">
         <is>
           <t xml:space="preserve">USD</t>
         </is>
       </c>
       <c s="6" r="G377">
-        <v>534.0000</v>
+        <v>100.0000</v>
       </c>
       <c s="7" r="H377">
-        <v>757132.4600</v>
+        <v>82155.2700</v>
       </c>
       <c s="8" r="I377">
-        <v>0.01183337</v>
+        <v>0.000986</v>
       </c>
     </row>
     <row r="378" ht="15.1" customHeight="0">
       <c s="3" t="inlineStr" r="A378">
         <is>
           <t xml:space="preserve">PZU ETF MSCI World Portfelowy FIZ</t>
         </is>
       </c>
       <c s="4" r="B378">
-        <v>46197</v>
+        <v>46253</v>
       </c>
       <c s="3" t="inlineStr" r="C378">
         <is>
-          <t xml:space="preserve">Texas Instruments Inc</t>
+          <t xml:space="preserve">Dominion Energy Inc</t>
         </is>
       </c>
       <c s="3" t="inlineStr" r="D378">
         <is>
-          <t xml:space="preserve">US8825081040</t>
+          <t xml:space="preserve">US25746U1097</t>
         </is>
       </c>
       <c s="3" t="inlineStr" r="E378">
         <is>
           <t xml:space="preserve">Akcja</t>
         </is>
       </c>
       <c s="5" t="inlineStr" r="F378">
         <is>
           <t xml:space="preserve">USD</t>
         </is>
       </c>
       <c s="6" r="G378">
-        <v>193.0000</v>
+        <v>280.0000</v>
       </c>
       <c s="7" r="H378">
-        <v>220873.4700</v>
+        <v>71333.5500</v>
       </c>
       <c s="8" r="I378">
-        <v>0.00345207</v>
+        <v>0.000856</v>
       </c>
     </row>
     <row r="379" ht="15.15" customHeight="0">
       <c s="3" t="inlineStr" r="A379">
         <is>
           <t xml:space="preserve">PZU ETF MSCI World Portfelowy FIZ</t>
         </is>
       </c>
       <c s="4" r="B379">
-        <v>46197</v>
+        <v>46253</v>
       </c>
       <c s="3" t="inlineStr" r="C379">
         <is>
-          <t xml:space="preserve">The TJX Companies, Inc.</t>
+          <t xml:space="preserve">Dollarama Inc</t>
         </is>
       </c>
       <c s="3" t="inlineStr" r="D379">
         <is>
-          <t xml:space="preserve">US8725401090</t>
+          <t xml:space="preserve">CA25675T1075</t>
         </is>
       </c>
       <c s="3" t="inlineStr" r="E379">
         <is>
           <t xml:space="preserve">Akcja</t>
         </is>
       </c>
       <c s="5" t="inlineStr" r="F379">
         <is>
-          <t xml:space="preserve">USD</t>
+          <t xml:space="preserve">CAD</t>
         </is>
       </c>
       <c s="6" r="G379">
-        <v>277.0000</v>
+        <v>140.0000</v>
       </c>
       <c s="7" r="H379">
-        <v>172741.5900</v>
+        <v>71472.2500</v>
       </c>
       <c s="8" r="I379">
-        <v>0.00269981</v>
+        <v>0.000858</v>
       </c>
     </row>
     <row r="380" ht="15.1" customHeight="0">
       <c s="3" t="inlineStr" r="A380">
         <is>
           <t xml:space="preserve">PZU ETF MSCI World Portfelowy FIZ</t>
         </is>
       </c>
       <c s="4" r="B380">
-        <v>46197</v>
+        <v>46253</v>
       </c>
       <c s="3" t="inlineStr" r="C380">
         <is>
-          <t xml:space="preserve">THERMO FISHER</t>
+          <t xml:space="preserve">DKK</t>
         </is>
       </c>
       <c s="3" t="inlineStr" r="D380">
         <is>
-          <t xml:space="preserve">US8835561023</t>
+          <t xml:space="preserve">DKK</t>
         </is>
       </c>
       <c s="3" t="inlineStr" r="E380">
         <is>
-          <t xml:space="preserve">Akcja</t>
+          <t xml:space="preserve">Waluta</t>
         </is>
       </c>
       <c s="5" t="inlineStr" r="F380">
         <is>
-          <t xml:space="preserve">USD</t>
+          <t xml:space="preserve">PLN</t>
         </is>
       </c>
       <c s="6" r="G380">
-        <v>53.0000</v>
+        <v>6994.4000</v>
       </c>
       <c s="7" r="H380">
-        <v>98492.5700</v>
+        <v>4048.3600</v>
       </c>
       <c s="8" r="I380">
-        <v>0.00153936</v>
+        <v>0.000049</v>
       </c>
     </row>
     <row r="381" ht="15.15" customHeight="0">
       <c s="3" t="inlineStr" r="A381">
         <is>
           <t xml:space="preserve">PZU ETF MSCI World Portfelowy FIZ</t>
         </is>
       </c>
       <c s="4" r="B381">
-        <v>46197</v>
+        <v>46253</v>
       </c>
       <c s="3" t="inlineStr" r="C381">
         <is>
-          <t xml:space="preserve">T-Mobile US Inc</t>
+          <t xml:space="preserve">Discovery Inc</t>
         </is>
       </c>
       <c s="3" t="inlineStr" r="D381">
         <is>
-          <t xml:space="preserve">US8725901040</t>
+          <t xml:space="preserve">US9344231041</t>
         </is>
       </c>
       <c s="3" t="inlineStr" r="E381">
         <is>
           <t xml:space="preserve">Akcja</t>
         </is>
       </c>
       <c s="5" t="inlineStr" r="F381">
         <is>
           <t xml:space="preserve">USD</t>
         </is>
       </c>
       <c s="6" r="G381">
-        <v>130.0000</v>
+        <v>800.0000</v>
       </c>
       <c s="7" r="H381">
-        <v>88736.7900</v>
+        <v>85147.2100</v>
       </c>
       <c s="8" r="I381">
-        <v>0.00138688</v>
+        <v>0.001022</v>
       </c>
     </row>
     <row r="382" ht="15.1" customHeight="0">
       <c s="3" t="inlineStr" r="A382">
         <is>
           <t xml:space="preserve">PZU ETF MSCI World Portfelowy FIZ</t>
         </is>
       </c>
       <c s="4" r="B382">
-        <v>46197</v>
+        <v>46253</v>
       </c>
       <c s="3" t="inlineStr" r="C382">
         <is>
-          <t xml:space="preserve">Trane Technologies plc</t>
+          <t xml:space="preserve">Digital Realty Trust Inc</t>
         </is>
       </c>
       <c s="3" t="inlineStr" r="D382">
         <is>
-          <t xml:space="preserve">IE00BK9ZQ967</t>
+          <t xml:space="preserve">US2538681030</t>
         </is>
       </c>
       <c s="3" t="inlineStr" r="E382">
         <is>
-          <t xml:space="preserve">Akcja</t>
+          <t xml:space="preserve">REIT</t>
         </is>
       </c>
       <c s="5" t="inlineStr" r="F382">
         <is>
           <t xml:space="preserve">USD</t>
         </is>
       </c>
       <c s="6" r="G382">
-        <v>49.0000</v>
+        <v>100.0000</v>
       </c>
       <c s="7" r="H382">
-        <v>89384.8800</v>
+        <v>71758.0900</v>
       </c>
       <c s="8" r="I382">
-        <v>0.00139701</v>
+        <v>0.000861</v>
       </c>
     </row>
     <row r="383" ht="15.1" customHeight="0">
       <c s="3" t="inlineStr" r="A383">
         <is>
           <t xml:space="preserve">PZU ETF MSCI World Portfelowy FIZ</t>
         </is>
       </c>
       <c s="4" r="B383">
-        <v>46197</v>
+        <v>46253</v>
       </c>
       <c s="3" t="inlineStr" r="C383">
         <is>
-          <t xml:space="preserve">Travelers Cos Inc/The</t>
+          <t xml:space="preserve">Diageo PLC</t>
         </is>
       </c>
       <c s="3" t="inlineStr" r="D383">
         <is>
-          <t xml:space="preserve">US89417E1091</t>
+          <t xml:space="preserve">GB0002374006</t>
         </is>
       </c>
       <c s="3" t="inlineStr" r="E383">
         <is>
           <t xml:space="preserve">Akcja</t>
         </is>
       </c>
       <c s="5" t="inlineStr" r="F383">
         <is>
-          <t xml:space="preserve">USD</t>
+          <t xml:space="preserve">GBP</t>
         </is>
       </c>
       <c s="6" r="G383">
-        <v>70.0000</v>
+        <v>1000.0000</v>
       </c>
       <c s="7" r="H383">
-        <v>84769.0200</v>
+        <v>85421.1200</v>
       </c>
       <c s="8" r="I383">
-        <v>0.00132487</v>
+        <v>0.001025</v>
       </c>
     </row>
     <row r="384" ht="15.15" customHeight="0">
       <c s="3" t="inlineStr" r="A384">
         <is>
           <t xml:space="preserve">PZU ETF MSCI World Portfelowy FIZ</t>
         </is>
       </c>
       <c s="4" r="B384">
-        <v>46197</v>
+        <v>46253</v>
       </c>
       <c s="3" t="inlineStr" r="C384">
         <is>
-          <t xml:space="preserve">Truist Financial Corp</t>
+          <t xml:space="preserve">Devon Energy Corp</t>
         </is>
       </c>
       <c s="3" t="inlineStr" r="D384">
         <is>
-          <t xml:space="preserve">US89832Q1094</t>
+          <t xml:space="preserve">US25179M1036</t>
         </is>
       </c>
       <c s="3" t="inlineStr" r="E384">
         <is>
           <t xml:space="preserve">Akcja</t>
         </is>
       </c>
       <c s="5" t="inlineStr" r="F384">
         <is>
           <t xml:space="preserve">USD</t>
         </is>
       </c>
       <c s="6" r="G384">
-        <v>400.0000</v>
+        <v>450.0000</v>
       </c>
       <c s="7" r="H384">
-        <v>75194.8500</v>
+        <v>80899.9300</v>
       </c>
       <c s="8" r="I384">
-        <v>0.00117523</v>
+        <v>0.000971</v>
       </c>
     </row>
     <row r="385" ht="15.1" customHeight="0">
       <c s="3" t="inlineStr" r="A385">
         <is>
           <t xml:space="preserve">PZU ETF MSCI World Portfelowy FIZ</t>
         </is>
       </c>
       <c s="4" r="B385">
-        <v>46197</v>
+        <v>46253</v>
       </c>
       <c s="3" t="inlineStr" r="C385">
         <is>
-          <t xml:space="preserve">Uber Technologies Inc</t>
+          <t xml:space="preserve">Deutsche Telekom AG</t>
         </is>
       </c>
       <c s="3" t="inlineStr" r="D385">
         <is>
-          <t xml:space="preserve">US90353T1007</t>
+          <t xml:space="preserve">DE0005557508</t>
         </is>
       </c>
       <c s="3" t="inlineStr" r="E385">
         <is>
           <t xml:space="preserve">Akcja</t>
         </is>
       </c>
       <c s="5" t="inlineStr" r="F385">
         <is>
-          <t xml:space="preserve">USD</t>
+          <t xml:space="preserve">EUR</t>
         </is>
       </c>
       <c s="6" r="G385">
-        <v>432.0000</v>
+        <v>1143.0000</v>
       </c>
       <c s="7" r="H385">
-        <v>120453.7200</v>
+        <v>144307.3000</v>
       </c>
       <c s="8" r="I385">
-        <v>0.00188259</v>
+        <v>0.001732</v>
       </c>
     </row>
     <row r="386" ht="15.15" customHeight="0">
       <c s="3" t="inlineStr" r="A386">
         <is>
           <t xml:space="preserve">PZU ETF MSCI World Portfelowy FIZ</t>
         </is>
       </c>
       <c s="4" r="B386">
-        <v>46197</v>
+        <v>46253</v>
       </c>
       <c s="3" t="inlineStr" r="C386">
         <is>
-          <t xml:space="preserve">Union Pacific Corp</t>
+          <t xml:space="preserve">Deutsche Post AG</t>
         </is>
       </c>
       <c s="3" t="inlineStr" r="D386">
         <is>
-          <t xml:space="preserve">US9078181081</t>
+          <t xml:space="preserve">DE0005552004</t>
         </is>
       </c>
       <c s="3" t="inlineStr" r="E386">
         <is>
           <t xml:space="preserve">Akcja</t>
         </is>
       </c>
       <c s="5" t="inlineStr" r="F386">
         <is>
-          <t xml:space="preserve">USD</t>
+          <t xml:space="preserve">EUR</t>
         </is>
       </c>
       <c s="6" r="G386">
-        <v>130.0000</v>
+        <v>350.0000</v>
       </c>
       <c s="7" r="H386">
-        <v>127595.6500</v>
+        <v>83773.5700</v>
       </c>
       <c s="8" r="I386">
-        <v>0.00199422</v>
+        <v>0.001005</v>
       </c>
     </row>
     <row r="387" ht="15.1" customHeight="0">
       <c s="3" t="inlineStr" r="A387">
         <is>
           <t xml:space="preserve">PZU ETF MSCI World Portfelowy FIZ</t>
         </is>
       </c>
       <c s="4" r="B387">
-        <v>46197</v>
+        <v>46253</v>
       </c>
       <c s="3" t="inlineStr" r="C387">
         <is>
-          <t xml:space="preserve">United Parcel Service Inc</t>
+          <t xml:space="preserve">Deutsche Boerse AG</t>
         </is>
       </c>
       <c s="3" t="inlineStr" r="D387">
         <is>
-          <t xml:space="preserve">US9113121068</t>
+          <t xml:space="preserve">DE0005810055</t>
         </is>
       </c>
       <c s="3" t="inlineStr" r="E387">
         <is>
           <t xml:space="preserve">Akcja</t>
         </is>
       </c>
       <c s="5" t="inlineStr" r="F387">
         <is>
-          <t xml:space="preserve">USD</t>
+          <t xml:space="preserve">EUR</t>
         </is>
       </c>
       <c s="6" r="G387">
-        <v>200.0000</v>
+        <v>80.0000</v>
       </c>
       <c s="7" r="H387">
-        <v>80148.4400</v>
+        <v>96191.1900</v>
       </c>
       <c s="8" r="I387">
-        <v>0.00125266</v>
+        <v>0.001154</v>
       </c>
     </row>
     <row r="388" ht="15.1" customHeight="0">
       <c s="3" t="inlineStr" r="A388">
         <is>
           <t xml:space="preserve">PZU ETF MSCI World Portfelowy FIZ</t>
         </is>
       </c>
       <c s="4" r="B388">
-        <v>46197</v>
+        <v>46253</v>
       </c>
       <c s="3" t="inlineStr" r="C388">
         <is>
-          <t xml:space="preserve">United Rentals Inc</t>
+          <t xml:space="preserve">Deutsche Bank AG</t>
         </is>
       </c>
       <c s="3" t="inlineStr" r="D388">
         <is>
-          <t xml:space="preserve">US9113631090</t>
+          <t xml:space="preserve">DE0005140008</t>
         </is>
       </c>
       <c s="3" t="inlineStr" r="E388">
         <is>
           <t xml:space="preserve">Akcja</t>
         </is>
       </c>
       <c s="5" t="inlineStr" r="F388">
         <is>
-          <t xml:space="preserve">USD</t>
+          <t xml:space="preserve">EUR</t>
         </is>
       </c>
       <c s="6" r="G388">
-        <v>22.0000</v>
+        <v>700.0000</v>
       </c>
       <c s="7" r="H388">
-        <v>90017.2500</v>
+        <v>98750.4400</v>
       </c>
       <c s="8" r="I388">
-        <v>0.00140690</v>
+        <v>0.001185</v>
       </c>
     </row>
     <row r="389" ht="15.15" customHeight="0">
       <c s="3" t="inlineStr" r="A389">
         <is>
           <t xml:space="preserve">PZU ETF MSCI World Portfelowy FIZ</t>
         </is>
       </c>
       <c s="4" r="B389">
-        <v>46197</v>
+        <v>46253</v>
       </c>
       <c s="3" t="inlineStr" r="C389">
         <is>
-          <t xml:space="preserve">UnitedHealth Group Inc</t>
+          <t xml:space="preserve">Dell Technologies Inc</t>
         </is>
       </c>
       <c s="3" t="inlineStr" r="D389">
         <is>
-          <t xml:space="preserve">US91324P1021</t>
+          <t xml:space="preserve">US24703L2025</t>
         </is>
       </c>
       <c s="3" t="inlineStr" r="E389">
         <is>
           <t xml:space="preserve">Akcja</t>
         </is>
       </c>
       <c s="5" t="inlineStr" r="F389">
         <is>
           <t xml:space="preserve">USD</t>
         </is>
       </c>
       <c s="6" r="G389">
-        <v>157.0000</v>
+        <v>100.0000</v>
       </c>
       <c s="7" r="H389">
-        <v>240545.7400</v>
+        <v>163232.4000</v>
       </c>
       <c s="8" r="I389">
-        <v>0.00375954</v>
+        <v>0.001959</v>
       </c>
     </row>
     <row r="390" ht="15.1" customHeight="0">
       <c s="3" t="inlineStr" r="A390">
         <is>
           <t xml:space="preserve">PZU ETF MSCI World Portfelowy FIZ</t>
         </is>
       </c>
       <c s="4" r="B390">
-        <v>46197</v>
+        <v>46253</v>
       </c>
       <c s="3" t="inlineStr" r="C390">
         <is>
-          <t xml:space="preserve">US Bancorp</t>
+          <t xml:space="preserve">DEERE &amp; CO</t>
         </is>
       </c>
       <c s="3" t="inlineStr" r="D390">
         <is>
-          <t xml:space="preserve">US9029733048</t>
+          <t xml:space="preserve">US2441991054</t>
         </is>
       </c>
       <c s="3" t="inlineStr" r="E390">
         <is>
           <t xml:space="preserve">Akcja</t>
         </is>
       </c>
       <c s="5" t="inlineStr" r="F390">
         <is>
           <t xml:space="preserve">USD</t>
         </is>
       </c>
       <c s="6" r="G390">
-        <v>300.0000</v>
+        <v>72.0000</v>
       </c>
       <c s="7" r="H390">
-        <v>68085.3900</v>
+        <v>155959.0700</v>
       </c>
       <c s="8" r="I390">
-        <v>0.00106412</v>
+        <v>0.001872</v>
       </c>
     </row>
     <row r="391" ht="15.15" customHeight="0">
       <c s="3" t="inlineStr" r="A391">
         <is>
           <t xml:space="preserve">PZU ETF MSCI World Portfelowy FIZ</t>
         </is>
       </c>
       <c s="4" r="B391">
-        <v>46197</v>
+        <v>46253</v>
       </c>
       <c s="3" t="inlineStr" r="C391">
         <is>
-          <t xml:space="preserve">Valero Energy Corp</t>
+          <t xml:space="preserve">Datadog Inc</t>
         </is>
       </c>
       <c s="3" t="inlineStr" r="D391">
         <is>
-          <t xml:space="preserve">US91913Y1001</t>
+          <t xml:space="preserve">US23804L1035</t>
         </is>
       </c>
       <c s="3" t="inlineStr" r="E391">
         <is>
           <t xml:space="preserve">Akcja</t>
         </is>
       </c>
       <c s="5" t="inlineStr" r="F391">
         <is>
           <t xml:space="preserve">USD</t>
         </is>
       </c>
       <c s="6" r="G391">
-        <v>67.0000</v>
+        <v>100.0000</v>
       </c>
       <c s="7" r="H391">
-        <v>61326.3500</v>
+        <v>87116.9700</v>
       </c>
       <c s="8" r="I391">
-        <v>0.00095848</v>
+        <v>0.001046</v>
       </c>
     </row>
     <row r="392" ht="15.1" customHeight="0">
       <c s="3" t="inlineStr" r="A392">
         <is>
           <t xml:space="preserve">PZU ETF MSCI World Portfelowy FIZ</t>
         </is>
       </c>
       <c s="4" r="B392">
-        <v>46197</v>
+        <v>46253</v>
       </c>
       <c s="3" t="inlineStr" r="C392">
         <is>
-          <t xml:space="preserve">Verizon Communications Inc</t>
+          <t xml:space="preserve">Danske Bank A/S</t>
         </is>
       </c>
       <c s="3" t="inlineStr" r="D392">
         <is>
-          <t xml:space="preserve">US92343V1044</t>
+          <t xml:space="preserve">DK0010274414</t>
         </is>
       </c>
       <c s="3" t="inlineStr" r="E392">
         <is>
           <t xml:space="preserve">Akcja</t>
         </is>
       </c>
       <c s="5" t="inlineStr" r="F392">
         <is>
-          <t xml:space="preserve">USD</t>
+          <t xml:space="preserve">DKK</t>
         </is>
       </c>
       <c s="6" r="G392">
-        <v>815.0000</v>
+        <v>340.0000</v>
       </c>
       <c s="7" r="H392">
-        <v>140562.5700</v>
+        <v>72025.8700</v>
       </c>
       <c s="8" r="I392">
-        <v>0.00219688</v>
+        <v>0.000864</v>
       </c>
     </row>
     <row r="393" ht="15.1" customHeight="0">
       <c s="3" t="inlineStr" r="A393">
         <is>
           <t xml:space="preserve">PZU ETF MSCI World Portfelowy FIZ</t>
         </is>
       </c>
       <c s="4" r="B393">
-        <v>46197</v>
+        <v>46253</v>
       </c>
       <c s="3" t="inlineStr" r="C393">
         <is>
-          <t xml:space="preserve">Vertiv Holdings Co</t>
+          <t xml:space="preserve">Danone SA</t>
         </is>
       </c>
       <c s="3" t="inlineStr" r="D393">
         <is>
-          <t xml:space="preserve">US92537N1081</t>
+          <t xml:space="preserve">FR0000120644</t>
         </is>
       </c>
       <c s="3" t="inlineStr" r="E393">
         <is>
           <t xml:space="preserve">Akcja</t>
         </is>
       </c>
       <c s="5" t="inlineStr" r="F393">
         <is>
-          <t xml:space="preserve">USD</t>
+          <t xml:space="preserve">EUR</t>
         </is>
       </c>
       <c s="6" r="G393">
-        <v>80.0000</v>
+        <v>270.0000</v>
       </c>
       <c s="7" r="H393">
-        <v>95577.0500</v>
+        <v>76727.9700</v>
       </c>
       <c s="8" r="I393">
-        <v>0.00149379</v>
+        <v>0.000921</v>
       </c>
     </row>
     <row r="394" ht="15.15" customHeight="0">
       <c s="3" t="inlineStr" r="A394">
         <is>
           <t xml:space="preserve">PZU ETF MSCI World Portfelowy FIZ</t>
         </is>
       </c>
       <c s="4" r="B394">
-        <v>46197</v>
+        <v>46253</v>
       </c>
       <c s="3" t="inlineStr" r="C394">
         <is>
-          <t xml:space="preserve">Visa Inc</t>
+          <t xml:space="preserve">Danaher Corp</t>
         </is>
       </c>
       <c s="3" t="inlineStr" r="D394">
         <is>
-          <t xml:space="preserve">US92826C8394</t>
+          <t xml:space="preserve">US2358511028</t>
         </is>
       </c>
       <c s="3" t="inlineStr" r="E394">
         <is>
           <t xml:space="preserve">Akcja</t>
         </is>
       </c>
       <c s="5" t="inlineStr" r="F394">
         <is>
           <t xml:space="preserve">USD</t>
         </is>
       </c>
       <c s="6" r="G394">
-        <v>291.0000</v>
+        <v>189.0000</v>
       </c>
       <c s="7" r="H394">
-        <v>365020.9600</v>
+        <v>149125.1400</v>
       </c>
       <c s="8" r="I394">
-        <v>0.00570498</v>
+        <v>0.001790</v>
       </c>
     </row>
     <row r="395" ht="15.1" customHeight="0">
       <c s="3" t="inlineStr" r="A395">
         <is>
           <t xml:space="preserve">PZU ETF MSCI World Portfelowy FIZ</t>
         </is>
       </c>
       <c s="4" r="B395">
-        <v>46197</v>
+        <v>46253</v>
       </c>
       <c s="3" t="inlineStr" r="C395">
         <is>
-          <t xml:space="preserve">Vistra Corp</t>
+          <t xml:space="preserve">Daimler AG</t>
         </is>
       </c>
       <c s="3" t="inlineStr" r="D395">
         <is>
-          <t xml:space="preserve">US92840M1027</t>
+          <t xml:space="preserve">DE0007100000</t>
         </is>
       </c>
       <c s="3" t="inlineStr" r="E395">
         <is>
           <t xml:space="preserve">Akcja</t>
         </is>
       </c>
       <c s="5" t="inlineStr" r="F395">
         <is>
-          <t xml:space="preserve">USD</t>
+          <t xml:space="preserve">EUR</t>
         </is>
       </c>
       <c s="6" r="G395">
-        <v>150.0000</v>
+        <v>350.0000</v>
       </c>
       <c s="7" r="H395">
-        <v>92239.8000</v>
+        <v>68183.3800</v>
       </c>
       <c s="8" r="I395">
-        <v>0.00144163</v>
+        <v>0.000818</v>
       </c>
     </row>
     <row r="396" ht="15.15" customHeight="0">
       <c s="3" t="inlineStr" r="A396">
         <is>
           <t xml:space="preserve">PZU ETF MSCI World Portfelowy FIZ</t>
         </is>
       </c>
       <c s="4" r="B396">
-        <v>46197</v>
+        <v>46253</v>
       </c>
       <c s="3" t="inlineStr" r="C396">
         <is>
-          <t xml:space="preserve">VERTEX PHARM</t>
+          <t xml:space="preserve">Daikin Industries Ltd</t>
         </is>
       </c>
       <c s="3" t="inlineStr" r="D396">
         <is>
-          <t xml:space="preserve">US92532F1003</t>
+          <t xml:space="preserve">JP3481800005</t>
         </is>
       </c>
       <c s="3" t="inlineStr" r="E396">
         <is>
           <t xml:space="preserve">Akcja</t>
         </is>
       </c>
       <c s="5" t="inlineStr" r="F396">
         <is>
-          <t xml:space="preserve">USD</t>
+          <t xml:space="preserve">JPY</t>
         </is>
       </c>
       <c s="6" r="G396">
-        <v>35.0000</v>
+        <v>130.0000</v>
       </c>
       <c s="7" r="H396">
-        <v>62795.7800</v>
+        <v>63086.8900</v>
       </c>
       <c s="8" r="I396">
-        <v>0.00098145</v>
+        <v>0.000757</v>
       </c>
     </row>
     <row r="397" ht="15.1" customHeight="0">
       <c s="3" t="inlineStr" r="A397">
         <is>
           <t xml:space="preserve">PZU ETF MSCI World Portfelowy FIZ</t>
         </is>
       </c>
       <c s="4" r="B397">
-        <v>46197</v>
+        <v>46253</v>
       </c>
       <c s="3" t="inlineStr" r="C397">
         <is>
-          <t xml:space="preserve">Vulcan Materials Co</t>
+          <t xml:space="preserve">Dai-ichi Life Holdings Inc</t>
         </is>
       </c>
       <c s="3" t="inlineStr" r="D397">
         <is>
-          <t xml:space="preserve">US9291601097</t>
+          <t xml:space="preserve">JP3476480003</t>
         </is>
       </c>
       <c s="3" t="inlineStr" r="E397">
         <is>
           <t xml:space="preserve">Akcja</t>
         </is>
       </c>
       <c s="5" t="inlineStr" r="F397">
         <is>
-          <t xml:space="preserve">USD</t>
+          <t xml:space="preserve">JPY</t>
         </is>
       </c>
       <c s="6" r="G397">
-        <v>70.0000</v>
+        <v>1900.0000</v>
       </c>
       <c s="7" r="H397">
-        <v>81214.2900</v>
+        <v>79089.1900</v>
       </c>
       <c s="8" r="I397">
-        <v>0.00126931</v>
+        <v>0.000949</v>
       </c>
     </row>
     <row r="398" ht="15.1" customHeight="0">
       <c s="3" t="inlineStr" r="A398">
         <is>
           <t xml:space="preserve">PZU ETF MSCI World Portfelowy FIZ</t>
         </is>
       </c>
       <c s="4" r="B398">
-        <v>46197</v>
+        <v>46253</v>
       </c>
       <c s="3" t="inlineStr" r="C398">
         <is>
-          <t xml:space="preserve">Walmart Inc</t>
+          <t xml:space="preserve">CVS Health Corp</t>
         </is>
       </c>
       <c s="3" t="inlineStr" r="D398">
         <is>
-          <t xml:space="preserve">US9311421039</t>
+          <t xml:space="preserve">US1266501006</t>
         </is>
       </c>
       <c s="3" t="inlineStr" r="E398">
         <is>
           <t xml:space="preserve">Akcja</t>
         </is>
       </c>
       <c s="5" t="inlineStr" r="F398">
         <is>
           <t xml:space="preserve">USD</t>
         </is>
       </c>
       <c s="6" r="G398">
-        <v>824.0000</v>
+        <v>350.0000</v>
       </c>
       <c s="7" r="H398">
-        <v>370220.2400</v>
+        <v>122279.7400</v>
       </c>
       <c s="8" r="I398">
-        <v>0.00578624</v>
+        <v>0.001468</v>
       </c>
     </row>
     <row r="399" ht="15.15" customHeight="0">
       <c s="3" t="inlineStr" r="A399">
         <is>
           <t xml:space="preserve">PZU ETF MSCI World Portfelowy FIZ</t>
         </is>
       </c>
       <c s="4" r="B399">
-        <v>46197</v>
+        <v>46253</v>
       </c>
       <c s="3" t="inlineStr" r="C399">
         <is>
-          <t xml:space="preserve">Walt Disney Co/The</t>
+          <t xml:space="preserve">Cummins Inc</t>
         </is>
       </c>
       <c s="3" t="inlineStr" r="D399">
         <is>
-          <t xml:space="preserve">US2546871060</t>
+          <t xml:space="preserve">US2310211063</t>
         </is>
       </c>
       <c s="3" t="inlineStr" r="E399">
         <is>
           <t xml:space="preserve">Akcja</t>
         </is>
       </c>
       <c s="5" t="inlineStr" r="F399">
         <is>
           <t xml:space="preserve">USD</t>
         </is>
       </c>
       <c s="6" r="G399">
-        <v>390.0000</v>
+        <v>30.0000</v>
       </c>
       <c s="7" r="H399">
-        <v>148897.5800</v>
+        <v>68087.5500</v>
       </c>
       <c s="8" r="I399">
-        <v>0.00232715</v>
+        <v>0.000817</v>
       </c>
     </row>
     <row r="400" ht="15.1" customHeight="0">
       <c s="3" t="inlineStr" r="A400">
         <is>
           <t xml:space="preserve">PZU ETF MSCI World Portfelowy FIZ</t>
         </is>
       </c>
       <c s="4" r="B400">
-        <v>46197</v>
+        <v>46253</v>
       </c>
       <c s="3" t="inlineStr" r="C400">
         <is>
-          <t xml:space="preserve">Waste Management Inc</t>
+          <t xml:space="preserve">CSX Corp</t>
         </is>
       </c>
       <c s="3" t="inlineStr" r="D400">
         <is>
-          <t xml:space="preserve">US94106L1098</t>
+          <t xml:space="preserve">US1264081035</t>
         </is>
       </c>
       <c s="3" t="inlineStr" r="E400">
         <is>
           <t xml:space="preserve">Akcja</t>
         </is>
       </c>
       <c s="5" t="inlineStr" r="F400">
         <is>
           <t xml:space="preserve">USD</t>
         </is>
       </c>
       <c s="6" r="G400">
-        <v>110.0000</v>
+        <v>450.0000</v>
       </c>
       <c s="7" r="H400">
-        <v>92723.4500</v>
+        <v>85080.0600</v>
       </c>
       <c s="8" r="I400">
-        <v>0.00144919</v>
+        <v>0.001021</v>
       </c>
     </row>
     <row r="401" ht="15.15" customHeight="0">
       <c s="3" t="inlineStr" r="A401">
         <is>
           <t xml:space="preserve">PZU ETF MSCI World Portfelowy FIZ</t>
         </is>
       </c>
       <c s="4" r="B401">
-        <v>46197</v>
+        <v>46253</v>
       </c>
       <c s="3" t="inlineStr" r="C401">
         <is>
-          <t xml:space="preserve">Waters Corp</t>
+          <t xml:space="preserve">CSL Ltd</t>
         </is>
       </c>
       <c s="3" t="inlineStr" r="D401">
         <is>
-          <t xml:space="preserve">US9418481035</t>
+          <t xml:space="preserve">AU000000CSL8</t>
         </is>
       </c>
       <c s="3" t="inlineStr" r="E401">
         <is>
           <t xml:space="preserve">Akcja</t>
         </is>
       </c>
       <c s="5" t="inlineStr" r="F401">
         <is>
-          <t xml:space="preserve">USD</t>
+          <t xml:space="preserve">AUD</t>
         </is>
       </c>
       <c s="6" r="G401">
-        <v>60.0000</v>
+        <v>220.0000</v>
       </c>
       <c s="7" r="H401">
-        <v>83632.5600</v>
+        <v>96702.5700</v>
       </c>
       <c s="8" r="I401">
-        <v>0.00130711</v>
+        <v>0.001161</v>
       </c>
     </row>
     <row r="402" ht="15.1" customHeight="0">
       <c s="3" t="inlineStr" r="A402">
         <is>
           <t xml:space="preserve">PZU ETF MSCI World Portfelowy FIZ</t>
         </is>
       </c>
       <c s="4" r="B402">
-        <v>46197</v>
+        <v>46253</v>
       </c>
       <c s="3" t="inlineStr" r="C402">
         <is>
-          <t xml:space="preserve">Wells Fargo &amp; Co</t>
+          <t xml:space="preserve">Crowdstrike Holdings Inc</t>
         </is>
       </c>
       <c s="3" t="inlineStr" r="D402">
         <is>
-          <t xml:space="preserve">US9497461015</t>
+          <t xml:space="preserve">US22788C1053</t>
         </is>
       </c>
       <c s="3" t="inlineStr" r="E402">
         <is>
           <t xml:space="preserve">Akcja</t>
         </is>
       </c>
       <c s="5" t="inlineStr" r="F402">
         <is>
           <t xml:space="preserve">USD</t>
         </is>
       </c>
       <c s="6" r="G402">
-        <v>542.0000</v>
+        <v>260.0000</v>
       </c>
       <c s="7" r="H402">
-        <v>172509.4300</v>
+        <v>195572.2300</v>
       </c>
       <c s="8" r="I402">
-        <v>0.00269618</v>
+        <v>0.002347</v>
       </c>
     </row>
     <row r="403" ht="15.1" customHeight="0">
       <c s="3" t="inlineStr" r="A403">
         <is>
           <t xml:space="preserve">PZU ETF MSCI World Portfelowy FIZ</t>
         </is>
       </c>
       <c s="4" r="B403">
-        <v>46197</v>
+        <v>46253</v>
       </c>
       <c s="3" t="inlineStr" r="C403">
         <is>
-          <t xml:space="preserve">Western Digital Corp</t>
+          <t xml:space="preserve">CRH PLC</t>
         </is>
       </c>
       <c s="3" t="inlineStr" r="D403">
         <is>
-          <t xml:space="preserve">US9581021055</t>
+          <t xml:space="preserve">IE0001827041</t>
         </is>
       </c>
       <c s="3" t="inlineStr" r="E403">
         <is>
           <t xml:space="preserve">Akcja</t>
         </is>
       </c>
       <c s="5" t="inlineStr" r="F403">
         <is>
           <t xml:space="preserve">USD</t>
         </is>
       </c>
       <c s="6" r="G403">
-        <v>80.0000</v>
+        <v>170.0000</v>
       </c>
       <c s="7" r="H403">
-        <v>194467.5700</v>
+        <v>60084.3000</v>
       </c>
       <c s="8" r="I403">
-        <v>0.00303937</v>
+        <v>0.000721</v>
       </c>
     </row>
     <row r="404" ht="15.15" customHeight="0">
       <c s="3" t="inlineStr" r="A404">
         <is>
           <t xml:space="preserve">PZU ETF MSCI World Portfelowy FIZ</t>
         </is>
       </c>
       <c s="4" r="B404">
-        <v>46197</v>
+        <v>46253</v>
       </c>
       <c s="3" t="inlineStr" r="C404">
         <is>
-          <t xml:space="preserve">Williams Cos Inc/The</t>
+          <t xml:space="preserve">Credo Technology Group Holding</t>
         </is>
       </c>
       <c s="3" t="inlineStr" r="D404">
         <is>
-          <t xml:space="preserve">US9694571004</t>
+          <t xml:space="preserve">KYG254571055</t>
         </is>
       </c>
       <c s="3" t="inlineStr" r="E404">
         <is>
           <t xml:space="preserve">Akcja</t>
         </is>
       </c>
       <c s="5" t="inlineStr" r="F404">
         <is>
           <t xml:space="preserve">USD</t>
         </is>
       </c>
       <c s="6" r="G404">
-        <v>229.0000</v>
+        <v>80.0000</v>
       </c>
       <c s="7" r="H404">
-        <v>65598.1400</v>
+        <v>70081.5600</v>
       </c>
       <c s="8" r="I404">
-        <v>0.00102525</v>
+        <v>0.000841</v>
       </c>
     </row>
     <row r="405" ht="15.1" customHeight="0">
       <c s="3" t="inlineStr" r="A405">
         <is>
           <t xml:space="preserve">PZU ETF MSCI World Portfelowy FIZ</t>
         </is>
       </c>
       <c s="4" r="B405">
-        <v>46197</v>
+        <v>46253</v>
       </c>
       <c s="3" t="inlineStr" r="C405">
         <is>
-          <t xml:space="preserve">WW Grainger Inc</t>
+          <t xml:space="preserve">Costco Wholesale Corp</t>
         </is>
       </c>
       <c s="3" t="inlineStr" r="D405">
         <is>
-          <t xml:space="preserve">US3848021040</t>
+          <t xml:space="preserve">US22160K1051</t>
         </is>
       </c>
       <c s="3" t="inlineStr" r="E405">
         <is>
           <t xml:space="preserve">Akcja</t>
         </is>
       </c>
       <c s="5" t="inlineStr" r="F405">
         <is>
           <t xml:space="preserve">USD</t>
         </is>
       </c>
       <c s="6" r="G405">
-        <v>15.0000</v>
+        <v>115.0000</v>
       </c>
       <c s="7" r="H405">
-        <v>76035.1100</v>
+        <v>410566.9000</v>
       </c>
       <c s="8" r="I405">
-        <v>0.00118837</v>
+        <v>0.004927</v>
       </c>
     </row>
     <row r="406" ht="15.15" customHeight="0">
       <c s="3" t="inlineStr" r="A406">
         <is>
           <t xml:space="preserve">PZU ETF MSCI World Portfelowy FIZ</t>
         </is>
       </c>
       <c s="4" r="B406">
-        <v>46197</v>
+        <v>46253</v>
       </c>
       <c s="3" t="inlineStr" r="C406">
         <is>
-          <t xml:space="preserve">Yum! Brands Inc</t>
+          <t xml:space="preserve">Corteva Inc</t>
         </is>
       </c>
       <c s="3" t="inlineStr" r="D406">
         <is>
-          <t xml:space="preserve">US9884981013</t>
+          <t xml:space="preserve">US22052L1044</t>
         </is>
       </c>
       <c s="3" t="inlineStr" r="E406">
         <is>
           <t xml:space="preserve">Akcja</t>
         </is>
       </c>
       <c s="5" t="inlineStr" r="F406">
         <is>
           <t xml:space="preserve">USD</t>
         </is>
       </c>
       <c s="6" r="G406">
-        <v>110.0000</v>
+        <v>220.0000</v>
       </c>
       <c s="7" r="H406">
-        <v>63551.6500</v>
+        <v>64484.9100</v>
       </c>
       <c s="8" r="I406">
-        <v>0.00099326</v>
+        <v>0.000774</v>
       </c>
     </row>
     <row r="407" ht="15.1" customHeight="0">
       <c s="3" t="inlineStr" r="A407">
         <is>
           <t xml:space="preserve">PZU ETF MSCI World Portfelowy FIZ</t>
         </is>
       </c>
       <c s="4" r="B407">
-        <v>46197</v>
+        <v>46253</v>
       </c>
       <c s="3" t="inlineStr" r="C407">
         <is>
-          <t xml:space="preserve">MSCI World Index  Sep26</t>
+          <t xml:space="preserve">Corning Inc</t>
         </is>
       </c>
       <c s="3" t="inlineStr" r="D407">
         <is>
-          <t xml:space="preserve">DE000C71QQS6</t>
+          <t xml:space="preserve">US2193501051</t>
         </is>
       </c>
       <c s="3" t="inlineStr" r="E407">
         <is>
-          <t xml:space="preserve">Kontrakt terminowy</t>
+          <t xml:space="preserve">Akcja</t>
         </is>
       </c>
       <c s="5" t="inlineStr" r="F407">
         <is>
           <t xml:space="preserve">USD</t>
         </is>
       </c>
       <c s="6" r="G407">
-        <v>3.0000</v>
+        <v>175.0000</v>
       </c>
       <c s="7" r="H407">
-        <v>1766527.7300</v>
+        <v>99534.2700</v>
       </c>
       <c s="8" r="I407">
-        <v>0.00000000</v>
+        <v>0.001195</v>
       </c>
     </row>
     <row r="408" ht="15.1" customHeight="0">
       <c s="3" t="inlineStr" r="A408">
         <is>
           <t xml:space="preserve">PZU ETF MSCI World Portfelowy FIZ</t>
         </is>
       </c>
       <c s="4" r="B408">
-        <v>46197</v>
+        <v>46253</v>
       </c>
       <c s="3" t="inlineStr" r="C408">
         <is>
-          <t xml:space="preserve">Shell PLC PDD</t>
+          <t xml:space="preserve">Constellation Software Inc/Can</t>
         </is>
       </c>
       <c s="3" t="inlineStr" r="D408">
         <is>
-          <t xml:space="preserve">GB00BV6PW980</t>
+          <t xml:space="preserve">CA21037X1006</t>
         </is>
       </c>
       <c s="3" t="inlineStr" r="E408">
         <is>
-          <t xml:space="preserve">PDA</t>
+          <t xml:space="preserve">Akcja</t>
         </is>
       </c>
       <c s="5" t="inlineStr" r="F408">
         <is>
-          <t xml:space="preserve">USD</t>
+          <t xml:space="preserve">CAD</t>
         </is>
       </c>
       <c s="6" r="G408">
-        <v>802.0000</v>
+        <v>9.0000</v>
       </c>
       <c s="7" r="H408">
-        <v>1182.7400</v>
+        <v>75070.9400</v>
       </c>
       <c s="8" r="I408">
-        <v>0.00001849</v>
+        <v>0.000901</v>
       </c>
     </row>
     <row r="409" ht="15.15" customHeight="0">
       <c s="3" t="inlineStr" r="A409">
         <is>
           <t xml:space="preserve">PZU ETF MSCI World Portfelowy FIZ</t>
         </is>
       </c>
       <c s="4" r="B409">
-        <v>46197</v>
+        <v>46253</v>
       </c>
       <c s="3" t="inlineStr" r="C409">
         <is>
-          <t xml:space="preserve">Goodman Group</t>
+          <t xml:space="preserve">Constellation Energy Corp</t>
         </is>
       </c>
       <c s="3" t="inlineStr" r="D409">
         <is>
-          <t xml:space="preserve">AU000000GMG2</t>
+          <t xml:space="preserve">US21037T1097</t>
         </is>
       </c>
       <c s="3" t="inlineStr" r="E409">
         <is>
-          <t xml:space="preserve">REIT</t>
+          <t xml:space="preserve">Akcja</t>
         </is>
       </c>
       <c s="5" t="inlineStr" r="F409">
         <is>
-          <t xml:space="preserve">AUD</t>
+          <t xml:space="preserve">USD</t>
         </is>
       </c>
       <c s="6" r="G409">
-        <v>900.0000</v>
+        <v>100.0000</v>
       </c>
       <c s="7" r="H409">
-        <v>74605.3800</v>
+        <v>102281.8600</v>
       </c>
       <c s="8" r="I409">
-        <v>0.00116602</v>
+        <v>0.001228</v>
       </c>
     </row>
     <row r="410" ht="15.1" customHeight="0">
       <c s="3" t="inlineStr" r="A410">
         <is>
           <t xml:space="preserve">PZU ETF MSCI World Portfelowy FIZ</t>
         </is>
       </c>
       <c s="4" r="B410">
-        <v>46197</v>
+        <v>46253</v>
       </c>
       <c s="3" t="inlineStr" r="C410">
         <is>
-          <t xml:space="preserve">American Tower Corp</t>
+          <t xml:space="preserve">Consolidated Edison Inc</t>
         </is>
       </c>
       <c s="3" t="inlineStr" r="D410">
         <is>
-          <t xml:space="preserve">US03027X1000</t>
+          <t xml:space="preserve">US2091151041</t>
         </is>
       </c>
       <c s="3" t="inlineStr" r="E410">
         <is>
-          <t xml:space="preserve">Tytuł uczestnictwa</t>
+          <t xml:space="preserve">Akcja</t>
         </is>
       </c>
       <c s="5" t="inlineStr" r="F410">
         <is>
           <t xml:space="preserve">USD</t>
         </is>
       </c>
       <c s="6" r="G410">
-        <v>152.0000</v>
+        <v>170.0000</v>
       </c>
       <c s="7" r="H410">
-        <v>100121.0600</v>
+        <v>68493.8200</v>
       </c>
       <c s="8" r="I410">
-        <v>0.00156481</v>
+        <v>0.000822</v>
       </c>
     </row>
     <row r="411" ht="15.15" customHeight="0">
       <c s="3" t="inlineStr" r="A411">
         <is>
           <t xml:space="preserve">PZU ETF MSCI World Portfelowy FIZ</t>
         </is>
       </c>
       <c s="4" r="B411">
-        <v>46197</v>
+        <v>46253</v>
       </c>
       <c s="3" t="inlineStr" r="C411">
         <is>
-          <t xml:space="preserve">Digital Realty Trust Inc</t>
+          <t xml:space="preserve">ConocoPhillips</t>
         </is>
       </c>
       <c s="3" t="inlineStr" r="D411">
         <is>
-          <t xml:space="preserve">US2538681030</t>
+          <t xml:space="preserve">US20825C1045</t>
         </is>
       </c>
       <c s="3" t="inlineStr" r="E411">
         <is>
-          <t xml:space="preserve">REIT</t>
+          <t xml:space="preserve">Akcja</t>
         </is>
       </c>
       <c s="5" t="inlineStr" r="F411">
         <is>
           <t xml:space="preserve">USD</t>
         </is>
       </c>
       <c s="6" r="G411">
-        <v>100.0000</v>
+        <v>237.0000</v>
       </c>
       <c s="7" r="H411">
-        <v>72876.6300</v>
+        <v>115452.6000</v>
       </c>
       <c s="8" r="I411">
-        <v>0.00113900</v>
+        <v>0.001386</v>
       </c>
     </row>
     <row r="412" ht="15.1" customHeight="0">
       <c s="3" t="inlineStr" r="A412">
         <is>
           <t xml:space="preserve">PZU ETF MSCI World Portfelowy FIZ</t>
         </is>
       </c>
       <c s="4" r="B412">
-        <v>46197</v>
+        <v>46253</v>
       </c>
       <c s="3" t="inlineStr" r="C412">
         <is>
-          <t xml:space="preserve">Equinix Inc</t>
+          <t xml:space="preserve">Compass Group PLC</t>
         </is>
       </c>
       <c s="3" t="inlineStr" r="D412">
         <is>
-          <t xml:space="preserve">US29444U7000</t>
+          <t xml:space="preserve">GB00BD6K4575</t>
         </is>
       </c>
       <c s="3" t="inlineStr" r="E412">
         <is>
-          <t xml:space="preserve">REIT</t>
+          <t xml:space="preserve">Akcja</t>
         </is>
       </c>
       <c s="5" t="inlineStr" r="F412">
         <is>
           <t xml:space="preserve">USD</t>
         </is>
       </c>
       <c s="6" r="G412">
-        <v>32.0000</v>
+        <v>650.0000</v>
       </c>
       <c s="7" r="H412">
-        <v>132297.0200</v>
+        <v>76262.7900</v>
       </c>
       <c s="8" r="I412">
-        <v>0.00206770</v>
+        <v>0.000915</v>
       </c>
     </row>
     <row r="413" ht="15.1" customHeight="0">
       <c s="3" t="inlineStr" r="A413">
         <is>
           <t xml:space="preserve">PZU ETF MSCI World Portfelowy FIZ</t>
         </is>
       </c>
       <c s="4" r="B413">
-        <v>46197</v>
+        <v>46253</v>
       </c>
       <c s="3" t="inlineStr" r="C413">
         <is>
-          <t xml:space="preserve">Prologis Inc</t>
+          <t xml:space="preserve">Commonwealth Bank of Australia</t>
         </is>
       </c>
       <c s="3" t="inlineStr" r="D413">
         <is>
-          <t xml:space="preserve">US74340W1036</t>
+          <t xml:space="preserve">AU000000CBA7</t>
         </is>
       </c>
       <c s="3" t="inlineStr" r="E413">
         <is>
-          <t xml:space="preserve">REIT</t>
+          <t xml:space="preserve">Akcja</t>
         </is>
       </c>
       <c s="5" t="inlineStr" r="F413">
         <is>
-          <t xml:space="preserve">USD</t>
+          <t xml:space="preserve">AUD</t>
         </is>
       </c>
       <c s="6" r="G413">
-        <v>302.0000</v>
+        <v>429.0000</v>
       </c>
       <c s="7" r="H413">
-        <v>160624.3700</v>
+        <v>182034.4000</v>
       </c>
       <c s="8" r="I413">
-        <v>0.00251043</v>
+        <v>0.002185</v>
       </c>
     </row>
     <row r="414" ht="15.15" customHeight="0">
       <c s="3" t="inlineStr" r="A414">
         <is>
           <t xml:space="preserve">PZU ETF MSCI World Portfelowy FIZ</t>
         </is>
       </c>
       <c s="4" r="B414">
-        <v>46197</v>
+        <v>46253</v>
       </c>
       <c s="3" t="inlineStr" r="C414">
         <is>
-          <t xml:space="preserve">Simon Property Group Inc</t>
+          <t xml:space="preserve">Comfort Systems USA Inc</t>
         </is>
       </c>
       <c s="3" t="inlineStr" r="D414">
         <is>
-          <t xml:space="preserve">US8288061091</t>
+          <t xml:space="preserve">US1999081045</t>
         </is>
       </c>
       <c s="3" t="inlineStr" r="E414">
         <is>
-          <t xml:space="preserve">Tytuł uczestnictwa</t>
+          <t xml:space="preserve">Akcja</t>
         </is>
       </c>
       <c s="5" t="inlineStr" r="F414">
         <is>
           <t xml:space="preserve">USD</t>
         </is>
       </c>
       <c s="6" r="G414">
-        <v>100.0000</v>
+        <v>11.0000</v>
       </c>
       <c s="7" r="H414">
-        <v>83874.9500</v>
+        <v>69600.5400</v>
       </c>
       <c s="8" r="I414">
-        <v>0.00131090</v>
+        <v>0.000835</v>
       </c>
     </row>
     <row r="415" ht="15.1" customHeight="0">
       <c s="3" t="inlineStr" r="A415">
         <is>
           <t xml:space="preserve">PZU ETF MSCI World Portfelowy FIZ</t>
         </is>
       </c>
       <c s="4" r="B415">
-        <v>46197</v>
+        <v>46253</v>
       </c>
       <c s="3" t="inlineStr" r="C415">
         <is>
-          <t xml:space="preserve">Welltower Inc</t>
+          <t xml:space="preserve">Comcast Corp</t>
         </is>
       </c>
       <c s="3" t="inlineStr" r="D415">
         <is>
-          <t xml:space="preserve">US95040Q1040</t>
+          <t xml:space="preserve">US20030N1019</t>
         </is>
       </c>
       <c s="3" t="inlineStr" r="E415">
         <is>
-          <t xml:space="preserve">REIT</t>
+          <t xml:space="preserve">Akcja</t>
         </is>
       </c>
       <c s="5" t="inlineStr" r="F415">
         <is>
           <t xml:space="preserve">USD</t>
         </is>
       </c>
       <c s="6" r="G415">
-        <v>331.0000</v>
+        <v>1207.0000</v>
       </c>
       <c s="7" r="H415">
-        <v>276726.3000</v>
+        <v>119730.3600</v>
       </c>
       <c s="8" r="I415">
-        <v>0.00432501</v>
+        <v>0.001437</v>
       </c>
     </row>
     <row r="416" ht="15.15" customHeight="0">
       <c s="3" t="inlineStr" r="A416">
         <is>
           <t xml:space="preserve">PZU ETF MSCI World Portfelowy FIZ</t>
         </is>
       </c>
       <c s="4" r="B416">
-        <v>46197</v>
+        <v>46253</v>
       </c>
       <c s="3" t="inlineStr" r="C416">
         <is>
-          <t xml:space="preserve">AUD</t>
+          <t xml:space="preserve">Colgate-Palmolive Co</t>
         </is>
       </c>
       <c s="3" t="inlineStr" r="D416">
         <is>
-          <t xml:space="preserve">AUD</t>
+          <t xml:space="preserve">US1941621039</t>
         </is>
       </c>
       <c s="3" t="inlineStr" r="E416">
         <is>
-          <t xml:space="preserve">Waluta</t>
+          <t xml:space="preserve">Akcja</t>
         </is>
       </c>
       <c s="5" t="inlineStr" r="F416">
         <is>
-          <t xml:space="preserve">PLN</t>
+          <t xml:space="preserve">USD</t>
         </is>
       </c>
       <c s="6" r="G416">
-        <v>281.1200</v>
+        <v>240.0000</v>
       </c>
       <c s="7" r="H416">
-        <v>732.1200</v>
+        <v>81359.9100</v>
       </c>
       <c s="8" r="I416">
-        <v>0.00001144</v>
+        <v>0.000976</v>
       </c>
     </row>
     <row r="417" ht="15.1" customHeight="0">
       <c s="3" t="inlineStr" r="A417">
         <is>
           <t xml:space="preserve">PZU ETF MSCI World Portfelowy FIZ</t>
         </is>
       </c>
       <c s="4" r="B417">
-        <v>46197</v>
+        <v>46253</v>
       </c>
       <c s="3" t="inlineStr" r="C417">
         <is>
-          <t xml:space="preserve">CAD</t>
+          <t xml:space="preserve">Coherent Corp</t>
         </is>
       </c>
       <c s="3" t="inlineStr" r="D417">
         <is>
-          <t xml:space="preserve">CAD</t>
+          <t xml:space="preserve">US19247G1076</t>
         </is>
       </c>
       <c s="3" t="inlineStr" r="E417">
         <is>
-          <t xml:space="preserve">Waluta</t>
+          <t xml:space="preserve">Akcja</t>
         </is>
       </c>
       <c s="5" t="inlineStr" r="F417">
         <is>
-          <t xml:space="preserve">PLN</t>
+          <t xml:space="preserve">USD</t>
         </is>
       </c>
       <c s="6" r="G417">
-        <v>9553.3400</v>
+        <v>50.0000</v>
       </c>
       <c s="7" r="H417">
-        <v>25350.7400</v>
+        <v>53621.7800</v>
       </c>
       <c s="8" r="I417">
-        <v>0.00039621</v>
+        <v>0.000644</v>
       </c>
     </row>
     <row r="418" ht="15.1" customHeight="0">
       <c s="3" t="inlineStr" r="A418">
         <is>
           <t xml:space="preserve">PZU ETF MSCI World Portfelowy FIZ</t>
         </is>
       </c>
       <c s="4" r="B418">
-        <v>46197</v>
+        <v>46253</v>
       </c>
       <c s="3" t="inlineStr" r="C418">
         <is>
-          <t xml:space="preserve">CHF</t>
+          <t xml:space="preserve">Coca-Cola Co/The</t>
         </is>
       </c>
       <c s="3" t="inlineStr" r="D418">
         <is>
-          <t xml:space="preserve">CHF</t>
+          <t xml:space="preserve">US1912161007</t>
         </is>
       </c>
       <c s="3" t="inlineStr" r="E418">
         <is>
-          <t xml:space="preserve">Waluta</t>
+          <t xml:space="preserve">Akcja</t>
         </is>
       </c>
       <c s="5" t="inlineStr" r="F418">
         <is>
-          <t xml:space="preserve">PLN</t>
+          <t xml:space="preserve">USD</t>
         </is>
       </c>
       <c s="6" r="G418">
-        <v>702.5200</v>
+        <v>981.0000</v>
       </c>
       <c s="7" r="H418">
-        <v>3268.5400</v>
+        <v>330655.5800</v>
       </c>
       <c s="8" r="I418">
-        <v>0.00005108</v>
+        <v>0.003968</v>
       </c>
     </row>
     <row r="419" ht="15.15" customHeight="0">
       <c s="3" t="inlineStr" r="A419">
         <is>
           <t xml:space="preserve">PZU ETF MSCI World Portfelowy FIZ</t>
         </is>
       </c>
       <c s="4" r="B419">
-        <v>46197</v>
+        <v>46253</v>
       </c>
       <c s="3" t="inlineStr" r="C419">
         <is>
-          <t xml:space="preserve">DKK</t>
+          <t xml:space="preserve">CME Group Inc</t>
         </is>
       </c>
       <c s="3" t="inlineStr" r="D419">
         <is>
-          <t xml:space="preserve">DKK</t>
+          <t xml:space="preserve">US12572Q1058</t>
         </is>
       </c>
       <c s="3" t="inlineStr" r="E419">
         <is>
-          <t xml:space="preserve">Waluta</t>
+          <t xml:space="preserve">Akcja</t>
         </is>
       </c>
       <c s="5" t="inlineStr" r="F419">
         <is>
-          <t xml:space="preserve">PLN</t>
+          <t xml:space="preserve">USD</t>
         </is>
       </c>
       <c s="6" r="G419">
-        <v>18145.6500</v>
+        <v>52.0000</v>
       </c>
       <c s="7" r="H419">
-        <v>10404.7200</v>
+        <v>51784.0100</v>
       </c>
       <c s="8" r="I419">
-        <v>0.00016262</v>
+        <v>0.000621</v>
       </c>
     </row>
     <row r="420" ht="15.1" customHeight="0">
       <c s="3" t="inlineStr" r="A420">
         <is>
           <t xml:space="preserve">PZU ETF MSCI World Portfelowy FIZ</t>
         </is>
       </c>
       <c s="4" r="B420">
-        <v>46197</v>
+        <v>46253</v>
       </c>
       <c s="3" t="inlineStr" r="C420">
         <is>
-          <t xml:space="preserve">EUR</t>
+          <t xml:space="preserve">Cloudflare Inc</t>
         </is>
       </c>
       <c s="3" t="inlineStr" r="D420">
         <is>
-          <t xml:space="preserve">EUR</t>
+          <t xml:space="preserve">US18915M1071</t>
         </is>
       </c>
       <c s="3" t="inlineStr" r="E420">
         <is>
-          <t xml:space="preserve">Waluta</t>
+          <t xml:space="preserve">Akcja</t>
         </is>
       </c>
       <c s="5" t="inlineStr" r="F420">
         <is>
-          <t xml:space="preserve">PLN</t>
+          <t xml:space="preserve">USD</t>
         </is>
       </c>
       <c s="6" r="G420">
-        <v>950.0100</v>
+        <v>100.0000</v>
       </c>
       <c s="7" r="H420">
-        <v>4072.1200</v>
+        <v>108888.7500</v>
       </c>
       <c s="8" r="I420">
-        <v>0.00006364</v>
+        <v>0.001307</v>
       </c>
     </row>
     <row r="421" ht="15.15" customHeight="0">
       <c s="3" t="inlineStr" r="A421">
         <is>
           <t xml:space="preserve">PZU ETF MSCI World Portfelowy FIZ</t>
         </is>
       </c>
       <c s="4" r="B421">
-        <v>46197</v>
+        <v>46253</v>
       </c>
       <c s="3" t="inlineStr" r="C421">
         <is>
-          <t xml:space="preserve">GBP</t>
+          <t xml:space="preserve">Citigroup Inc</t>
         </is>
       </c>
       <c s="3" t="inlineStr" r="D421">
         <is>
-          <t xml:space="preserve">GBP</t>
+          <t xml:space="preserve">US1729674242</t>
         </is>
       </c>
       <c s="3" t="inlineStr" r="E421">
         <is>
-          <t xml:space="preserve">Waluta</t>
+          <t xml:space="preserve">Akcja</t>
         </is>
       </c>
       <c s="5" t="inlineStr" r="F421">
         <is>
-          <t xml:space="preserve">PLN</t>
+          <t xml:space="preserve">USD</t>
         </is>
       </c>
       <c s="6" r="G421">
-        <v>2532.8700</v>
+        <v>459.0000</v>
       </c>
       <c s="7" r="H421">
-        <v>12616.2300</v>
+        <v>227553.5800</v>
       </c>
       <c s="8" r="I421">
-        <v>0.00019718</v>
+        <v>0.002731</v>
       </c>
     </row>
     <row r="422" ht="15.1" customHeight="0">
       <c s="3" t="inlineStr" r="A422">
         <is>
           <t xml:space="preserve">PZU ETF MSCI World Portfelowy FIZ</t>
         </is>
       </c>
       <c s="4" r="B422">
-        <v>46197</v>
+        <v>46253</v>
       </c>
       <c s="3" t="inlineStr" r="C422">
         <is>
-          <t xml:space="preserve">JPY</t>
+          <t xml:space="preserve">Cisco Systems Inc</t>
         </is>
       </c>
       <c s="3" t="inlineStr" r="D422">
         <is>
-          <t xml:space="preserve">JPY</t>
+          <t xml:space="preserve">US17275R1023</t>
         </is>
       </c>
       <c s="3" t="inlineStr" r="E422">
         <is>
-          <t xml:space="preserve">Waluta</t>
+          <t xml:space="preserve">Akcja</t>
         </is>
       </c>
       <c s="5" t="inlineStr" r="F422">
         <is>
-          <t xml:space="preserve">PLN</t>
+          <t xml:space="preserve">USD</t>
         </is>
       </c>
       <c s="6" r="G422">
-        <v>11275.0000</v>
+        <v>847.0000</v>
       </c>
       <c s="7" r="H422">
-        <v>263.1800</v>
+        <v>349317.9000</v>
       </c>
       <c s="8" r="I422">
-        <v>0.00000411</v>
+        <v>0.004192</v>
       </c>
     </row>
     <row r="423" ht="15.1" customHeight="0">
       <c s="3" t="inlineStr" r="A423">
         <is>
           <t xml:space="preserve">PZU ETF MSCI World Portfelowy FIZ</t>
         </is>
       </c>
       <c s="4" r="B423">
-        <v>46197</v>
+        <v>46253</v>
       </c>
       <c s="3" t="inlineStr" r="C423">
         <is>
-          <t xml:space="preserve">NOK</t>
+          <t xml:space="preserve">Cintas Corp</t>
         </is>
       </c>
       <c s="3" t="inlineStr" r="D423">
         <is>
-          <t xml:space="preserve">NOK</t>
+          <t xml:space="preserve">US1729081059</t>
         </is>
       </c>
       <c s="3" t="inlineStr" r="E423">
         <is>
-          <t xml:space="preserve">Waluta</t>
+          <t xml:space="preserve">Akcja</t>
         </is>
       </c>
       <c s="5" t="inlineStr" r="F423">
         <is>
-          <t xml:space="preserve">PLN</t>
+          <t xml:space="preserve">USD</t>
         </is>
       </c>
       <c s="6" r="G423">
-        <v>11519.9500</v>
+        <v>120.0000</v>
       </c>
       <c s="7" r="H423">
-        <v>4423.6600</v>
+        <v>90913.2300</v>
       </c>
       <c s="8" r="I423">
-        <v>0.00006914</v>
+        <v>0.001091</v>
       </c>
     </row>
     <row r="424" ht="15.15" customHeight="0">
       <c s="3" t="inlineStr" r="A424">
         <is>
           <t xml:space="preserve">PZU ETF MSCI World Portfelowy FIZ</t>
         </is>
       </c>
       <c s="4" r="B424">
-        <v>46197</v>
+        <v>46253</v>
       </c>
       <c s="3" t="inlineStr" r="C424">
         <is>
-          <t xml:space="preserve">SEK</t>
+          <t xml:space="preserve">CIGNA CORPORATION ORDSHR</t>
         </is>
       </c>
       <c s="3" t="inlineStr" r="D424">
         <is>
-          <t xml:space="preserve">SEK</t>
+          <t xml:space="preserve">US1255231003</t>
         </is>
       </c>
       <c s="3" t="inlineStr" r="E424">
         <is>
-          <t xml:space="preserve">Waluta</t>
+          <t xml:space="preserve">Akcja</t>
         </is>
       </c>
       <c s="5" t="inlineStr" r="F424">
         <is>
-          <t xml:space="preserve">PLN</t>
+          <t xml:space="preserve">USD</t>
         </is>
       </c>
       <c s="6" r="G424">
-        <v>11634.8200</v>
+        <v>70.0000</v>
       </c>
       <c s="7" r="H424">
-        <v>4499.1800</v>
+        <v>72453.8500</v>
       </c>
       <c s="8" r="I424">
-        <v>0.00007032</v>
+        <v>0.000870</v>
       </c>
     </row>
     <row r="425" ht="15.1" customHeight="0">
       <c s="3" t="inlineStr" r="A425">
         <is>
           <t xml:space="preserve">PZU ETF MSCI World Portfelowy FIZ</t>
         </is>
       </c>
       <c s="4" r="B425">
-        <v>46197</v>
+        <v>46253</v>
       </c>
       <c s="3" t="inlineStr" r="C425">
         <is>
-          <t xml:space="preserve">USD</t>
+          <t xml:space="preserve">Ciena Corp</t>
         </is>
       </c>
       <c s="3" t="inlineStr" r="D425">
         <is>
-          <t xml:space="preserve">USD</t>
+          <t xml:space="preserve">US1717793095</t>
         </is>
       </c>
       <c s="3" t="inlineStr" r="E425">
         <is>
-          <t xml:space="preserve">Waluta</t>
+          <t xml:space="preserve">Akcja</t>
         </is>
       </c>
       <c s="5" t="inlineStr" r="F425">
         <is>
-          <t xml:space="preserve">PLN</t>
+          <t xml:space="preserve">USD</t>
         </is>
       </c>
       <c s="6" r="G425">
-        <v>1693.7400</v>
+        <v>40.0000</v>
       </c>
       <c s="7" r="H425">
-        <v>6394.8900</v>
+        <v>59610.5100</v>
       </c>
       <c s="8" r="I425">
-        <v>0.00009995</v>
+        <v>0.000715</v>
       </c>
     </row>
     <row r="426" ht="15.15" customHeight="0">
       <c s="3" t="inlineStr" r="A426">
         <is>
-          <t xml:space="preserve">PZU ETF WIG20 TR + mWIG40 TR Portfelowy FIZ</t>
+          <t xml:space="preserve">PZU ETF MSCI World Portfelowy FIZ</t>
         </is>
       </c>
       <c s="4" r="B426">
-        <v>46197</v>
+        <v>46253</v>
       </c>
       <c s="3" t="inlineStr" r="C426">
         <is>
-          <t xml:space="preserve">ABPL</t>
+          <t xml:space="preserve">Cie Financiere Richemont SA</t>
         </is>
       </c>
       <c s="3" t="inlineStr" r="D426">
         <is>
-          <t xml:space="preserve">PLAB00000019</t>
+          <t xml:space="preserve">CH0210483332</t>
         </is>
       </c>
       <c s="3" t="inlineStr" r="E426">
         <is>
           <t xml:space="preserve">Akcja</t>
         </is>
       </c>
       <c s="5" t="inlineStr" r="F426">
         <is>
-          <t xml:space="preserve">PLN</t>
+          <t xml:space="preserve">CHF</t>
         </is>
       </c>
       <c s="6" r="G426">
-        <v>3053.0000</v>
+        <v>164.0000</v>
       </c>
       <c s="7" r="H426">
-        <v>401164.2000</v>
+        <v>139924.7700</v>
       </c>
       <c s="8" r="I426">
-        <v>0.00735450</v>
+        <v>0.001679</v>
       </c>
     </row>
     <row r="427" ht="15.1" customHeight="0">
       <c s="3" t="inlineStr" r="A427">
         <is>
-          <t xml:space="preserve">PZU ETF WIG20 TR + mWIG40 TR Portfelowy FIZ</t>
+          <t xml:space="preserve">PZU ETF MSCI World Portfelowy FIZ</t>
         </is>
       </c>
       <c s="4" r="B427">
-        <v>46197</v>
+        <v>46253</v>
       </c>
       <c s="3" t="inlineStr" r="C427">
         <is>
-          <t xml:space="preserve">ASSECOPOL</t>
+          <t xml:space="preserve">Cie de Saint-Gobain</t>
         </is>
       </c>
       <c s="3" t="inlineStr" r="D427">
         <is>
-          <t xml:space="preserve">PLSOFTB00016</t>
+          <t xml:space="preserve">FR0000125007</t>
         </is>
       </c>
       <c s="3" t="inlineStr" r="E427">
         <is>
           <t xml:space="preserve">Akcja</t>
         </is>
       </c>
       <c s="5" t="inlineStr" r="F427">
         <is>
-          <t xml:space="preserve">PLN</t>
+          <t xml:space="preserve">EUR</t>
         </is>
       </c>
       <c s="6" r="G427">
-        <v>10686.0000</v>
+        <v>200.0000</v>
       </c>
       <c s="7" r="H427">
-        <v>1826237.4000</v>
+        <v>69919.4700</v>
       </c>
       <c s="8" r="I427">
-        <v>0.03348022</v>
+        <v>0.000839</v>
       </c>
     </row>
     <row r="428" ht="15.1" customHeight="0">
       <c s="3" t="inlineStr" r="A428">
         <is>
-          <t xml:space="preserve">PZU ETF WIG20 TR + mWIG40 TR Portfelowy FIZ</t>
+          <t xml:space="preserve">PZU ETF MSCI World Portfelowy FIZ</t>
         </is>
       </c>
       <c s="4" r="B428">
-        <v>46197</v>
+        <v>46253</v>
       </c>
       <c s="3" t="inlineStr" r="C428">
         <is>
-          <t xml:space="preserve">Allegro.eu SA</t>
+          <t xml:space="preserve">Chugai Pharmaceutical Co Ltd</t>
         </is>
       </c>
       <c s="3" t="inlineStr" r="D428">
         <is>
-          <t xml:space="preserve">LU2237380790</t>
+          <t xml:space="preserve">JP3519400000</t>
         </is>
       </c>
       <c s="3" t="inlineStr" r="E428">
         <is>
           <t xml:space="preserve">Akcja</t>
         </is>
       </c>
       <c s="5" t="inlineStr" r="F428">
         <is>
-          <t xml:space="preserve">PLN</t>
+          <t xml:space="preserve">JPY</t>
         </is>
       </c>
       <c s="6" r="G428">
-        <v>50143.0000</v>
+        <v>400.0000</v>
       </c>
       <c s="7" r="H428">
-        <v>1871336.7600</v>
+        <v>64548.2500</v>
       </c>
       <c s="8" r="I428">
-        <v>0.03430702</v>
+        <v>0.000775</v>
       </c>
     </row>
     <row r="429" ht="15.15" customHeight="0">
       <c s="3" t="inlineStr" r="A429">
         <is>
-          <t xml:space="preserve">PZU ETF WIG20 TR + mWIG40 TR Portfelowy FIZ</t>
+          <t xml:space="preserve">PZU ETF MSCI World Portfelowy FIZ</t>
         </is>
       </c>
       <c s="4" r="B429">
-        <v>46197</v>
+        <v>46253</v>
       </c>
       <c s="3" t="inlineStr" r="C429">
         <is>
-          <t xml:space="preserve">POLIMEX-MOSTOSTAL</t>
+          <t xml:space="preserve">Chubb Ltd</t>
         </is>
       </c>
       <c s="3" t="inlineStr" r="D429">
         <is>
-          <t xml:space="preserve">PLMSTSD00019</t>
+          <t xml:space="preserve">CH0044328745</t>
         </is>
       </c>
       <c s="3" t="inlineStr" r="E429">
         <is>
           <t xml:space="preserve">Akcja</t>
         </is>
       </c>
       <c s="5" t="inlineStr" r="F429">
         <is>
-          <t xml:space="preserve">PLN</t>
+          <t xml:space="preserve">USD</t>
         </is>
       </c>
       <c s="6" r="G429">
-        <v>18126.0000</v>
+        <v>115.0000</v>
       </c>
       <c s="7" r="H429">
-        <v>141654.7600</v>
+        <v>146261.1600</v>
       </c>
       <c s="8" r="I429">
-        <v>0.00259694</v>
+        <v>0.001755</v>
       </c>
     </row>
     <row r="430" ht="15.1" customHeight="0">
       <c s="3" t="inlineStr" r="A430">
         <is>
-          <t xml:space="preserve">PZU ETF WIG20 TR + mWIG40 TR Portfelowy FIZ</t>
+          <t xml:space="preserve">PZU ETF MSCI World Portfelowy FIZ</t>
         </is>
       </c>
       <c s="4" r="B430">
-        <v>46197</v>
+        <v>46253</v>
       </c>
       <c s="3" t="inlineStr" r="C430">
         <is>
-          <t xml:space="preserve">PZU</t>
+          <t xml:space="preserve">Chipotle Mexican Grill Inc</t>
         </is>
       </c>
       <c s="3" t="inlineStr" r="D430">
         <is>
-          <t xml:space="preserve">PLPZU0000011</t>
+          <t xml:space="preserve">US1696561059</t>
         </is>
       </c>
       <c s="3" t="inlineStr" r="E430">
         <is>
           <t xml:space="preserve">Akcja</t>
         </is>
       </c>
       <c s="5" t="inlineStr" r="F430">
         <is>
-          <t xml:space="preserve">PLN</t>
+          <t xml:space="preserve">USD</t>
         </is>
       </c>
       <c s="6" r="G430">
-        <v>31964.0000</v>
+        <v>600.0000</v>
       </c>
       <c s="7" r="H430">
-        <v>2104509.7600</v>
+        <v>77581.5600</v>
       </c>
       <c s="8" r="I430">
-        <v>0.03858176</v>
+        <v>0.000931</v>
       </c>
     </row>
     <row r="431" ht="15.15" customHeight="0">
       <c s="3" t="inlineStr" r="A431">
         <is>
-          <t xml:space="preserve">PZU ETF WIG20 TR + mWIG40 TR Portfelowy FIZ</t>
+          <t xml:space="preserve">PZU ETF MSCI World Portfelowy FIZ</t>
         </is>
       </c>
       <c s="4" r="B431">
-        <v>46197</v>
+        <v>46253</v>
       </c>
       <c s="3" t="inlineStr" r="C431">
         <is>
-          <t xml:space="preserve">RAINBOW</t>
+          <t xml:space="preserve">CHF</t>
         </is>
       </c>
       <c s="3" t="inlineStr" r="D431">
         <is>
-          <t xml:space="preserve">PLRNBWT00031</t>
+          <t xml:space="preserve">CHF</t>
         </is>
       </c>
       <c s="3" t="inlineStr" r="E431">
         <is>
-          <t xml:space="preserve">Akcja</t>
+          <t xml:space="preserve">Waluta</t>
         </is>
       </c>
       <c s="5" t="inlineStr" r="F431">
         <is>
           <t xml:space="preserve">PLN</t>
         </is>
       </c>
       <c s="6" r="G431">
-        <v>2508.0000</v>
+        <v>888.0800</v>
       </c>
       <c s="7" r="H431">
-        <v>367422.0000</v>
+        <v>4085.7900</v>
       </c>
       <c s="8" r="I431">
-        <v>0.00673591</v>
+        <v>0.000049</v>
       </c>
     </row>
     <row r="432" ht="15.1" customHeight="0">
       <c s="3" t="inlineStr" r="A432">
         <is>
-          <t xml:space="preserve">PZU ETF WIG20 TR + mWIG40 TR Portfelowy FIZ</t>
+          <t xml:space="preserve">PZU ETF MSCI World Portfelowy FIZ</t>
         </is>
       </c>
       <c s="4" r="B432">
-        <v>46197</v>
+        <v>46253</v>
       </c>
       <c s="3" t="inlineStr" r="C432">
         <is>
-          <t xml:space="preserve">Synektik SA</t>
+          <t xml:space="preserve">Chevron Corp</t>
         </is>
       </c>
       <c s="3" t="inlineStr" r="D432">
         <is>
-          <t xml:space="preserve">PLSNKTK00019</t>
+          <t xml:space="preserve">US1667641005</t>
         </is>
       </c>
       <c s="3" t="inlineStr" r="E432">
         <is>
           <t xml:space="preserve">Akcja</t>
         </is>
       </c>
       <c s="5" t="inlineStr" r="F432">
         <is>
-          <t xml:space="preserve">PLN</t>
+          <t xml:space="preserve">USD</t>
         </is>
       </c>
       <c s="6" r="G432">
-        <v>1000.0000</v>
+        <v>357.0000</v>
       </c>
       <c s="7" r="H432">
-        <v>311000.0000</v>
+        <v>274036.1500</v>
       </c>
       <c s="8" r="I432">
-        <v>0.00570153</v>
+        <v>0.003289</v>
       </c>
     </row>
     <row r="433" ht="15.1" customHeight="0">
       <c s="3" t="inlineStr" r="A433">
         <is>
-          <t xml:space="preserve">PZU ETF WIG20 TR + mWIG40 TR Portfelowy FIZ</t>
+          <t xml:space="preserve">PZU ETF MSCI World Portfelowy FIZ</t>
         </is>
       </c>
       <c s="4" r="B433">
-        <v>46197</v>
+        <v>46253</v>
       </c>
       <c s="3" t="inlineStr" r="C433">
         <is>
-          <t xml:space="preserve">TSGAMES</t>
+          <t xml:space="preserve">Cheniere Energy Inc</t>
         </is>
       </c>
       <c s="3" t="inlineStr" r="D433">
         <is>
-          <t xml:space="preserve">PLTSQGM00016</t>
+          <t xml:space="preserve">US16411R2085</t>
         </is>
       </c>
       <c s="3" t="inlineStr" r="E433">
         <is>
           <t xml:space="preserve">Akcja</t>
         </is>
       </c>
       <c s="5" t="inlineStr" r="F433">
         <is>
-          <t xml:space="preserve">PLN</t>
+          <t xml:space="preserve">USD</t>
         </is>
       </c>
       <c s="6" r="G433">
-        <v>897.0000</v>
+        <v>80.0000</v>
       </c>
       <c s="7" r="H433">
-        <v>82972.5000</v>
+        <v>81864.2900</v>
       </c>
       <c s="8" r="I433">
-        <v>0.00152113</v>
+        <v>0.000983</v>
       </c>
     </row>
     <row r="434" ht="15.15" customHeight="0">
       <c s="3" t="inlineStr" r="A434">
         <is>
-          <t xml:space="preserve">PZU ETF WIG20 TR + mWIG40 TR Portfelowy FIZ</t>
+          <t xml:space="preserve">PZU ETF MSCI World Portfelowy FIZ</t>
         </is>
       </c>
       <c s="4" r="B434">
-        <v>46197</v>
+        <v>46253</v>
       </c>
       <c s="3" t="inlineStr" r="C434">
         <is>
-          <t xml:space="preserve">TEXT SA</t>
+          <t xml:space="preserve">Charles Schwab Corp/The</t>
         </is>
       </c>
       <c s="3" t="inlineStr" r="D434">
         <is>
-          <t xml:space="preserve">PLLVTSF00010</t>
+          <t xml:space="preserve">US8085131055</t>
         </is>
       </c>
       <c s="3" t="inlineStr" r="E434">
         <is>
           <t xml:space="preserve">Akcja</t>
         </is>
       </c>
       <c s="5" t="inlineStr" r="F434">
         <is>
-          <t xml:space="preserve">PLN</t>
+          <t xml:space="preserve">USD</t>
         </is>
       </c>
       <c s="6" r="G434">
-        <v>2871.0000</v>
+        <v>450.0000</v>
       </c>
       <c s="7" r="H434">
-        <v>118744.5600</v>
+        <v>186142.0200</v>
       </c>
       <c s="8" r="I434">
-        <v>0.00217693</v>
+        <v>0.002234</v>
       </c>
     </row>
     <row r="435" ht="15.1" customHeight="0">
       <c s="3" t="inlineStr" r="A435">
         <is>
-          <t xml:space="preserve">PZU ETF WIG20 TR + mWIG40 TR Portfelowy FIZ</t>
+          <t xml:space="preserve">PZU ETF MSCI World Portfelowy FIZ</t>
         </is>
       </c>
       <c s="4" r="B435">
-        <v>46197</v>
+        <v>46253</v>
       </c>
       <c s="3" t="inlineStr" r="C435">
         <is>
-          <t xml:space="preserve">TAURONPE</t>
+          <t xml:space="preserve">Cenovus Energy Inc</t>
         </is>
       </c>
       <c s="3" t="inlineStr" r="D435">
         <is>
-          <t xml:space="preserve">PLTAURN00011</t>
+          <t xml:space="preserve">CA15135U1093</t>
         </is>
       </c>
       <c s="3" t="inlineStr" r="E435">
         <is>
           <t xml:space="preserve">Akcja</t>
         </is>
       </c>
       <c s="5" t="inlineStr" r="F435">
         <is>
-          <t xml:space="preserve">PLN</t>
+          <t xml:space="preserve">CAD</t>
         </is>
       </c>
       <c s="6" r="G435">
-        <v>58237.0000</v>
+        <v>700.0000</v>
       </c>
       <c s="7" r="H435">
-        <v>509457.3000</v>
+        <v>84358.4000</v>
       </c>
       <c s="8" r="I435">
-        <v>0.00933983</v>
+        <v>0.001012</v>
       </c>
     </row>
     <row r="436" ht="15.15" customHeight="0">
       <c s="3" t="inlineStr" r="A436">
         <is>
-          <t xml:space="preserve">PZU ETF WIG20 TR + mWIG40 TR Portfelowy FIZ</t>
+          <t xml:space="preserve">PZU ETF MSCI World Portfelowy FIZ</t>
         </is>
       </c>
       <c s="4" r="B436">
-        <v>46197</v>
+        <v>46253</v>
       </c>
       <c s="3" t="inlineStr" r="C436">
         <is>
-          <t xml:space="preserve">Vercom SA</t>
+          <t xml:space="preserve">Celestica Inc</t>
         </is>
       </c>
       <c s="3" t="inlineStr" r="D436">
         <is>
-          <t xml:space="preserve">PLVRCM000016</t>
+          <t xml:space="preserve">CA15101Q2071</t>
         </is>
       </c>
       <c s="3" t="inlineStr" r="E436">
         <is>
           <t xml:space="preserve">Akcja</t>
         </is>
       </c>
       <c s="5" t="inlineStr" r="F436">
         <is>
-          <t xml:space="preserve">PLN</t>
+          <t xml:space="preserve">CAD</t>
         </is>
       </c>
       <c s="6" r="G436">
-        <v>1932.0000</v>
+        <v>50.0000</v>
       </c>
       <c s="7" r="H436">
-        <v>226044.0000</v>
+        <v>55993.8600</v>
       </c>
       <c s="8" r="I436">
-        <v>0.00414404</v>
+        <v>0.000672</v>
       </c>
     </row>
     <row r="437" ht="15.1" customHeight="0">
       <c s="3" t="inlineStr" r="A437">
         <is>
-          <t xml:space="preserve">PZU ETF WIG20 TR + mWIG40 TR Portfelowy FIZ</t>
+          <t xml:space="preserve">PZU ETF MSCI World Portfelowy FIZ</t>
         </is>
       </c>
       <c s="4" r="B437">
-        <v>46197</v>
+        <v>46253</v>
       </c>
       <c s="3" t="inlineStr" r="C437">
         <is>
-          <t xml:space="preserve">VOXEL</t>
+          <t xml:space="preserve">CBRE Group Inc</t>
         </is>
       </c>
       <c s="3" t="inlineStr" r="D437">
         <is>
-          <t xml:space="preserve">PLVOXEL00014</t>
+          <t xml:space="preserve">US12504L1098</t>
         </is>
       </c>
       <c s="3" t="inlineStr" r="E437">
         <is>
           <t xml:space="preserve">Akcja</t>
         </is>
       </c>
       <c s="5" t="inlineStr" r="F437">
         <is>
-          <t xml:space="preserve">PLN</t>
+          <t xml:space="preserve">USD</t>
         </is>
       </c>
       <c s="6" r="G437">
-        <v>1295.0000</v>
+        <v>150.0000</v>
       </c>
       <c s="7" r="H437">
-        <v>145817.0000</v>
+        <v>86775.6200</v>
       </c>
       <c s="8" r="I437">
-        <v>0.00267325</v>
+        <v>0.001041</v>
       </c>
     </row>
     <row r="438" ht="15.1" customHeight="0">
       <c s="3" t="inlineStr" r="A438">
         <is>
-          <t xml:space="preserve">PZU ETF WIG20 TR + mWIG40 TR Portfelowy FIZ</t>
+          <t xml:space="preserve">PZU ETF MSCI World Portfelowy FIZ</t>
         </is>
       </c>
       <c s="4" r="B438">
-        <v>46197</v>
+        <v>46253</v>
       </c>
       <c s="3" t="inlineStr" r="C438">
         <is>
-          <t xml:space="preserve">WIRTUALNA</t>
+          <t xml:space="preserve">Caterpillar Inc</t>
         </is>
       </c>
       <c s="3" t="inlineStr" r="D438">
         <is>
-          <t xml:space="preserve">PLWRTPL00027</t>
+          <t xml:space="preserve">US1491231015</t>
         </is>
       </c>
       <c s="3" t="inlineStr" r="E438">
         <is>
           <t xml:space="preserve">Akcja</t>
         </is>
       </c>
       <c s="5" t="inlineStr" r="F438">
         <is>
-          <t xml:space="preserve">PLN</t>
+          <t xml:space="preserve">USD</t>
         </is>
       </c>
       <c s="6" r="G438">
-        <v>3639.0000</v>
+        <v>132.0000</v>
       </c>
       <c s="7" r="H438">
-        <v>209242.5000</v>
+        <v>401904.2600</v>
       </c>
       <c s="8" r="I438">
-        <v>0.00383602</v>
+        <v>0.004824</v>
       </c>
     </row>
     <row r="439" ht="15.15" customHeight="0">
       <c s="3" t="inlineStr" r="A439">
         <is>
-          <t xml:space="preserve">PZU ETF WIG20 TR + mWIG40 TR Portfelowy FIZ</t>
+          <t xml:space="preserve">PZU ETF MSCI World Portfelowy FIZ</t>
         </is>
       </c>
       <c s="4" r="B439">
-        <v>46197</v>
+        <v>46253</v>
       </c>
       <c s="3" t="inlineStr" r="C439">
         <is>
-          <t xml:space="preserve">X-Trade Brokers Dom Maklerski</t>
+          <t xml:space="preserve">Carvana Co</t>
         </is>
       </c>
       <c s="3" t="inlineStr" r="D439">
         <is>
-          <t xml:space="preserve">PLXTRDM00011</t>
+          <t xml:space="preserve">US1468691027</t>
         </is>
       </c>
       <c s="3" t="inlineStr" r="E439">
         <is>
           <t xml:space="preserve">Akcja</t>
         </is>
       </c>
       <c s="5" t="inlineStr" r="F439">
         <is>
-          <t xml:space="preserve">PLN</t>
+          <t xml:space="preserve">USD</t>
         </is>
       </c>
       <c s="6" r="G439">
-        <v>14750.0000</v>
+        <v>270.0000</v>
       </c>
       <c s="7" r="H439">
-        <v>1586215.0000</v>
+        <v>70951.5400</v>
       </c>
       <c s="8" r="I439">
-        <v>0.02907992</v>
+        <v>0.000852</v>
       </c>
     </row>
     <row r="440" ht="15.1" customHeight="0">
       <c s="3" t="inlineStr" r="A440">
         <is>
-          <t xml:space="preserve">PZU ETF WIG20 TR + mWIG40 TR Portfelowy FIZ</t>
+          <t xml:space="preserve">PZU ETF MSCI World Portfelowy FIZ</t>
         </is>
       </c>
       <c s="4" r="B440">
-        <v>46197</v>
+        <v>46253</v>
       </c>
       <c s="3" t="inlineStr" r="C440">
         <is>
-          <t xml:space="preserve">Zabka Group SA</t>
+          <t xml:space="preserve">Carrier Global Corp</t>
         </is>
       </c>
       <c s="3" t="inlineStr" r="D440">
         <is>
-          <t xml:space="preserve">LU2910446546</t>
+          <t xml:space="preserve">US14448C1045</t>
         </is>
       </c>
       <c s="3" t="inlineStr" r="E440">
         <is>
           <t xml:space="preserve">Akcja</t>
         </is>
       </c>
       <c s="5" t="inlineStr" r="F440">
         <is>
-          <t xml:space="preserve">PLN</t>
+          <t xml:space="preserve">USD</t>
         </is>
       </c>
       <c s="6" r="G440">
-        <v>29364.0000</v>
+        <v>280.0000</v>
       </c>
       <c s="7" r="H440">
-        <v>772860.4800</v>
+        <v>63927.5600</v>
       </c>
       <c s="8" r="I440">
-        <v>0.01416877</v>
+        <v>0.000767</v>
       </c>
     </row>
     <row r="441" ht="15.15" customHeight="0">
       <c s="3" t="inlineStr" r="A441">
         <is>
-          <t xml:space="preserve">PZU ETF WIG20 TR + mWIG40 TR Portfelowy FIZ</t>
+          <t xml:space="preserve">PZU ETF MSCI World Portfelowy FIZ</t>
         </is>
       </c>
       <c s="4" r="B441">
-        <v>46197</v>
+        <v>46253</v>
       </c>
       <c s="3" t="inlineStr" r="C441">
         <is>
-          <t xml:space="preserve">MODIVO S.A.</t>
+          <t xml:space="preserve">Cardinal Health Inc</t>
         </is>
       </c>
       <c s="3" t="inlineStr" r="D441">
         <is>
-          <t xml:space="preserve">PLCCC0000016</t>
+          <t xml:space="preserve">US14149Y1082</t>
         </is>
       </c>
       <c s="3" t="inlineStr" r="E441">
         <is>
           <t xml:space="preserve">Akcja</t>
         </is>
       </c>
       <c s="5" t="inlineStr" r="F441">
         <is>
-          <t xml:space="preserve">PLN</t>
+          <t xml:space="preserve">USD</t>
         </is>
       </c>
       <c s="6" r="G441">
-        <v>1700.0000</v>
+        <v>80.0000</v>
       </c>
       <c s="7" r="H441">
-        <v>156774.0000</v>
+        <v>70090.5100</v>
       </c>
       <c s="8" r="I441">
-        <v>0.00287412</v>
+        <v>0.000841</v>
       </c>
     </row>
     <row r="442" ht="15.1" customHeight="0">
       <c s="3" t="inlineStr" r="A442">
         <is>
-          <t xml:space="preserve">PZU ETF WIG20 TR + mWIG40 TR Portfelowy FIZ</t>
+          <t xml:space="preserve">PZU ETF MSCI World Portfelowy FIZ</t>
         </is>
       </c>
       <c s="4" r="B442">
-        <v>46197</v>
+        <v>46253</v>
       </c>
       <c s="3" t="inlineStr" r="C442">
         <is>
-          <t xml:space="preserve">WIG20 INDEX FUT   Sep26</t>
+          <t xml:space="preserve">Capital One Financial Corp</t>
         </is>
       </c>
       <c s="3" t="inlineStr" r="D442">
         <is>
-          <t xml:space="preserve">PL0GF0033720</t>
+          <t xml:space="preserve">US14040H1059</t>
         </is>
       </c>
       <c s="3" t="inlineStr" r="E442">
         <is>
-          <t xml:space="preserve">Kontrakt terminowy</t>
+          <t xml:space="preserve">Akcja</t>
         </is>
       </c>
       <c s="5" t="inlineStr" r="F442">
         <is>
-          <t xml:space="preserve">PLN</t>
+          <t xml:space="preserve">USD</t>
         </is>
       </c>
       <c s="6" r="G442">
-        <v>7.0000</v>
+        <v>182.0000</v>
       </c>
       <c s="7" r="H442">
-        <v>497700.0000</v>
+        <v>149868.8700</v>
       </c>
       <c s="8" r="I442">
-        <v>0.00000000</v>
+        <v>0.001799</v>
       </c>
     </row>
     <row r="443" ht="15.1" customHeight="0">
       <c s="3" t="inlineStr" r="A443">
         <is>
-          <t xml:space="preserve">PZU ETF WIG20 TR + mWIG40 TR Portfelowy FIZ</t>
+          <t xml:space="preserve">PZU ETF MSCI World Portfelowy FIZ</t>
         </is>
       </c>
       <c s="4" r="B443">
-        <v>46197</v>
+        <v>46253</v>
       </c>
       <c s="3" t="inlineStr" r="C443">
         <is>
-          <t xml:space="preserve">ALIOR</t>
+          <t xml:space="preserve">Canadian Pacific Kansas City L</t>
         </is>
       </c>
       <c s="3" t="inlineStr" r="D443">
         <is>
-          <t xml:space="preserve">PLALIOR00045</t>
+          <t xml:space="preserve">CA13646K1084</t>
         </is>
       </c>
       <c s="3" t="inlineStr" r="E443">
         <is>
           <t xml:space="preserve">Akcja</t>
         </is>
       </c>
       <c s="5" t="inlineStr" r="F443">
         <is>
-          <t xml:space="preserve">PLN</t>
+          <t xml:space="preserve">CAD</t>
         </is>
       </c>
       <c s="6" r="G443">
-        <v>4965.0000</v>
+        <v>250.0000</v>
       </c>
       <c s="7" r="H443">
-        <v>649422.0000</v>
+        <v>87628.6000</v>
       </c>
       <c s="8" r="I443">
-        <v>0.01190579</v>
+        <v>0.001052</v>
       </c>
     </row>
     <row r="444" ht="15.15" customHeight="0">
       <c s="3" t="inlineStr" r="A444">
         <is>
-          <t xml:space="preserve">PZU ETF WIG20 TR + mWIG40 TR Portfelowy FIZ</t>
+          <t xml:space="preserve">PZU ETF MSCI World Portfelowy FIZ</t>
         </is>
       </c>
       <c s="4" r="B444">
-        <v>46197</v>
+        <v>46253</v>
       </c>
       <c s="3" t="inlineStr" r="C444">
         <is>
-          <t xml:space="preserve">EUR</t>
+          <t xml:space="preserve">Canadian Natural Resources Ltd</t>
         </is>
       </c>
       <c s="3" t="inlineStr" r="D444">
         <is>
-          <t xml:space="preserve">EUR</t>
+          <t xml:space="preserve">CA1363851017</t>
         </is>
       </c>
       <c s="3" t="inlineStr" r="E444">
         <is>
-          <t xml:space="preserve">Waluta</t>
+          <t xml:space="preserve">Akcja</t>
         </is>
       </c>
       <c s="5" t="inlineStr" r="F444">
         <is>
-          <t xml:space="preserve">PLN</t>
+          <t xml:space="preserve">CAD</t>
         </is>
       </c>
       <c s="6" r="G444">
-        <v>101.7600</v>
+        <v>640.0000</v>
       </c>
       <c s="7" r="H444">
-        <v>436.1800</v>
+        <v>117816.2800</v>
       </c>
       <c s="8" r="I444">
-        <v>0.00000800</v>
+        <v>0.001414</v>
       </c>
     </row>
     <row r="445" ht="15.1" customHeight="0">
       <c s="3" t="inlineStr" r="A445">
         <is>
-          <t xml:space="preserve">PZU ETF WIG20 TR + mWIG40 TR Portfelowy FIZ</t>
+          <t xml:space="preserve">PZU ETF MSCI World Portfelowy FIZ</t>
         </is>
       </c>
       <c s="4" r="B445">
-        <v>46197</v>
+        <v>46253</v>
       </c>
       <c s="3" t="inlineStr" r="C445">
         <is>
-          <t xml:space="preserve">USD</t>
+          <t xml:space="preserve">Canadian National Railway Co</t>
         </is>
       </c>
       <c s="3" t="inlineStr" r="D445">
         <is>
-          <t xml:space="preserve">USD</t>
+          <t xml:space="preserve">CA1363751027</t>
         </is>
       </c>
       <c s="3" t="inlineStr" r="E445">
         <is>
-          <t xml:space="preserve">Waluta</t>
+          <t xml:space="preserve">Akcja</t>
         </is>
       </c>
       <c s="5" t="inlineStr" r="F445">
         <is>
-          <t xml:space="preserve">PLN</t>
+          <t xml:space="preserve">CAD</t>
         </is>
       </c>
       <c s="6" r="G445">
-        <v>1806.6500</v>
+        <v>170.0000</v>
       </c>
       <c s="7" r="H445">
-        <v>6821.1900</v>
+        <v>80613.7400</v>
       </c>
       <c s="8" r="I445">
-        <v>0.00012505</v>
+        <v>0.000968</v>
       </c>
     </row>
     <row r="446" ht="15.15" customHeight="0">
       <c s="3" t="inlineStr" r="A446">
         <is>
-          <t xml:space="preserve">PZU ETF WIG20 TR + mWIG40 TR Portfelowy FIZ</t>
+          <t xml:space="preserve">PZU ETF MSCI World Portfelowy FIZ</t>
         </is>
       </c>
       <c s="4" r="B446">
-        <v>46197</v>
+        <v>46253</v>
       </c>
       <c s="3" t="inlineStr" r="C446">
         <is>
-          <t xml:space="preserve">AUTOPARTN</t>
+          <t xml:space="preserve">Canadian Imperial Bank of Comm</t>
         </is>
       </c>
       <c s="3" t="inlineStr" r="D446">
         <is>
-          <t xml:space="preserve">PLATPRT00018</t>
+          <t xml:space="preserve">CA1360691010</t>
         </is>
       </c>
       <c s="3" t="inlineStr" r="E446">
         <is>
           <t xml:space="preserve">Akcja</t>
         </is>
       </c>
       <c s="5" t="inlineStr" r="F446">
         <is>
-          <t xml:space="preserve">PLN</t>
+          <t xml:space="preserve">CAD</t>
         </is>
       </c>
       <c s="6" r="G446">
-        <v>14379.0000</v>
+        <v>199.0000</v>
       </c>
       <c s="7" r="H446">
-        <v>368821.3500</v>
+        <v>87159.7000</v>
       </c>
       <c s="8" r="I446">
-        <v>0.00676156</v>
+        <v>0.001046</v>
       </c>
     </row>
     <row r="447" ht="15.1" customHeight="0">
       <c s="3" t="inlineStr" r="A447">
         <is>
-          <t xml:space="preserve">PZU ETF WIG20 TR + mWIG40 TR Portfelowy FIZ</t>
+          <t xml:space="preserve">PZU ETF MSCI World Portfelowy FIZ</t>
         </is>
       </c>
       <c s="4" r="B447">
-        <v>46197</v>
+        <v>46253</v>
       </c>
       <c s="3" t="inlineStr" r="C447">
         <is>
-          <t xml:space="preserve">AMREST</t>
+          <t xml:space="preserve">Cameco Corp</t>
         </is>
       </c>
       <c s="3" t="inlineStr" r="D447">
         <is>
-          <t xml:space="preserve">ES0105375002</t>
+          <t xml:space="preserve">CA13321L1085</t>
         </is>
       </c>
       <c s="3" t="inlineStr" r="E447">
         <is>
           <t xml:space="preserve">Akcja</t>
         </is>
       </c>
       <c s="5" t="inlineStr" r="F447">
         <is>
-          <t xml:space="preserve">PLN</t>
+          <t xml:space="preserve">CAD</t>
         </is>
       </c>
       <c s="6" r="G447">
-        <v>9781.0000</v>
+        <v>200.0000</v>
       </c>
       <c s="7" r="H447">
-        <v>110916.5400</v>
+        <v>72715.8100</v>
       </c>
       <c s="8" r="I447">
-        <v>0.00203342</v>
+        <v>0.000873</v>
       </c>
     </row>
     <row r="448" ht="15.1" customHeight="0">
       <c s="3" t="inlineStr" r="A448">
         <is>
-          <t xml:space="preserve">PZU ETF WIG20 TR + mWIG40 TR Portfelowy FIZ</t>
+          <t xml:space="preserve">PZU ETF MSCI World Portfelowy FIZ</t>
         </is>
       </c>
       <c s="4" r="B448">
-        <v>46197</v>
+        <v>46253</v>
       </c>
       <c s="3" t="inlineStr" r="C448">
         <is>
-          <t xml:space="preserve">ASBIS</t>
+          <t xml:space="preserve">CaixaBank SA</t>
         </is>
       </c>
       <c s="3" t="inlineStr" r="D448">
         <is>
-          <t xml:space="preserve">CY1000031710</t>
+          <t xml:space="preserve">ES0140609019</t>
         </is>
       </c>
       <c s="3" t="inlineStr" r="E448">
         <is>
           <t xml:space="preserve">Akcja</t>
         </is>
       </c>
       <c s="5" t="inlineStr" r="F448">
         <is>
-          <t xml:space="preserve">PLN</t>
+          <t xml:space="preserve">EUR</t>
         </is>
       </c>
       <c s="6" r="G448">
-        <v>6819.0000</v>
+        <v>1400.0000</v>
       </c>
       <c s="7" r="H448">
-        <v>636212.7000</v>
+        <v>76928.7300</v>
       </c>
       <c s="8" r="I448">
-        <v>0.01166362</v>
+        <v>0.000923</v>
       </c>
     </row>
     <row r="449" ht="15.15" customHeight="0">
       <c s="3" t="inlineStr" r="A449">
         <is>
-          <t xml:space="preserve">PZU ETF WIG20 TR + mWIG40 TR Portfelowy FIZ</t>
+          <t xml:space="preserve">PZU ETF MSCI World Portfelowy FIZ</t>
         </is>
       </c>
       <c s="4" r="B449">
-        <v>46197</v>
+        <v>46253</v>
       </c>
       <c s="3" t="inlineStr" r="C449">
         <is>
-          <t xml:space="preserve">ASSECOSEE</t>
+          <t xml:space="preserve">Cadence Design Systems Inc</t>
         </is>
       </c>
       <c s="3" t="inlineStr" r="D449">
         <is>
-          <t xml:space="preserve">PLASSEE00014</t>
+          <t xml:space="preserve">US1273871087</t>
         </is>
       </c>
       <c s="3" t="inlineStr" r="E449">
         <is>
           <t xml:space="preserve">Akcja</t>
         </is>
       </c>
       <c s="5" t="inlineStr" r="F449">
         <is>
-          <t xml:space="preserve">PLN</t>
+          <t xml:space="preserve">USD</t>
         </is>
       </c>
       <c s="6" r="G449">
-        <v>4968.0000</v>
+        <v>80.0000</v>
       </c>
       <c s="7" r="H449">
-        <v>297086.4000</v>
+        <v>94005.1500</v>
       </c>
       <c s="8" r="I449">
-        <v>0.00544645</v>
+        <v>0.001128</v>
       </c>
     </row>
     <row r="450" ht="15.1" customHeight="0">
       <c s="3" t="inlineStr" r="A450">
         <is>
-          <t xml:space="preserve">PZU ETF WIG20 TR + mWIG40 TR Portfelowy FIZ</t>
+          <t xml:space="preserve">PZU ETF MSCI World Portfelowy FIZ</t>
         </is>
       </c>
       <c s="4" r="B450">
-        <v>46197</v>
+        <v>46253</v>
       </c>
       <c s="3" t="inlineStr" r="C450">
         <is>
-          <t xml:space="preserve">GRUPAAZOTY</t>
+          <t xml:space="preserve">CAD</t>
         </is>
       </c>
       <c s="3" t="inlineStr" r="D450">
         <is>
-          <t xml:space="preserve">PLZATRM00012</t>
+          <t xml:space="preserve">CAD</t>
         </is>
       </c>
       <c s="3" t="inlineStr" r="E450">
         <is>
-          <t xml:space="preserve">Akcja</t>
+          <t xml:space="preserve">Waluta</t>
         </is>
       </c>
       <c s="5" t="inlineStr" r="F450">
         <is>
           <t xml:space="preserve">PLN</t>
         </is>
       </c>
       <c s="6" r="G450">
-        <v>9170.0000</v>
+        <v>3030.5700</v>
       </c>
       <c s="7" r="H450">
-        <v>176339.1000</v>
+        <v>8146.7800</v>
       </c>
       <c s="8" r="I450">
-        <v>0.00323281</v>
+        <v>0.000098</v>
       </c>
     </row>
     <row r="451" ht="15.15" customHeight="0">
       <c s="3" t="inlineStr" r="A451">
         <is>
-          <t xml:space="preserve">PZU ETF WIG20 TR + mWIG40 TR Portfelowy FIZ</t>
+          <t xml:space="preserve">PZU ETF MSCI World Portfelowy FIZ</t>
         </is>
       </c>
       <c s="4" r="B451">
-        <v>46197</v>
+        <v>46253</v>
       </c>
       <c s="3" t="inlineStr" r="C451">
         <is>
-          <t xml:space="preserve">BUDIMEX</t>
+          <t xml:space="preserve">Brookfield Corp</t>
         </is>
       </c>
       <c s="3" t="inlineStr" r="D451">
         <is>
-          <t xml:space="preserve">PLBUDMX00013</t>
+          <t xml:space="preserve">CA11271J1075</t>
         </is>
       </c>
       <c s="3" t="inlineStr" r="E451">
         <is>
           <t xml:space="preserve">Akcja</t>
         </is>
       </c>
       <c s="5" t="inlineStr" r="F451">
         <is>
-          <t xml:space="preserve">PLN</t>
+          <t xml:space="preserve">CAD</t>
         </is>
       </c>
       <c s="6" r="G451">
-        <v>710.0000</v>
+        <v>500.0000</v>
       </c>
       <c s="7" r="H451">
-        <v>511626.0000</v>
+        <v>78320.7100</v>
       </c>
       <c s="8" r="I451">
-        <v>0.00937959</v>
+        <v>0.000940</v>
       </c>
     </row>
     <row r="452" ht="15.1" customHeight="0">
       <c s="3" t="inlineStr" r="A452">
         <is>
-          <t xml:space="preserve">PZU ETF WIG20 TR + mWIG40 TR Portfelowy FIZ</t>
+          <t xml:space="preserve">PZU ETF MSCI World Portfelowy FIZ</t>
         </is>
       </c>
       <c s="4" r="B452">
-        <v>46197</v>
+        <v>46253</v>
       </c>
       <c s="3" t="inlineStr" r="C452">
         <is>
-          <t xml:space="preserve">BENEFIT</t>
+          <t xml:space="preserve">Broadcom Inc</t>
         </is>
       </c>
       <c s="3" t="inlineStr" r="D452">
         <is>
-          <t xml:space="preserve">PLBNFTS00018</t>
+          <t xml:space="preserve">US11135F1012</t>
         </is>
       </c>
       <c s="3" t="inlineStr" r="E452">
         <is>
           <t xml:space="preserve">Akcja</t>
         </is>
       </c>
       <c s="5" t="inlineStr" r="F452">
         <is>
-          <t xml:space="preserve">PLN</t>
+          <t xml:space="preserve">USD</t>
         </is>
       </c>
       <c s="6" r="G452">
-        <v>598.0000</v>
+        <v>1105.0000</v>
       </c>
       <c s="7" r="H452">
-        <v>2864420.0000</v>
+        <v>1494255.9900</v>
       </c>
       <c s="8" r="I452">
-        <v>0.05251312</v>
+        <v>0.017934</v>
       </c>
     </row>
     <row r="453" ht="15.1" customHeight="0">
       <c s="3" t="inlineStr" r="A453">
         <is>
-          <t xml:space="preserve">PZU ETF WIG20 TR + mWIG40 TR Portfelowy FIZ</t>
+          <t xml:space="preserve">PZU ETF MSCI World Portfelowy FIZ</t>
         </is>
       </c>
       <c s="4" r="B453">
-        <v>46197</v>
+        <v>46253</v>
       </c>
       <c s="3" t="inlineStr" r="C453">
         <is>
-          <t xml:space="preserve">BGZBNPP</t>
+          <t xml:space="preserve">British American Tobacco PLC</t>
         </is>
       </c>
       <c s="3" t="inlineStr" r="D453">
         <is>
-          <t xml:space="preserve">PLBGZ0000010</t>
+          <t xml:space="preserve">GB0002875804</t>
         </is>
       </c>
       <c s="3" t="inlineStr" r="E453">
         <is>
           <t xml:space="preserve">Akcja</t>
         </is>
       </c>
       <c s="5" t="inlineStr" r="F453">
         <is>
-          <t xml:space="preserve">PLN</t>
+          <t xml:space="preserve">GBP</t>
         </is>
       </c>
       <c s="6" r="G453">
-        <v>7237.0000</v>
+        <v>454.0000</v>
       </c>
       <c s="7" r="H453">
-        <v>1075418.2000</v>
+        <v>94020.5700</v>
       </c>
       <c s="8" r="I453">
-        <v>0.01971553</v>
+        <v>0.001128</v>
       </c>
     </row>
     <row r="454" ht="15.15" customHeight="0">
       <c s="3" t="inlineStr" r="A454">
         <is>
-          <t xml:space="preserve">PZU ETF WIG20 TR + mWIG40 TR Portfelowy FIZ</t>
+          <t xml:space="preserve">PZU ETF MSCI World Portfelowy FIZ</t>
         </is>
       </c>
       <c s="4" r="B454">
-        <v>46197</v>
+        <v>46253</v>
       </c>
       <c s="3" t="inlineStr" r="C454">
         <is>
-          <t xml:space="preserve">HANDLOWY</t>
+          <t xml:space="preserve">BRISTOL MYERS</t>
         </is>
       </c>
       <c s="3" t="inlineStr" r="D454">
         <is>
-          <t xml:space="preserve">PLBH00000012</t>
+          <t xml:space="preserve">US1101221083</t>
         </is>
       </c>
       <c s="3" t="inlineStr" r="E454">
         <is>
           <t xml:space="preserve">Akcja</t>
         </is>
       </c>
       <c s="5" t="inlineStr" r="F454">
         <is>
-          <t xml:space="preserve">PLN</t>
+          <t xml:space="preserve">USD</t>
         </is>
       </c>
       <c s="6" r="G454">
-        <v>6367.0000</v>
+        <v>385.0000</v>
       </c>
       <c s="7" r="H454">
-        <v>771680.4000</v>
+        <v>97106.9600</v>
       </c>
       <c s="8" r="I454">
-        <v>0.01414714</v>
+        <v>0.001165</v>
       </c>
     </row>
     <row r="455" ht="15.1" customHeight="0">
       <c s="3" t="inlineStr" r="A455">
         <is>
-          <t xml:space="preserve">PZU ETF WIG20 TR + mWIG40 TR Portfelowy FIZ</t>
+          <t xml:space="preserve">PZU ETF MSCI World Portfelowy FIZ</t>
         </is>
       </c>
       <c s="4" r="B455">
-        <v>46197</v>
+        <v>46253</v>
       </c>
       <c s="3" t="inlineStr" r="C455">
         <is>
-          <t xml:space="preserve">INTERCARS</t>
+          <t xml:space="preserve">BP PLC</t>
         </is>
       </c>
       <c s="3" t="inlineStr" r="D455">
         <is>
-          <t xml:space="preserve">PLINTCS00010</t>
+          <t xml:space="preserve">GB0007980591</t>
         </is>
       </c>
       <c s="3" t="inlineStr" r="E455">
         <is>
           <t xml:space="preserve">Akcja</t>
         </is>
       </c>
       <c s="5" t="inlineStr" r="F455">
         <is>
-          <t xml:space="preserve">PLN</t>
+          <t xml:space="preserve">GBP</t>
         </is>
       </c>
       <c s="6" r="G455">
-        <v>1795.0000</v>
+        <v>4433.0000</v>
       </c>
       <c s="7" r="H455">
-        <v>1425230.0000</v>
+        <v>120874.6500</v>
       </c>
       <c s="8" r="I455">
-        <v>0.02612859</v>
+        <v>0.001451</v>
       </c>
     </row>
     <row r="456" ht="15.15" customHeight="0">
       <c s="3" t="inlineStr" r="A456">
         <is>
-          <t xml:space="preserve">PZU ETF WIG20 TR + mWIG40 TR Portfelowy FIZ</t>
+          <t xml:space="preserve">PZU ETF MSCI World Portfelowy FIZ</t>
         </is>
       </c>
       <c s="4" r="B456">
-        <v>46197</v>
+        <v>46253</v>
       </c>
       <c s="3" t="inlineStr" r="C456">
         <is>
-          <t xml:space="preserve">MODIVO S.A.</t>
+          <t xml:space="preserve">BOSTON SCIENTIFIC CORP</t>
         </is>
       </c>
       <c s="3" t="inlineStr" r="D456">
         <is>
-          <t xml:space="preserve">PLCCC0000016</t>
+          <t xml:space="preserve">US1011371077</t>
         </is>
       </c>
       <c s="3" t="inlineStr" r="E456">
         <is>
           <t xml:space="preserve">Akcja</t>
         </is>
       </c>
       <c s="5" t="inlineStr" r="F456">
         <is>
-          <t xml:space="preserve">PLN</t>
+          <t xml:space="preserve">USD</t>
         </is>
       </c>
       <c s="6" r="G456">
-        <v>886.0000</v>
+        <v>400.0000</v>
       </c>
       <c s="7" r="H456">
-        <v>81706.9200</v>
+        <v>77611.4000</v>
       </c>
       <c s="8" r="I456">
-        <v>0.00149792</v>
+        <v>0.000931</v>
       </c>
     </row>
     <row r="457" ht="15.1" customHeight="0">
       <c s="3" t="inlineStr" r="A457">
         <is>
-          <t xml:space="preserve">PZU ETF WIG20 TR + mWIG40 TR Portfelowy FIZ</t>
+          <t xml:space="preserve">PZU ETF MSCI World Portfelowy FIZ</t>
         </is>
       </c>
       <c s="4" r="B457">
-        <v>46197</v>
+        <v>46253</v>
       </c>
       <c s="3" t="inlineStr" r="C457">
         <is>
-          <t xml:space="preserve">CDPROJEKT</t>
+          <t xml:space="preserve">Booking Holdings Inc</t>
         </is>
       </c>
       <c s="3" t="inlineStr" r="D457">
         <is>
-          <t xml:space="preserve">PLOPTTC00011</t>
+          <t xml:space="preserve">US09857L1089</t>
         </is>
       </c>
       <c s="3" t="inlineStr" r="E457">
         <is>
           <t xml:space="preserve">Akcja</t>
         </is>
       </c>
       <c s="5" t="inlineStr" r="F457">
         <is>
-          <t xml:space="preserve">PLN</t>
+          <t xml:space="preserve">USD</t>
         </is>
       </c>
       <c s="6" r="G457">
-        <v>3962.0000</v>
+        <v>207.0000</v>
       </c>
       <c s="7" r="H457">
-        <v>895412.0000</v>
+        <v>164485.8800</v>
       </c>
       <c s="8" r="I457">
-        <v>0.01641550</v>
+        <v>0.001974</v>
       </c>
     </row>
     <row r="458" ht="15.1" customHeight="0">
       <c s="3" t="inlineStr" r="A458">
         <is>
-          <t xml:space="preserve">PZU ETF WIG20 TR + mWIG40 TR Portfelowy FIZ</t>
+          <t xml:space="preserve">PZU ETF MSCI World Portfelowy FIZ</t>
         </is>
       </c>
       <c s="4" r="B458">
-        <v>46197</v>
+        <v>46253</v>
       </c>
       <c s="3" t="inlineStr" r="C458">
         <is>
-          <t xml:space="preserve">CYFRPLSAT</t>
+          <t xml:space="preserve">BOEING CO</t>
         </is>
       </c>
       <c s="3" t="inlineStr" r="D458">
         <is>
-          <t xml:space="preserve">PLCFRPT00013</t>
+          <t xml:space="preserve">US0970231058</t>
         </is>
       </c>
       <c s="3" t="inlineStr" r="E458">
         <is>
           <t xml:space="preserve">Akcja</t>
         </is>
       </c>
       <c s="5" t="inlineStr" r="F458">
         <is>
-          <t xml:space="preserve">PLN</t>
+          <t xml:space="preserve">USD</t>
         </is>
       </c>
       <c s="6" r="G458">
-        <v>49268.0000</v>
+        <v>171.0000</v>
       </c>
       <c s="7" r="H458">
-        <v>730644.4400</v>
+        <v>141748.6200</v>
       </c>
       <c s="8" r="I458">
-        <v>0.01339483</v>
+        <v>0.001701</v>
       </c>
     </row>
     <row r="459" ht="15.15" customHeight="0">
       <c s="3" t="inlineStr" r="A459">
         <is>
-          <t xml:space="preserve">PZU ETF WIG20 TR + mWIG40 TR Portfelowy FIZ</t>
+          <t xml:space="preserve">PZU ETF MSCI World Portfelowy FIZ</t>
         </is>
       </c>
       <c s="4" r="B459">
-        <v>46197</v>
+        <v>46253</v>
       </c>
       <c s="3" t="inlineStr" r="C459">
         <is>
-          <t xml:space="preserve">CREOTECH</t>
+          <t xml:space="preserve">BNP PARIBAS</t>
         </is>
       </c>
       <c s="3" t="inlineStr" r="D459">
         <is>
-          <t xml:space="preserve">PLCRTCH00017</t>
+          <t xml:space="preserve">FR0000131104</t>
         </is>
       </c>
       <c s="3" t="inlineStr" r="E459">
         <is>
           <t xml:space="preserve">Akcja</t>
         </is>
       </c>
       <c s="5" t="inlineStr" r="F459">
         <is>
-          <t xml:space="preserve">PLN</t>
+          <t xml:space="preserve">EUR</t>
         </is>
       </c>
       <c s="6" r="G459">
-        <v>360.0000</v>
+        <v>284.0000</v>
       </c>
       <c s="7" r="H459">
-        <v>267840.0000</v>
+        <v>131209.4300</v>
       </c>
       <c s="8" r="I459">
-        <v>0.00491028</v>
+        <v>0.001575</v>
       </c>
     </row>
     <row r="460" ht="15.1" customHeight="0">
       <c s="3" t="inlineStr" r="A460">
         <is>
-          <t xml:space="preserve">PZU ETF WIG20 TR + mWIG40 TR Portfelowy FIZ</t>
+          <t xml:space="preserve">PZU ETF MSCI World Portfelowy FIZ</t>
         </is>
       </c>
       <c s="4" r="B460">
-        <v>46197</v>
+        <v>46253</v>
       </c>
       <c s="3" t="inlineStr" r="C460">
         <is>
-          <t xml:space="preserve">cyber_Folks S.A.</t>
+          <t xml:space="preserve">Bloom Energy Corp</t>
         </is>
       </c>
       <c s="3" t="inlineStr" r="D460">
         <is>
-          <t xml:space="preserve">PLR220000018</t>
+          <t xml:space="preserve">US0937121079</t>
         </is>
       </c>
       <c s="3" t="inlineStr" r="E460">
         <is>
           <t xml:space="preserve">Akcja</t>
         </is>
       </c>
       <c s="5" t="inlineStr" r="F460">
         <is>
-          <t xml:space="preserve">PLN</t>
+          <t xml:space="preserve">USD</t>
         </is>
       </c>
       <c s="6" r="G460">
-        <v>1761.0000</v>
+        <v>70.0000</v>
       </c>
       <c s="7" r="H460">
-        <v>336351.0000</v>
+        <v>53959.7700</v>
       </c>
       <c s="8" r="I460">
-        <v>0.00616629</v>
+        <v>0.000648</v>
       </c>
     </row>
     <row r="461" ht="15.15" customHeight="0">
       <c s="3" t="inlineStr" r="A461">
         <is>
-          <t xml:space="preserve">PZU ETF WIG20 TR + mWIG40 TR Portfelowy FIZ</t>
+          <t xml:space="preserve">PZU ETF MSCI World Portfelowy FIZ</t>
         </is>
       </c>
       <c s="4" r="B461">
-        <v>46197</v>
+        <v>46253</v>
       </c>
       <c s="3" t="inlineStr" r="C461">
         <is>
-          <t xml:space="preserve">Diagnostyka SA</t>
+          <t xml:space="preserve">Block Inc</t>
         </is>
       </c>
       <c s="3" t="inlineStr" r="D461">
         <is>
-          <t xml:space="preserve">PLDGNST00012</t>
+          <t xml:space="preserve">US8522341036</t>
         </is>
       </c>
       <c s="3" t="inlineStr" r="E461">
         <is>
           <t xml:space="preserve">Akcja</t>
         </is>
       </c>
       <c s="5" t="inlineStr" r="F461">
         <is>
-          <t xml:space="preserve">PLN</t>
+          <t xml:space="preserve">USD</t>
         </is>
       </c>
       <c s="6" r="G461">
-        <v>3466.0000</v>
+        <v>270.0000</v>
       </c>
       <c s="7" r="H461">
-        <v>595112.2000</v>
+        <v>81517.7100</v>
       </c>
       <c s="8" r="I461">
-        <v>0.01091013</v>
+        <v>0.000978</v>
       </c>
     </row>
     <row r="462" ht="15.1" customHeight="0">
       <c s="3" t="inlineStr" r="A462">
         <is>
-          <t xml:space="preserve">PZU ETF WIG20 TR + mWIG40 TR Portfelowy FIZ</t>
+          <t xml:space="preserve">PZU ETF MSCI World Portfelowy FIZ</t>
         </is>
       </c>
       <c s="4" r="B462">
-        <v>46197</v>
+        <v>46253</v>
       </c>
       <c s="3" t="inlineStr" r="C462">
         <is>
-          <t xml:space="preserve">DINOPL</t>
+          <t xml:space="preserve">Blackstone Group Inc/The</t>
         </is>
       </c>
       <c s="3" t="inlineStr" r="D462">
         <is>
-          <t xml:space="preserve">PLDINPL00011</t>
+          <t xml:space="preserve">US09260D1072</t>
         </is>
       </c>
       <c s="3" t="inlineStr" r="E462">
         <is>
           <t xml:space="preserve">Akcja</t>
         </is>
       </c>
       <c s="5" t="inlineStr" r="F462">
         <is>
-          <t xml:space="preserve">PLN</t>
+          <t xml:space="preserve">USD</t>
         </is>
       </c>
       <c s="6" r="G462">
-        <v>26915.0000</v>
+        <v>200.0000</v>
       </c>
       <c s="7" r="H462">
-        <v>780804.1500</v>
+        <v>108254.5500</v>
       </c>
       <c s="8" r="I462">
-        <v>0.01431440</v>
+        <v>0.001299</v>
       </c>
     </row>
     <row r="463" ht="15.1" customHeight="0">
       <c s="3" t="inlineStr" r="A463">
         <is>
-          <t xml:space="preserve">PZU ETF WIG20 TR + mWIG40 TR Portfelowy FIZ</t>
+          <t xml:space="preserve">PZU ETF MSCI World Portfelowy FIZ</t>
         </is>
       </c>
       <c s="4" r="B463">
-        <v>46197</v>
+        <v>46253</v>
       </c>
       <c s="3" t="inlineStr" r="C463">
         <is>
-          <t xml:space="preserve">DOMDEV</t>
+          <t xml:space="preserve">Blackrock Inc</t>
         </is>
       </c>
       <c s="3" t="inlineStr" r="D463">
         <is>
-          <t xml:space="preserve">PLDMDVL00012</t>
+          <t xml:space="preserve">US09290D1019</t>
         </is>
       </c>
       <c s="3" t="inlineStr" r="E463">
         <is>
           <t xml:space="preserve">Akcja</t>
         </is>
       </c>
       <c s="5" t="inlineStr" r="F463">
         <is>
-          <t xml:space="preserve">PLN</t>
+          <t xml:space="preserve">USD</t>
         </is>
       </c>
       <c s="6" r="G463">
-        <v>1998.0000</v>
+        <v>41.0000</v>
       </c>
       <c s="7" r="H463">
-        <v>486513.0000</v>
+        <v>177262.1500</v>
       </c>
       <c s="8" r="I463">
-        <v>0.00891919</v>
+        <v>0.002127</v>
       </c>
     </row>
     <row r="464" ht="15.15" customHeight="0">
       <c s="3" t="inlineStr" r="A464">
         <is>
-          <t xml:space="preserve">PZU ETF WIG20 TR + mWIG40 TR Portfelowy FIZ</t>
+          <t xml:space="preserve">PZU ETF MSCI World Portfelowy FIZ</t>
         </is>
       </c>
       <c s="4" r="B464">
-        <v>46197</v>
+        <v>46253</v>
       </c>
       <c s="3" t="inlineStr" r="C464">
         <is>
-          <t xml:space="preserve">DEVELIA</t>
+          <t xml:space="preserve">BHP Billiton Ltd</t>
         </is>
       </c>
       <c s="3" t="inlineStr" r="D464">
         <is>
-          <t xml:space="preserve">PLLCCRP00017</t>
+          <t xml:space="preserve">AU000000BHP4</t>
         </is>
       </c>
       <c s="3" t="inlineStr" r="E464">
         <is>
           <t xml:space="preserve">Akcja</t>
         </is>
       </c>
       <c s="5" t="inlineStr" r="F464">
         <is>
-          <t xml:space="preserve">PLN</t>
+          <t xml:space="preserve">AUD</t>
         </is>
       </c>
       <c s="6" r="G464">
-        <v>90385.0000</v>
+        <v>1844.0000</v>
       </c>
       <c s="7" r="H464">
-        <v>938196.3000</v>
+        <v>310185.7200</v>
       </c>
       <c s="8" r="I464">
-        <v>0.01719986</v>
+        <v>0.003723</v>
       </c>
     </row>
     <row r="465" ht="15.1" customHeight="0">
       <c s="3" t="inlineStr" r="A465">
         <is>
-          <t xml:space="preserve">PZU ETF WIG20 TR + mWIG40 TR Portfelowy FIZ</t>
+          <t xml:space="preserve">PZU ETF MSCI World Portfelowy FIZ</t>
         </is>
       </c>
       <c s="4" r="B465">
-        <v>46197</v>
+        <v>46253</v>
       </c>
       <c s="3" t="inlineStr" r="C465">
         <is>
-          <t xml:space="preserve">ENEA</t>
+          <t xml:space="preserve">Berkshire Hathaway Inc</t>
         </is>
       </c>
       <c s="3" t="inlineStr" r="D465">
         <is>
-          <t xml:space="preserve">PLENEA000013</t>
+          <t xml:space="preserve">US0846707026</t>
         </is>
       </c>
       <c s="3" t="inlineStr" r="E465">
         <is>
           <t xml:space="preserve">Akcja</t>
         </is>
       </c>
       <c s="5" t="inlineStr" r="F465">
         <is>
-          <t xml:space="preserve">PLN</t>
+          <t xml:space="preserve">USD</t>
         </is>
       </c>
       <c s="6" r="G465">
-        <v>49279.0000</v>
+        <v>318.0000</v>
       </c>
       <c s="7" r="H465">
-        <v>928909.1500</v>
+        <v>592714.5800</v>
       </c>
       <c s="8" r="I465">
-        <v>0.01702960</v>
+        <v>0.007114</v>
       </c>
     </row>
     <row r="466" ht="15.15" customHeight="0">
       <c s="3" t="inlineStr" r="A466">
         <is>
-          <t xml:space="preserve">PZU ETF WIG20 TR + mWIG40 TR Portfelowy FIZ</t>
+          <t xml:space="preserve">PZU ETF MSCI World Portfelowy FIZ</t>
         </is>
       </c>
       <c s="4" r="B466">
-        <v>46197</v>
+        <v>46253</v>
       </c>
       <c s="3" t="inlineStr" r="C466">
         <is>
-          <t xml:space="preserve">ERSTEPL</t>
+          <t xml:space="preserve">Becton Dickinson and Co</t>
         </is>
       </c>
       <c s="3" t="inlineStr" r="D466">
         <is>
-          <t xml:space="preserve">PLBZ00000044</t>
+          <t xml:space="preserve">US0758871091</t>
         </is>
       </c>
       <c s="3" t="inlineStr" r="E466">
         <is>
           <t xml:space="preserve">Akcja</t>
         </is>
       </c>
       <c s="5" t="inlineStr" r="F466">
         <is>
-          <t xml:space="preserve">PLN</t>
+          <t xml:space="preserve">USD</t>
         </is>
       </c>
       <c s="6" r="G466">
-        <v>2375.0000</v>
+        <v>130.0000</v>
       </c>
       <c s="7" r="H466">
-        <v>1525225.0000</v>
+        <v>90981.8700</v>
       </c>
       <c s="8" r="I466">
-        <v>0.02796179</v>
+        <v>0.001092</v>
       </c>
     </row>
     <row r="467" ht="15.1" customHeight="0">
       <c s="3" t="inlineStr" r="A467">
         <is>
-          <t xml:space="preserve">PZU ETF WIG20 TR + mWIG40 TR Portfelowy FIZ</t>
+          <t xml:space="preserve">PZU ETF MSCI World Portfelowy FIZ</t>
         </is>
       </c>
       <c s="4" r="B467">
-        <v>46197</v>
+        <v>46253</v>
       </c>
       <c s="3" t="inlineStr" r="C467">
         <is>
-          <t xml:space="preserve">GPW</t>
+          <t xml:space="preserve">BAYER AG</t>
         </is>
       </c>
       <c s="3" t="inlineStr" r="D467">
         <is>
-          <t xml:space="preserve">PLGPW0000017</t>
+          <t xml:space="preserve">DE000BAY0017</t>
         </is>
       </c>
       <c s="3" t="inlineStr" r="E467">
         <is>
           <t xml:space="preserve">Akcja</t>
         </is>
       </c>
       <c s="5" t="inlineStr" r="F467">
         <is>
-          <t xml:space="preserve">PLN</t>
+          <t xml:space="preserve">EUR</t>
         </is>
       </c>
       <c s="6" r="G467">
-        <v>5302.0000</v>
+        <v>500.0000</v>
       </c>
       <c s="7" r="H467">
-        <v>458888.1000</v>
+        <v>106025.7800</v>
       </c>
       <c s="8" r="I467">
-        <v>0.00841275</v>
+        <v>0.001272</v>
       </c>
     </row>
     <row r="468" ht="15.1" customHeight="0">
       <c s="3" t="inlineStr" r="A468">
         <is>
-          <t xml:space="preserve">PZU ETF WIG20 TR + mWIG40 TR Portfelowy FIZ</t>
+          <t xml:space="preserve">PZU ETF MSCI World Portfelowy FIZ</t>
         </is>
       </c>
       <c s="4" r="B468">
-        <v>46197</v>
+        <v>46253</v>
       </c>
       <c s="3" t="inlineStr" r="C468">
         <is>
-          <t xml:space="preserve">Grupa Pracuj SA</t>
+          <t xml:space="preserve">BASF SE</t>
         </is>
       </c>
       <c s="3" t="inlineStr" r="D468">
         <is>
-          <t xml:space="preserve">PLGRPRC00015</t>
+          <t xml:space="preserve">DE000BASF111</t>
         </is>
       </c>
       <c s="3" t="inlineStr" r="E468">
         <is>
           <t xml:space="preserve">Akcja</t>
         </is>
       </c>
       <c s="5" t="inlineStr" r="F468">
         <is>
-          <t xml:space="preserve">PLN</t>
+          <t xml:space="preserve">EUR</t>
         </is>
       </c>
       <c s="6" r="G468">
-        <v>4389.0000</v>
+        <v>320.0000</v>
       </c>
       <c s="7" r="H468">
-        <v>193116.0000</v>
+        <v>71705.5300</v>
       </c>
       <c s="8" r="I468">
-        <v>0.00354038</v>
+        <v>0.000861</v>
       </c>
     </row>
     <row r="469" ht="15.15" customHeight="0">
       <c s="3" t="inlineStr" r="A469">
         <is>
-          <t xml:space="preserve">PZU ETF WIG20 TR + mWIG40 TR Portfelowy FIZ</t>
+          <t xml:space="preserve">PZU ETF MSCI World Portfelowy FIZ</t>
         </is>
       </c>
       <c s="4" r="B469">
-        <v>46197</v>
+        <v>46253</v>
       </c>
       <c s="3" t="inlineStr" r="C469">
         <is>
-          <t xml:space="preserve">INGBSK</t>
+          <t xml:space="preserve">Barrick Mining Corp</t>
         </is>
       </c>
       <c s="3" t="inlineStr" r="D469">
         <is>
-          <t xml:space="preserve">PLBSK0000017</t>
+          <t xml:space="preserve">CA06849F1080</t>
         </is>
       </c>
       <c s="3" t="inlineStr" r="E469">
         <is>
           <t xml:space="preserve">Akcja</t>
         </is>
       </c>
       <c s="5" t="inlineStr" r="F469">
         <is>
-          <t xml:space="preserve">PLN</t>
+          <t xml:space="preserve">CAD</t>
         </is>
       </c>
       <c s="6" r="G469">
-        <v>6354.0000</v>
+        <v>600.0000</v>
       </c>
       <c s="7" r="H469">
-        <v>2847862.8000</v>
+        <v>100581.6900</v>
       </c>
       <c s="8" r="I469">
-        <v>0.05220957</v>
+        <v>0.001207</v>
       </c>
     </row>
     <row r="470" ht="15.1" customHeight="0">
       <c s="3" t="inlineStr" r="A470">
         <is>
-          <t xml:space="preserve">PZU ETF WIG20 TR + mWIG40 TR Portfelowy FIZ</t>
+          <t xml:space="preserve">PZU ETF MSCI World Portfelowy FIZ</t>
         </is>
       </c>
       <c s="4" r="B470">
-        <v>46197</v>
+        <v>46253</v>
       </c>
       <c s="3" t="inlineStr" r="C470">
         <is>
-          <t xml:space="preserve">JSW</t>
+          <t xml:space="preserve">Barclays PLC</t>
         </is>
       </c>
       <c s="3" t="inlineStr" r="D470">
         <is>
-          <t xml:space="preserve">PLJSW0000015</t>
+          <t xml:space="preserve">GB0031348658</t>
         </is>
       </c>
       <c s="3" t="inlineStr" r="E470">
         <is>
           <t xml:space="preserve">Akcja</t>
         </is>
       </c>
       <c s="5" t="inlineStr" r="F470">
         <is>
-          <t xml:space="preserve">PLN</t>
+          <t xml:space="preserve">GBP</t>
         </is>
       </c>
       <c s="6" r="G470">
-        <v>10267.0000</v>
+        <v>3400.0000</v>
       </c>
       <c s="7" r="H470">
-        <v>252568.2000</v>
+        <v>85281.5700</v>
       </c>
       <c s="8" r="I470">
-        <v>0.00463031</v>
+        <v>0.001024</v>
       </c>
     </row>
     <row r="471" ht="15.15" customHeight="0">
       <c s="3" t="inlineStr" r="A471">
         <is>
-          <t xml:space="preserve">PZU ETF WIG20 TR + mWIG40 TR Portfelowy FIZ</t>
+          <t xml:space="preserve">PZU ETF MSCI World Portfelowy FIZ</t>
         </is>
       </c>
       <c s="4" r="B471">
-        <v>46197</v>
+        <v>46253</v>
       </c>
       <c s="3" t="inlineStr" r="C471">
         <is>
-          <t xml:space="preserve">KGHM</t>
+          <t xml:space="preserve">Bank of Nova Scotia/The</t>
         </is>
       </c>
       <c s="3" t="inlineStr" r="D471">
         <is>
-          <t xml:space="preserve">PLKGHM000017</t>
+          <t xml:space="preserve">CA0641491075</t>
         </is>
       </c>
       <c s="3" t="inlineStr" r="E471">
         <is>
           <t xml:space="preserve">Akcja</t>
         </is>
       </c>
       <c s="5" t="inlineStr" r="F471">
         <is>
-          <t xml:space="preserve">PLN</t>
+          <t xml:space="preserve">CAD</t>
         </is>
       </c>
       <c s="6" r="G471">
-        <v>7673.0000</v>
+        <v>300.0000</v>
       </c>
       <c s="7" r="H471">
-        <v>2487586.6000</v>
+        <v>97751.0200</v>
       </c>
       <c s="8" r="I471">
-        <v>0.04560467</v>
+        <v>0.001173</v>
       </c>
     </row>
     <row r="472" ht="15.1" customHeight="0">
       <c s="3" t="inlineStr" r="A472">
         <is>
-          <t xml:space="preserve">PZU ETF WIG20 TR + mWIG40 TR Portfelowy FIZ</t>
+          <t xml:space="preserve">PZU ETF MSCI World Portfelowy FIZ</t>
         </is>
       </c>
       <c s="4" r="B472">
-        <v>46197</v>
+        <v>46253</v>
       </c>
       <c s="3" t="inlineStr" r="C472">
         <is>
-          <t xml:space="preserve">KRUK</t>
+          <t xml:space="preserve">Bank of New York Mellon Corp/T</t>
         </is>
       </c>
       <c s="3" t="inlineStr" r="D472">
         <is>
-          <t xml:space="preserve">PLKRK0000010</t>
+          <t xml:space="preserve">US0640581007</t>
         </is>
       </c>
       <c s="3" t="inlineStr" r="E472">
         <is>
           <t xml:space="preserve">Akcja</t>
         </is>
       </c>
       <c s="5" t="inlineStr" r="F472">
         <is>
-          <t xml:space="preserve">PLN</t>
+          <t xml:space="preserve">USD</t>
         </is>
       </c>
       <c s="6" r="G472">
-        <v>991.0000</v>
+        <v>170.0000</v>
       </c>
       <c s="7" r="H472">
-        <v>395904.5000</v>
+        <v>101320.1100</v>
       </c>
       <c s="8" r="I472">
-        <v>0.00725808</v>
+        <v>0.001216</v>
       </c>
     </row>
     <row r="473" ht="15.1" customHeight="0">
       <c s="3" t="inlineStr" r="A473">
         <is>
-          <t xml:space="preserve">PZU ETF WIG20 TR + mWIG40 TR Portfelowy FIZ</t>
+          <t xml:space="preserve">PZU ETF MSCI World Portfelowy FIZ</t>
         </is>
       </c>
       <c s="4" r="B473">
-        <v>46197</v>
+        <v>46253</v>
       </c>
       <c s="3" t="inlineStr" r="C473">
         <is>
-          <t xml:space="preserve">KETY</t>
+          <t xml:space="preserve">Bank of Montreal</t>
         </is>
       </c>
       <c s="3" t="inlineStr" r="D473">
         <is>
-          <t xml:space="preserve">PLKETY000011</t>
+          <t xml:space="preserve">CA0636711016</t>
         </is>
       </c>
       <c s="3" t="inlineStr" r="E473">
         <is>
           <t xml:space="preserve">Akcja</t>
         </is>
       </c>
       <c s="5" t="inlineStr" r="F473">
         <is>
-          <t xml:space="preserve">PLN</t>
+          <t xml:space="preserve">CAD</t>
         </is>
       </c>
       <c s="6" r="G473">
-        <v>549.0000</v>
+        <v>152.0000</v>
       </c>
       <c s="7" r="H473">
-        <v>646722.0000</v>
+        <v>99136.0800</v>
       </c>
       <c s="8" r="I473">
-        <v>0.01185629</v>
+        <v>0.001190</v>
       </c>
     </row>
     <row r="474" ht="15.15" customHeight="0">
       <c s="3" t="inlineStr" r="A474">
         <is>
-          <t xml:space="preserve">PZU ETF WIG20 TR + mWIG40 TR Portfelowy FIZ</t>
+          <t xml:space="preserve">PZU ETF MSCI World Portfelowy FIZ</t>
         </is>
       </c>
       <c s="4" r="B474">
-        <v>46197</v>
+        <v>46253</v>
       </c>
       <c s="3" t="inlineStr" r="C474">
         <is>
-          <t xml:space="preserve">LPP</t>
+          <t xml:space="preserve">Bank of America Corp</t>
         </is>
       </c>
       <c s="3" t="inlineStr" r="D474">
         <is>
-          <t xml:space="preserve">PLLPP0000011</t>
+          <t xml:space="preserve">US0605051046</t>
         </is>
       </c>
       <c s="3" t="inlineStr" r="E474">
         <is>
           <t xml:space="preserve">Akcja</t>
         </is>
       </c>
       <c s="5" t="inlineStr" r="F474">
         <is>
-          <t xml:space="preserve">PLN</t>
+          <t xml:space="preserve">USD</t>
         </is>
       </c>
       <c s="6" r="G474">
-        <v>72.0000</v>
+        <v>1534.0000</v>
       </c>
       <c s="7" r="H474">
-        <v>1303200.0000</v>
+        <v>361505.5100</v>
       </c>
       <c s="8" r="I474">
-        <v>0.02389143</v>
+        <v>0.004339</v>
       </c>
     </row>
     <row r="475" ht="15.1" customHeight="0">
       <c s="3" t="inlineStr" r="A475">
         <is>
-          <t xml:space="preserve">PZU ETF WIG20 TR + mWIG40 TR Portfelowy FIZ</t>
+          <t xml:space="preserve">PZU ETF MSCI World Portfelowy FIZ</t>
         </is>
       </c>
       <c s="4" r="B475">
-        <v>46197</v>
+        <v>46253</v>
       </c>
       <c s="3" t="inlineStr" r="C475">
         <is>
-          <t xml:space="preserve">LUBAWA</t>
+          <t xml:space="preserve">Banco Bilbao Vizcaya Argentari</t>
         </is>
       </c>
       <c s="3" t="inlineStr" r="D475">
         <is>
-          <t xml:space="preserve">PLLUBAW00013</t>
+          <t xml:space="preserve">ES0113211835</t>
         </is>
       </c>
       <c s="3" t="inlineStr" r="E475">
         <is>
           <t xml:space="preserve">Akcja</t>
         </is>
       </c>
       <c s="5" t="inlineStr" r="F475">
         <is>
-          <t xml:space="preserve">PLN</t>
+          <t xml:space="preserve">EUR</t>
         </is>
       </c>
       <c s="6" r="G475">
-        <v>14350.0000</v>
+        <v>1652.0000</v>
       </c>
       <c s="7" r="H475">
-        <v>183967.0000</v>
+        <v>175976.5800</v>
       </c>
       <c s="8" r="I475">
-        <v>0.00337265</v>
+        <v>0.002112</v>
       </c>
     </row>
     <row r="476" ht="15.15" customHeight="0">
       <c s="3" t="inlineStr" r="A476">
         <is>
-          <t xml:space="preserve">PZU ETF WIG20 TR + mWIG40 TR Portfelowy FIZ</t>
+          <t xml:space="preserve">PZU ETF MSCI World Portfelowy FIZ</t>
         </is>
       </c>
       <c s="4" r="B476">
-        <v>46197</v>
+        <v>46253</v>
       </c>
       <c s="3" t="inlineStr" r="C476">
         <is>
-          <t xml:space="preserve">MBANK</t>
+          <t xml:space="preserve">Baker Hughes a GE Co</t>
         </is>
       </c>
       <c s="3" t="inlineStr" r="D476">
         <is>
-          <t xml:space="preserve">PLBRE0000012</t>
+          <t xml:space="preserve">US05722G1004</t>
         </is>
       </c>
       <c s="3" t="inlineStr" r="E476">
         <is>
           <t xml:space="preserve">Akcja</t>
         </is>
       </c>
       <c s="5" t="inlineStr" r="F476">
         <is>
-          <t xml:space="preserve">PLN</t>
+          <t xml:space="preserve">USD</t>
         </is>
       </c>
       <c s="6" r="G476">
-        <v>741.0000</v>
+        <v>300.0000</v>
       </c>
       <c s="7" r="H476">
-        <v>1029619.5000</v>
+        <v>72164.7300</v>
       </c>
       <c s="8" r="I476">
-        <v>0.01887591</v>
+        <v>0.000866</v>
       </c>
     </row>
     <row r="477" ht="15.1" customHeight="0">
       <c s="3" t="inlineStr" r="A477">
         <is>
-          <t xml:space="preserve">PZU ETF WIG20 TR + mWIG40 TR Portfelowy FIZ</t>
+          <t xml:space="preserve">PZU ETF MSCI World Portfelowy FIZ</t>
         </is>
       </c>
       <c s="4" r="B477">
-        <v>46197</v>
+        <v>46253</v>
       </c>
       <c s="3" t="inlineStr" r="C477">
         <is>
-          <t xml:space="preserve">MILLENNIUM</t>
+          <t xml:space="preserve">BAE Systems PLC</t>
         </is>
       </c>
       <c s="3" t="inlineStr" r="D477">
         <is>
-          <t xml:space="preserve">PLBIG0000016</t>
+          <t xml:space="preserve">GB0002634946</t>
         </is>
       </c>
       <c s="3" t="inlineStr" r="E477">
         <is>
           <t xml:space="preserve">Akcja</t>
         </is>
       </c>
       <c s="5" t="inlineStr" r="F477">
         <is>
-          <t xml:space="preserve">PLN</t>
+          <t xml:space="preserve">GBP</t>
         </is>
       </c>
       <c s="6" r="G477">
-        <v>118236.0000</v>
+        <v>600.0000</v>
       </c>
       <c s="7" r="H477">
-        <v>2351714.0400</v>
+        <v>65525.7600</v>
       </c>
       <c s="8" r="I477">
-        <v>0.04311373</v>
+        <v>0.000786</v>
       </c>
     </row>
     <row r="478" ht="15.1" customHeight="0">
       <c s="3" t="inlineStr" r="A478">
         <is>
-          <t xml:space="preserve">PZU ETF WIG20 TR + mWIG40 TR Portfelowy FIZ</t>
+          <t xml:space="preserve">PZU ETF MSCI World Portfelowy FIZ</t>
         </is>
       </c>
       <c s="4" r="B478">
-        <v>46197</v>
+        <v>46253</v>
       </c>
       <c s="3" t="inlineStr" r="C478">
         <is>
-          <t xml:space="preserve">Mo-BRUK SA</t>
+          <t xml:space="preserve">Axon Enterprise Inc</t>
         </is>
       </c>
       <c s="3" t="inlineStr" r="D478">
         <is>
-          <t xml:space="preserve">PLMOBRK00013</t>
+          <t xml:space="preserve">US05464C1018</t>
         </is>
       </c>
       <c s="3" t="inlineStr" r="E478">
         <is>
           <t xml:space="preserve">Akcja</t>
         </is>
       </c>
       <c s="5" t="inlineStr" r="F478">
         <is>
-          <t xml:space="preserve">PLN</t>
+          <t xml:space="preserve">USD</t>
         </is>
       </c>
       <c s="6" r="G478">
-        <v>548.0000</v>
+        <v>40.0000</v>
       </c>
       <c s="7" r="H478">
-        <v>198376.0000</v>
+        <v>96356.9200</v>
       </c>
       <c s="8" r="I478">
-        <v>0.00363681</v>
+        <v>0.001156</v>
       </c>
     </row>
     <row r="479" ht="15.15" customHeight="0">
       <c s="3" t="inlineStr" r="A479">
         <is>
-          <t xml:space="preserve">PZU ETF WIG20 TR + mWIG40 TR Portfelowy FIZ</t>
+          <t xml:space="preserve">PZU ETF MSCI World Portfelowy FIZ</t>
         </is>
       </c>
       <c s="4" r="B479">
-        <v>46197</v>
+        <v>46253</v>
       </c>
       <c s="3" t="inlineStr" r="C479">
         <is>
-          <t xml:space="preserve">MIRBUD</t>
+          <t xml:space="preserve">AXA SA</t>
         </is>
       </c>
       <c s="3" t="inlineStr" r="D479">
         <is>
-          <t xml:space="preserve">PLMRBUD00015</t>
+          <t xml:space="preserve">FR0000120628</t>
         </is>
       </c>
       <c s="3" t="inlineStr" r="E479">
         <is>
           <t xml:space="preserve">Akcja</t>
         </is>
       </c>
       <c s="5" t="inlineStr" r="F479">
         <is>
-          <t xml:space="preserve">PLN</t>
+          <t xml:space="preserve">EUR</t>
         </is>
       </c>
       <c s="6" r="G479">
-        <v>13261.0000</v>
+        <v>500.0000</v>
       </c>
       <c s="7" r="H479">
-        <v>137118.7400</v>
+        <v>95144.1300</v>
       </c>
       <c s="8" r="I479">
-        <v>0.00251378</v>
+        <v>0.001142</v>
       </c>
     </row>
     <row r="480" ht="15.1" customHeight="0">
       <c s="3" t="inlineStr" r="A480">
         <is>
-          <t xml:space="preserve">PZU ETF WIG20 TR + mWIG40 TR Portfelowy FIZ</t>
+          <t xml:space="preserve">PZU ETF MSCI World Portfelowy FIZ</t>
         </is>
       </c>
       <c s="4" r="B480">
-        <v>46197</v>
+        <v>46253</v>
       </c>
       <c s="3" t="inlineStr" r="C480">
         <is>
-          <t xml:space="preserve">MURAPOL</t>
+          <t xml:space="preserve">AutoZone Inc</t>
         </is>
       </c>
       <c s="3" t="inlineStr" r="D480">
         <is>
-          <t xml:space="preserve">PLMURPL00190</t>
+          <t xml:space="preserve">US0533321024</t>
         </is>
       </c>
       <c s="3" t="inlineStr" r="E480">
         <is>
           <t xml:space="preserve">Akcja</t>
         </is>
       </c>
       <c s="5" t="inlineStr" r="F480">
         <is>
-          <t xml:space="preserve">PLN</t>
+          <t xml:space="preserve">USD</t>
         </is>
       </c>
       <c s="6" r="G480">
-        <v>4705.0000</v>
+        <v>5.0000</v>
       </c>
       <c s="7" r="H480">
-        <v>184436.0000</v>
+        <v>57393.2300</v>
       </c>
       <c s="8" r="I480">
-        <v>0.00338125</v>
+        <v>0.000689</v>
       </c>
     </row>
     <row r="481" ht="15.15" customHeight="0">
       <c s="3" t="inlineStr" r="A481">
         <is>
-          <t xml:space="preserve">PZU ETF WIG20 TR + mWIG40 TR Portfelowy FIZ</t>
+          <t xml:space="preserve">PZU ETF MSCI World Portfelowy FIZ</t>
         </is>
       </c>
       <c s="4" r="B481">
-        <v>46197</v>
+        <v>46253</v>
       </c>
       <c s="3" t="inlineStr" r="C481">
         <is>
-          <t xml:space="preserve">NEUCA</t>
+          <t xml:space="preserve">Automatic Data Processing Inc</t>
         </is>
       </c>
       <c s="3" t="inlineStr" r="D481">
         <is>
-          <t xml:space="preserve">PLTRFRM00018</t>
+          <t xml:space="preserve">US0530151036</t>
         </is>
       </c>
       <c s="3" t="inlineStr" r="E481">
         <is>
           <t xml:space="preserve">Akcja</t>
         </is>
       </c>
       <c s="5" t="inlineStr" r="F481">
         <is>
-          <t xml:space="preserve">PLN</t>
+          <t xml:space="preserve">USD</t>
         </is>
       </c>
       <c s="6" r="G481">
-        <v>354.0000</v>
+        <v>100.0000</v>
       </c>
       <c s="7" r="H481">
-        <v>252756.0000</v>
+        <v>103419.6900</v>
       </c>
       <c s="8" r="I481">
-        <v>0.00463375</v>
+        <v>0.001241</v>
       </c>
     </row>
     <row r="482" ht="15.1" customHeight="0">
       <c s="3" t="inlineStr" r="A482">
         <is>
-          <t xml:space="preserve">PZU ETF WIG20 TR + mWIG40 TR Portfelowy FIZ</t>
+          <t xml:space="preserve">PZU ETF MSCI World Portfelowy FIZ</t>
         </is>
       </c>
       <c s="4" r="B482">
-        <v>46197</v>
+        <v>46253</v>
       </c>
       <c s="3" t="inlineStr" r="C482">
         <is>
-          <t xml:space="preserve">NEWAG</t>
+          <t xml:space="preserve">Autodesk Inc</t>
         </is>
       </c>
       <c s="3" t="inlineStr" r="D482">
         <is>
-          <t xml:space="preserve">PLNEWAG00012</t>
+          <t xml:space="preserve">US0527691069</t>
         </is>
       </c>
       <c s="3" t="inlineStr" r="E482">
         <is>
           <t xml:space="preserve">Akcja</t>
         </is>
       </c>
       <c s="5" t="inlineStr" r="F482">
         <is>
-          <t xml:space="preserve">PLN</t>
+          <t xml:space="preserve">USD</t>
         </is>
       </c>
       <c s="6" r="G482">
-        <v>4346.0000</v>
+        <v>70.0000</v>
       </c>
       <c s="7" r="H482">
-        <v>399832.0000</v>
+        <v>65622.3700</v>
       </c>
       <c s="8" r="I482">
-        <v>0.00733008</v>
+        <v>0.000788</v>
       </c>
     </row>
     <row r="483" ht="15.1" customHeight="0">
       <c s="3" t="inlineStr" r="A483">
         <is>
-          <t xml:space="preserve">PZU ETF WIG20 TR + mWIG40 TR Portfelowy FIZ</t>
+          <t xml:space="preserve">PZU ETF MSCI World Portfelowy FIZ</t>
         </is>
       </c>
       <c s="4" r="B483">
-        <v>46197</v>
+        <v>46253</v>
       </c>
       <c s="3" t="inlineStr" r="C483">
         <is>
-          <t xml:space="preserve">ORANGEPL</t>
+          <t xml:space="preserve">Australia &amp; New Zealand Bankin</t>
         </is>
       </c>
       <c s="3" t="inlineStr" r="D483">
         <is>
-          <t xml:space="preserve">PLTLKPL00017</t>
+          <t xml:space="preserve">AU000000ANZ3</t>
         </is>
       </c>
       <c s="3" t="inlineStr" r="E483">
         <is>
           <t xml:space="preserve">Akcja</t>
         </is>
       </c>
       <c s="5" t="inlineStr" r="F483">
         <is>
-          <t xml:space="preserve">PLN</t>
+          <t xml:space="preserve">AUD</t>
         </is>
       </c>
       <c s="6" r="G483">
-        <v>126443.0000</v>
+        <v>800.0000</v>
       </c>
       <c s="7" r="H483">
-        <v>1832791.3900</v>
+        <v>79462.4700</v>
       </c>
       <c s="8" r="I483">
-        <v>0.03360038</v>
+        <v>0.000954</v>
       </c>
     </row>
     <row r="484" ht="15.15" customHeight="0">
       <c s="3" t="inlineStr" r="A484">
         <is>
-          <t xml:space="preserve">PZU ETF WIG20 TR + mWIG40 TR Portfelowy FIZ</t>
+          <t xml:space="preserve">PZU ETF MSCI World Portfelowy FIZ</t>
         </is>
       </c>
       <c s="4" r="B484">
-        <v>46197</v>
+        <v>46253</v>
       </c>
       <c s="3" t="inlineStr" r="C484">
         <is>
-          <t xml:space="preserve">PEKAO</t>
+          <t xml:space="preserve">AUD</t>
         </is>
       </c>
       <c s="3" t="inlineStr" r="D484">
         <is>
-          <t xml:space="preserve">PLPEKAO00016</t>
+          <t xml:space="preserve">AUD</t>
         </is>
       </c>
       <c s="3" t="inlineStr" r="E484">
         <is>
-          <t xml:space="preserve">Akcja</t>
+          <t xml:space="preserve">Waluta</t>
         </is>
       </c>
       <c s="5" t="inlineStr" r="F484">
         <is>
           <t xml:space="preserve">PLN</t>
         </is>
       </c>
       <c s="6" r="G484">
-        <v>9922.0000</v>
+        <v>2064.3600</v>
       </c>
       <c s="7" r="H484">
-        <v>2270153.6000</v>
+        <v>5450.5300</v>
       </c>
       <c s="8" r="I484">
-        <v>0.04161849</v>
+        <v>0.000065</v>
       </c>
     </row>
     <row r="485" ht="15.1" customHeight="0">
       <c s="3" t="inlineStr" r="A485">
         <is>
-          <t xml:space="preserve">PZU ETF WIG20 TR + mWIG40 TR Portfelowy FIZ</t>
+          <t xml:space="preserve">PZU ETF MSCI World Portfelowy FIZ</t>
         </is>
       </c>
       <c s="4" r="B485">
-        <v>46197</v>
+        <v>46253</v>
       </c>
       <c s="3" t="inlineStr" r="C485">
         <is>
-          <t xml:space="preserve">PEP</t>
+          <t xml:space="preserve">Atmos Energy Corp</t>
         </is>
       </c>
       <c s="3" t="inlineStr" r="D485">
         <is>
-          <t xml:space="preserve">PLPLSEP00013</t>
+          <t xml:space="preserve">US0495601058</t>
         </is>
       </c>
       <c s="3" t="inlineStr" r="E485">
         <is>
           <t xml:space="preserve">Akcja</t>
         </is>
       </c>
       <c s="5" t="inlineStr" r="F485">
         <is>
-          <t xml:space="preserve">PLN</t>
+          <t xml:space="preserve">USD</t>
         </is>
       </c>
       <c s="6" r="G485">
-        <v>3684.0000</v>
+        <v>120.0000</v>
       </c>
       <c s="7" r="H485">
-        <v>225829.2000</v>
+        <v>76690.6900</v>
       </c>
       <c s="8" r="I485">
-        <v>0.00414010</v>
+        <v>0.000920</v>
       </c>
     </row>
     <row r="486" ht="15.15" customHeight="0">
       <c s="3" t="inlineStr" r="A486">
         <is>
-          <t xml:space="preserve">PZU ETF WIG20 TR + mWIG40 TR Portfelowy FIZ</t>
+          <t xml:space="preserve">PZU ETF MSCI World Portfelowy FIZ</t>
         </is>
       </c>
       <c s="4" r="B486">
-        <v>46197</v>
+        <v>46253</v>
       </c>
       <c s="3" t="inlineStr" r="C486">
         <is>
-          <t xml:space="preserve">Pepco Group Ltd</t>
+          <t xml:space="preserve">Atlas Copco AB</t>
         </is>
       </c>
       <c s="3" t="inlineStr" r="D486">
         <is>
-          <t xml:space="preserve">NL0015000AU7</t>
+          <t xml:space="preserve">SE0017486889</t>
         </is>
       </c>
       <c s="3" t="inlineStr" r="E486">
         <is>
           <t xml:space="preserve">Akcja</t>
         </is>
       </c>
       <c s="5" t="inlineStr" r="F486">
         <is>
-          <t xml:space="preserve">PLN</t>
+          <t xml:space="preserve">SEK</t>
         </is>
       </c>
       <c s="6" r="G486">
-        <v>9972.0000</v>
+        <v>1200.0000</v>
       </c>
       <c s="7" r="H486">
-        <v>355003.2000</v>
+        <v>94174.0800</v>
       </c>
       <c s="8" r="I486">
-        <v>0.00650824</v>
+        <v>0.001130</v>
       </c>
     </row>
     <row r="487" ht="15.1" customHeight="0">
       <c s="3" t="inlineStr" r="A487">
         <is>
-          <t xml:space="preserve">PZU ETF WIG20 TR + mWIG40 TR Portfelowy FIZ</t>
+          <t xml:space="preserve">PZU ETF MSCI World Portfelowy FIZ</t>
         </is>
       </c>
       <c s="4" r="B487">
-        <v>46197</v>
+        <v>46253</v>
       </c>
       <c s="3" t="inlineStr" r="C487">
         <is>
-          <t xml:space="preserve">PGE</t>
+          <t xml:space="preserve">Atlas Copco AB</t>
         </is>
       </c>
       <c s="3" t="inlineStr" r="D487">
         <is>
-          <t xml:space="preserve">PLPGER000010</t>
+          <t xml:space="preserve">SE0017486897</t>
         </is>
       </c>
       <c s="3" t="inlineStr" r="E487">
         <is>
           <t xml:space="preserve">Akcja</t>
         </is>
       </c>
       <c s="5" t="inlineStr" r="F487">
         <is>
-          <t xml:space="preserve">PLN</t>
+          <t xml:space="preserve">SEK</t>
         </is>
       </c>
       <c s="6" r="G487">
-        <v>47900.0000</v>
+        <v>1200.0000</v>
       </c>
       <c s="7" r="H487">
-        <v>444607.8300</v>
+        <v>82084.8000</v>
       </c>
       <c s="8" r="I487">
-        <v>0.00815095</v>
+        <v>0.000985</v>
       </c>
     </row>
     <row r="488" ht="15.1" customHeight="0">
       <c s="3" t="inlineStr" r="A488">
         <is>
+          <t xml:space="preserve">PZU ETF MSCI World Portfelowy FIZ</t>
+        </is>
+      </c>
+      <c s="4" r="B488">
+        <v>46253</v>
+      </c>
+      <c s="3" t="inlineStr" r="C488">
+        <is>
+          <t xml:space="preserve">AT&amp;T Inc</t>
+        </is>
+      </c>
+      <c s="3" t="inlineStr" r="D488">
+        <is>
+          <t xml:space="preserve">US00206R1023</t>
+        </is>
+      </c>
+      <c s="3" t="inlineStr" r="E488">
+        <is>
+          <t xml:space="preserve">Akcja</t>
+        </is>
+      </c>
+      <c s="5" t="inlineStr" r="F488">
+        <is>
+          <t xml:space="preserve">USD</t>
+        </is>
+      </c>
+      <c s="6" r="G488">
+        <v>1425.0000</v>
+      </c>
+      <c s="7" r="H488">
+        <v>133540.5600</v>
+      </c>
+      <c s="8" r="I488">
+        <v>0.001603</v>
+      </c>
+    </row>
+    <row r="489" ht="15.15" customHeight="0">
+      <c s="3" t="inlineStr" r="A489">
+        <is>
+          <t xml:space="preserve">PZU ETF MSCI World Portfelowy FIZ</t>
+        </is>
+      </c>
+      <c s="4" r="B489">
+        <v>46253</v>
+      </c>
+      <c s="3" t="inlineStr" r="C489">
+        <is>
+          <t xml:space="preserve">ASTRAZENECA PLC</t>
+        </is>
+      </c>
+      <c s="3" t="inlineStr" r="D489">
+        <is>
+          <t xml:space="preserve">GB0009895292</t>
+        </is>
+      </c>
+      <c s="3" t="inlineStr" r="E489">
+        <is>
+          <t xml:space="preserve">Akcja</t>
+        </is>
+      </c>
+      <c s="5" t="inlineStr" r="F489">
+        <is>
+          <t xml:space="preserve">GBP</t>
+        </is>
+      </c>
+      <c s="6" r="G489">
+        <v>341.0000</v>
+      </c>
+      <c s="7" r="H489">
+        <v>207753.5700</v>
+      </c>
+      <c s="8" r="I489">
+        <v>0.002493</v>
+      </c>
+    </row>
+    <row r="490" ht="15.1" customHeight="0">
+      <c s="3" t="inlineStr" r="A490">
+        <is>
+          <t xml:space="preserve">PZU ETF MSCI World Portfelowy FIZ</t>
+        </is>
+      </c>
+      <c s="4" r="B490">
+        <v>46253</v>
+      </c>
+      <c s="3" t="inlineStr" r="C490">
+        <is>
+          <t xml:space="preserve">Astera Labs Inc</t>
+        </is>
+      </c>
+      <c s="3" t="inlineStr" r="D490">
+        <is>
+          <t xml:space="preserve">US04626A1034</t>
+        </is>
+      </c>
+      <c s="3" t="inlineStr" r="E490">
+        <is>
+          <t xml:space="preserve">Akcja</t>
+        </is>
+      </c>
+      <c s="5" t="inlineStr" r="F490">
+        <is>
+          <t xml:space="preserve">USD</t>
+        </is>
+      </c>
+      <c s="6" r="G490">
+        <v>50.0000</v>
+      </c>
+      <c s="7" r="H490">
+        <v>53910.9000</v>
+      </c>
+      <c s="8" r="I490">
+        <v>0.000647</v>
+      </c>
+    </row>
+    <row r="491" ht="15.15" customHeight="0">
+      <c s="3" t="inlineStr" r="A491">
+        <is>
+          <t xml:space="preserve">PZU ETF MSCI World Portfelowy FIZ</t>
+        </is>
+      </c>
+      <c s="4" r="B491">
+        <v>46253</v>
+      </c>
+      <c s="3" t="inlineStr" r="C491">
+        <is>
+          <t xml:space="preserve">Assicurazioni Generali SpA</t>
+        </is>
+      </c>
+      <c s="3" t="inlineStr" r="D491">
+        <is>
+          <t xml:space="preserve">IT0000062072</t>
+        </is>
+      </c>
+      <c s="3" t="inlineStr" r="E491">
+        <is>
+          <t xml:space="preserve">Akcja</t>
+        </is>
+      </c>
+      <c s="5" t="inlineStr" r="F491">
+        <is>
+          <t xml:space="preserve">EUR</t>
+        </is>
+      </c>
+      <c s="6" r="G491">
+        <v>440.0000</v>
+      </c>
+      <c s="7" r="H491">
+        <v>81613.6800</v>
+      </c>
+      <c s="8" r="I491">
+        <v>0.000980</v>
+      </c>
+    </row>
+    <row r="492" ht="15.1" customHeight="0">
+      <c s="3" t="inlineStr" r="A492">
+        <is>
+          <t xml:space="preserve">PZU ETF MSCI World Portfelowy FIZ</t>
+        </is>
+      </c>
+      <c s="4" r="B492">
+        <v>46253</v>
+      </c>
+      <c s="3" t="inlineStr" r="C492">
+        <is>
+          <t xml:space="preserve">Assa Abloy AB</t>
+        </is>
+      </c>
+      <c s="3" t="inlineStr" r="D492">
+        <is>
+          <t xml:space="preserve">SE0007100581</t>
+        </is>
+      </c>
+      <c s="3" t="inlineStr" r="E492">
+        <is>
+          <t xml:space="preserve">Akcja</t>
+        </is>
+      </c>
+      <c s="5" t="inlineStr" r="F492">
+        <is>
+          <t xml:space="preserve">SEK</t>
+        </is>
+      </c>
+      <c s="6" r="G492">
+        <v>550.0000</v>
+      </c>
+      <c s="7" r="H492">
+        <v>75222.8400</v>
+      </c>
+      <c s="8" r="I492">
+        <v>0.000903</v>
+      </c>
+    </row>
+    <row r="493" ht="15.1" customHeight="0">
+      <c s="3" t="inlineStr" r="A493">
+        <is>
+          <t xml:space="preserve">PZU ETF MSCI World Portfelowy FIZ</t>
+        </is>
+      </c>
+      <c s="4" r="B493">
+        <v>46253</v>
+      </c>
+      <c s="3" t="inlineStr" r="C493">
+        <is>
+          <t xml:space="preserve">ASML Holding NV</t>
+        </is>
+      </c>
+      <c s="3" t="inlineStr" r="D493">
+        <is>
+          <t xml:space="preserve">NL0010273215</t>
+        </is>
+      </c>
+      <c s="3" t="inlineStr" r="E493">
+        <is>
+          <t xml:space="preserve">Akcja</t>
+        </is>
+      </c>
+      <c s="5" t="inlineStr" r="F493">
+        <is>
+          <t xml:space="preserve">EUR</t>
+        </is>
+      </c>
+      <c s="6" r="G493">
+        <v>100.0000</v>
+      </c>
+      <c s="7" r="H493">
+        <v>652293.2900</v>
+      </c>
+      <c s="8" r="I493">
+        <v>0.007829</v>
+      </c>
+    </row>
+    <row r="494" ht="15.15" customHeight="0">
+      <c s="3" t="inlineStr" r="A494">
+        <is>
+          <t xml:space="preserve">PZU ETF MSCI World Portfelowy FIZ</t>
+        </is>
+      </c>
+      <c s="4" r="B494">
+        <v>46253</v>
+      </c>
+      <c s="3" t="inlineStr" r="C494">
+        <is>
+          <t xml:space="preserve">ASM International NV</t>
+        </is>
+      </c>
+      <c s="3" t="inlineStr" r="D494">
+        <is>
+          <t xml:space="preserve">NL0000334118</t>
+        </is>
+      </c>
+      <c s="3" t="inlineStr" r="E494">
+        <is>
+          <t xml:space="preserve">Akcja</t>
+        </is>
+      </c>
+      <c s="5" t="inlineStr" r="F494">
+        <is>
+          <t xml:space="preserve">EUR</t>
+        </is>
+      </c>
+      <c s="6" r="G494">
+        <v>17.0000</v>
+      </c>
+      <c s="7" r="H494">
+        <v>60476.0200</v>
+      </c>
+      <c s="8" r="I494">
+        <v>0.000726</v>
+      </c>
+    </row>
+    <row r="495" ht="15.1" customHeight="0">
+      <c s="3" t="inlineStr" r="A495">
+        <is>
+          <t xml:space="preserve">PZU ETF MSCI World Portfelowy FIZ</t>
+        </is>
+      </c>
+      <c s="4" r="B495">
+        <v>46253</v>
+      </c>
+      <c s="3" t="inlineStr" r="C495">
+        <is>
+          <t xml:space="preserve">Arthur J Gallagher &amp; Co</t>
+        </is>
+      </c>
+      <c s="3" t="inlineStr" r="D495">
+        <is>
+          <t xml:space="preserve">US3635761097</t>
+        </is>
+      </c>
+      <c s="3" t="inlineStr" r="E495">
+        <is>
+          <t xml:space="preserve">Akcja</t>
+        </is>
+      </c>
+      <c s="5" t="inlineStr" r="F495">
+        <is>
+          <t xml:space="preserve">USD</t>
+        </is>
+      </c>
+      <c s="6" r="G495">
+        <v>100.0000</v>
+      </c>
+      <c s="7" r="H495">
+        <v>96044.3000</v>
+      </c>
+      <c s="8" r="I495">
+        <v>0.001153</v>
+      </c>
+    </row>
+    <row r="496" ht="15.15" customHeight="0">
+      <c s="3" t="inlineStr" r="A496">
+        <is>
+          <t xml:space="preserve">PZU ETF MSCI World Portfelowy FIZ</t>
+        </is>
+      </c>
+      <c s="4" r="B496">
+        <v>46253</v>
+      </c>
+      <c s="3" t="inlineStr" r="C496">
+        <is>
+          <t xml:space="preserve">Arista Networks Inc</t>
+        </is>
+      </c>
+      <c s="3" t="inlineStr" r="D496">
+        <is>
+          <t xml:space="preserve">US0404132054</t>
+        </is>
+      </c>
+      <c s="3" t="inlineStr" r="E496">
+        <is>
+          <t xml:space="preserve">Akcja</t>
+        </is>
+      </c>
+      <c s="5" t="inlineStr" r="F496">
+        <is>
+          <t xml:space="preserve">USD</t>
+        </is>
+      </c>
+      <c s="6" r="G496">
+        <v>231.0000</v>
+      </c>
+      <c s="7" r="H496">
+        <v>160676.7500</v>
+      </c>
+      <c s="8" r="I496">
+        <v>0.001928</v>
+      </c>
+    </row>
+    <row r="497" ht="15.1" customHeight="0">
+      <c s="3" t="inlineStr" r="A497">
+        <is>
+          <t xml:space="preserve">PZU ETF MSCI World Portfelowy FIZ</t>
+        </is>
+      </c>
+      <c s="4" r="B497">
+        <v>46253</v>
+      </c>
+      <c s="3" t="inlineStr" r="C497">
+        <is>
+          <t xml:space="preserve">Argenx SE</t>
+        </is>
+      </c>
+      <c s="3" t="inlineStr" r="D497">
+        <is>
+          <t xml:space="preserve">NL0010832176</t>
+        </is>
+      </c>
+      <c s="3" t="inlineStr" r="E497">
+        <is>
+          <t xml:space="preserve">Akcja</t>
+        </is>
+      </c>
+      <c s="5" t="inlineStr" r="F497">
+        <is>
+          <t xml:space="preserve">EUR</t>
+        </is>
+      </c>
+      <c s="6" r="G497">
+        <v>25.0000</v>
+      </c>
+      <c s="7" r="H497">
+        <v>94927.8000</v>
+      </c>
+      <c s="8" r="I497">
+        <v>0.001139</v>
+      </c>
+    </row>
+    <row r="498" ht="15.1" customHeight="0">
+      <c s="3" t="inlineStr" r="A498">
+        <is>
+          <t xml:space="preserve">PZU ETF MSCI World Portfelowy FIZ</t>
+        </is>
+      </c>
+      <c s="4" r="B498">
+        <v>46253</v>
+      </c>
+      <c s="3" t="inlineStr" r="C498">
+        <is>
+          <t xml:space="preserve">Archer-Daniels-Midland Co</t>
+        </is>
+      </c>
+      <c s="3" t="inlineStr" r="D498">
+        <is>
+          <t xml:space="preserve">US0394831020</t>
+        </is>
+      </c>
+      <c s="3" t="inlineStr" r="E498">
+        <is>
+          <t xml:space="preserve">Akcja</t>
+        </is>
+      </c>
+      <c s="5" t="inlineStr" r="F498">
+        <is>
+          <t xml:space="preserve">USD</t>
+        </is>
+      </c>
+      <c s="6" r="G498">
+        <v>250.0000</v>
+      </c>
+      <c s="7" r="H498">
+        <v>75320.8100</v>
+      </c>
+      <c s="8" r="I498">
+        <v>0.000904</v>
+      </c>
+    </row>
+    <row r="499" ht="15.15" customHeight="0">
+      <c s="3" t="inlineStr" r="A499">
+        <is>
+          <t xml:space="preserve">PZU ETF MSCI World Portfelowy FIZ</t>
+        </is>
+      </c>
+      <c s="4" r="B499">
+        <v>46253</v>
+      </c>
+      <c s="3" t="inlineStr" r="C499">
+        <is>
+          <t xml:space="preserve">ArcelorMittal SA</t>
+        </is>
+      </c>
+      <c s="3" t="inlineStr" r="D499">
+        <is>
+          <t xml:space="preserve">LU1598757687</t>
+        </is>
+      </c>
+      <c s="3" t="inlineStr" r="E499">
+        <is>
+          <t xml:space="preserve">Akcja</t>
+        </is>
+      </c>
+      <c s="5" t="inlineStr" r="F499">
+        <is>
+          <t xml:space="preserve">EUR</t>
+        </is>
+      </c>
+      <c s="6" r="G499">
+        <v>270.0000</v>
+      </c>
+      <c s="7" r="H499">
+        <v>72709.3300</v>
+      </c>
+      <c s="8" r="I499">
+        <v>0.000873</v>
+      </c>
+    </row>
+    <row r="500" ht="15.1" customHeight="0">
+      <c s="3" t="inlineStr" r="A500">
+        <is>
+          <t xml:space="preserve">PZU ETF MSCI World Portfelowy FIZ</t>
+        </is>
+      </c>
+      <c s="4" r="B500">
+        <v>46253</v>
+      </c>
+      <c s="3" t="inlineStr" r="C500">
+        <is>
+          <t xml:space="preserve">AppLovin Corp</t>
+        </is>
+      </c>
+      <c s="3" t="inlineStr" r="D500">
+        <is>
+          <t xml:space="preserve">US03831W1080</t>
+        </is>
+      </c>
+      <c s="3" t="inlineStr" r="E500">
+        <is>
+          <t xml:space="preserve">Akcja</t>
+        </is>
+      </c>
+      <c s="5" t="inlineStr" r="F500">
+        <is>
+          <t xml:space="preserve">USD</t>
+        </is>
+      </c>
+      <c s="6" r="G500">
+        <v>70.0000</v>
+      </c>
+      <c s="7" r="H500">
+        <v>81160.3300</v>
+      </c>
+      <c s="8" r="I500">
+        <v>0.000974</v>
+      </c>
+    </row>
+    <row r="501" ht="15.15" customHeight="0">
+      <c s="3" t="inlineStr" r="A501">
+        <is>
+          <t xml:space="preserve">PZU ETF MSCI World Portfelowy FIZ</t>
+        </is>
+      </c>
+      <c s="4" r="B501">
+        <v>46253</v>
+      </c>
+      <c s="3" t="inlineStr" r="C501">
+        <is>
+          <t xml:space="preserve">APPLIED MATERIALS</t>
+        </is>
+      </c>
+      <c s="3" t="inlineStr" r="D501">
+        <is>
+          <t xml:space="preserve">US0382221051</t>
+        </is>
+      </c>
+      <c s="3" t="inlineStr" r="E501">
+        <is>
+          <t xml:space="preserve">Akcja</t>
+        </is>
+      </c>
+      <c s="5" t="inlineStr" r="F501">
+        <is>
+          <t xml:space="preserve">USD</t>
+        </is>
+      </c>
+      <c s="6" r="G501">
+        <v>180.0000</v>
+      </c>
+      <c s="7" r="H501">
+        <v>333182.1200</v>
+      </c>
+      <c s="8" r="I501">
+        <v>0.003999</v>
+      </c>
+    </row>
+    <row r="502" ht="15.1" customHeight="0">
+      <c s="3" t="inlineStr" r="A502">
+        <is>
+          <t xml:space="preserve">PZU ETF MSCI World Portfelowy FIZ</t>
+        </is>
+      </c>
+      <c s="4" r="B502">
+        <v>46253</v>
+      </c>
+      <c s="3" t="inlineStr" r="C502">
+        <is>
+          <t xml:space="preserve">Apple Inc</t>
+        </is>
+      </c>
+      <c s="3" t="inlineStr" r="D502">
+        <is>
+          <t xml:space="preserve">US0378331005</t>
+        </is>
+      </c>
+      <c s="3" t="inlineStr" r="E502">
+        <is>
+          <t xml:space="preserve">Akcja</t>
+        </is>
+      </c>
+      <c s="5" t="inlineStr" r="F502">
+        <is>
+          <t xml:space="preserve">USD</t>
+        </is>
+      </c>
+      <c s="6" r="G502">
+        <v>3490.0000</v>
+      </c>
+      <c s="7" r="H502">
+        <v>4125061.3400</v>
+      </c>
+      <c s="8" r="I502">
+        <v>0.049507</v>
+      </c>
+    </row>
+    <row r="503" ht="15.1" customHeight="0">
+      <c s="3" t="inlineStr" r="A503">
+        <is>
+          <t xml:space="preserve">PZU ETF MSCI World Portfelowy FIZ</t>
+        </is>
+      </c>
+      <c s="4" r="B503">
+        <v>46253</v>
+      </c>
+      <c s="3" t="inlineStr" r="C503">
+        <is>
+          <t xml:space="preserve">Apollo Global Management Inc</t>
+        </is>
+      </c>
+      <c s="3" t="inlineStr" r="D503">
+        <is>
+          <t xml:space="preserve">US03769M1062</t>
+        </is>
+      </c>
+      <c s="3" t="inlineStr" r="E503">
+        <is>
+          <t xml:space="preserve">Akcja</t>
+        </is>
+      </c>
+      <c s="5" t="inlineStr" r="F503">
+        <is>
+          <t xml:space="preserve">USD</t>
+        </is>
+      </c>
+      <c s="6" r="G503">
+        <v>150.0000</v>
+      </c>
+      <c s="7" r="H503">
+        <v>74778.0100</v>
+      </c>
+      <c s="8" r="I503">
+        <v>0.000897</v>
+      </c>
+    </row>
+    <row r="504" ht="15.15" customHeight="0">
+      <c s="3" t="inlineStr" r="A504">
+        <is>
+          <t xml:space="preserve">PZU ETF MSCI World Portfelowy FIZ</t>
+        </is>
+      </c>
+      <c s="4" r="B504">
+        <v>46253</v>
+      </c>
+      <c s="3" t="inlineStr" r="C504">
+        <is>
+          <t xml:space="preserve">Aon PLC</t>
+        </is>
+      </c>
+      <c s="3" t="inlineStr" r="D504">
+        <is>
+          <t xml:space="preserve">IE00BLP1HW54</t>
+        </is>
+      </c>
+      <c s="3" t="inlineStr" r="E504">
+        <is>
+          <t xml:space="preserve">Akcja</t>
+        </is>
+      </c>
+      <c s="5" t="inlineStr" r="F504">
+        <is>
+          <t xml:space="preserve">USD</t>
+        </is>
+      </c>
+      <c s="6" r="G504">
+        <v>70.0000</v>
+      </c>
+      <c s="7" r="H504">
+        <v>90989.7100</v>
+      </c>
+      <c s="8" r="I504">
+        <v>0.001092</v>
+      </c>
+    </row>
+    <row r="505" ht="15.1" customHeight="0">
+      <c s="3" t="inlineStr" r="A505">
+        <is>
+          <t xml:space="preserve">PZU ETF MSCI World Portfelowy FIZ</t>
+        </is>
+      </c>
+      <c s="4" r="B505">
+        <v>46253</v>
+      </c>
+      <c s="3" t="inlineStr" r="C505">
+        <is>
+          <t xml:space="preserve">Anheuser-Busch InBev SA/NV</t>
+        </is>
+      </c>
+      <c s="3" t="inlineStr" r="D505">
+        <is>
+          <t xml:space="preserve">BE0974293251</t>
+        </is>
+      </c>
+      <c s="3" t="inlineStr" r="E505">
+        <is>
+          <t xml:space="preserve">Akcja</t>
+        </is>
+      </c>
+      <c s="5" t="inlineStr" r="F505">
+        <is>
+          <t xml:space="preserve">EUR</t>
+        </is>
+      </c>
+      <c s="6" r="G505">
+        <v>350.0000</v>
+      </c>
+      <c s="7" r="H505">
+        <v>100703.9400</v>
+      </c>
+      <c s="8" r="I505">
+        <v>0.001209</v>
+      </c>
+    </row>
+    <row r="506" ht="15.15" customHeight="0">
+      <c s="3" t="inlineStr" r="A506">
+        <is>
+          <t xml:space="preserve">PZU ETF MSCI World Portfelowy FIZ</t>
+        </is>
+      </c>
+      <c s="4" r="B506">
+        <v>46253</v>
+      </c>
+      <c s="3" t="inlineStr" r="C506">
+        <is>
+          <t xml:space="preserve">Anglo American PLC</t>
+        </is>
+      </c>
+      <c s="3" t="inlineStr" r="D506">
+        <is>
+          <t xml:space="preserve">GB00BTK05J60</t>
+        </is>
+      </c>
+      <c s="3" t="inlineStr" r="E506">
+        <is>
+          <t xml:space="preserve">Akcja</t>
+        </is>
+      </c>
+      <c s="5" t="inlineStr" r="F506">
+        <is>
+          <t xml:space="preserve">GBP</t>
+        </is>
+      </c>
+      <c s="6" r="G506">
+        <v>400.0000</v>
+      </c>
+      <c s="7" r="H506">
+        <v>81199.3600</v>
+      </c>
+      <c s="8" r="I506">
+        <v>0.000975</v>
+      </c>
+    </row>
+    <row r="507" ht="15.1" customHeight="0">
+      <c s="3" t="inlineStr" r="A507">
+        <is>
+          <t xml:space="preserve">PZU ETF MSCI World Portfelowy FIZ</t>
+        </is>
+      </c>
+      <c s="4" r="B507">
+        <v>46253</v>
+      </c>
+      <c s="3" t="inlineStr" r="C507">
+        <is>
+          <t xml:space="preserve">Analog Devices Inc</t>
+        </is>
+      </c>
+      <c s="3" t="inlineStr" r="D507">
+        <is>
+          <t xml:space="preserve">US0326541051</t>
+        </is>
+      </c>
+      <c s="3" t="inlineStr" r="E507">
+        <is>
+          <t xml:space="preserve">Akcja</t>
+        </is>
+      </c>
+      <c s="5" t="inlineStr" r="F507">
+        <is>
+          <t xml:space="preserve">USD</t>
+        </is>
+      </c>
+      <c s="6" r="G507">
+        <v>121.0000</v>
+      </c>
+      <c s="7" r="H507">
+        <v>168490.5400</v>
+      </c>
+      <c s="8" r="I507">
+        <v>0.002022</v>
+      </c>
+    </row>
+    <row r="508" ht="15.1" customHeight="0">
+      <c s="3" t="inlineStr" r="A508">
+        <is>
+          <t xml:space="preserve">PZU ETF MSCI World Portfelowy FIZ</t>
+        </is>
+      </c>
+      <c s="4" r="B508">
+        <v>46253</v>
+      </c>
+      <c s="3" t="inlineStr" r="C508">
+        <is>
+          <t xml:space="preserve">Amphenol Corp</t>
+        </is>
+      </c>
+      <c s="3" t="inlineStr" r="D508">
+        <is>
+          <t xml:space="preserve">US0320951017</t>
+        </is>
+      </c>
+      <c s="3" t="inlineStr" r="E508">
+        <is>
+          <t xml:space="preserve">Akcja</t>
+        </is>
+      </c>
+      <c s="5" t="inlineStr" r="F508">
+        <is>
+          <t xml:space="preserve">USD</t>
+        </is>
+      </c>
+      <c s="6" r="G508">
+        <v>267.0000</v>
+      </c>
+      <c s="7" r="H508">
+        <v>155426.8000</v>
+      </c>
+      <c s="8" r="I508">
+        <v>0.001865</v>
+      </c>
+    </row>
+    <row r="509" ht="15.15" customHeight="0">
+      <c s="3" t="inlineStr" r="A509">
+        <is>
+          <t xml:space="preserve">PZU ETF MSCI World Portfelowy FIZ</t>
+        </is>
+      </c>
+      <c s="4" r="B509">
+        <v>46253</v>
+      </c>
+      <c s="3" t="inlineStr" r="C509">
+        <is>
+          <t xml:space="preserve">AMGEN</t>
+        </is>
+      </c>
+      <c s="3" t="inlineStr" r="D509">
+        <is>
+          <t xml:space="preserve">US0311621009</t>
+        </is>
+      </c>
+      <c s="3" t="inlineStr" r="E509">
+        <is>
+          <t xml:space="preserve">Akcja</t>
+        </is>
+      </c>
+      <c s="5" t="inlineStr" r="F509">
+        <is>
+          <t xml:space="preserve">USD</t>
+        </is>
+      </c>
+      <c s="6" r="G509">
+        <v>135.0000</v>
+      </c>
+      <c s="7" r="H509">
+        <v>222786.2100</v>
+      </c>
+      <c s="8" r="I509">
+        <v>0.002674</v>
+      </c>
+    </row>
+    <row r="510" ht="15.1" customHeight="0">
+      <c s="3" t="inlineStr" r="A510">
+        <is>
+          <t xml:space="preserve">PZU ETF MSCI World Portfelowy FIZ</t>
+        </is>
+      </c>
+      <c s="4" r="B510">
+        <v>46253</v>
+      </c>
+      <c s="3" t="inlineStr" r="C510">
+        <is>
+          <t xml:space="preserve">AMETEK Inc</t>
+        </is>
+      </c>
+      <c s="3" t="inlineStr" r="D510">
+        <is>
+          <t xml:space="preserve">US0311001004</t>
+        </is>
+      </c>
+      <c s="3" t="inlineStr" r="E510">
+        <is>
+          <t xml:space="preserve">Akcja</t>
+        </is>
+      </c>
+      <c s="5" t="inlineStr" r="F510">
+        <is>
+          <t xml:space="preserve">USD</t>
+        </is>
+      </c>
+      <c s="6" r="G510">
+        <v>90.0000</v>
+      </c>
+      <c s="7" r="H510">
+        <v>81662.0900</v>
+      </c>
+      <c s="8" r="I510">
+        <v>0.000980</v>
+      </c>
+    </row>
+    <row r="511" ht="15.15" customHeight="0">
+      <c s="3" t="inlineStr" r="A511">
+        <is>
+          <t xml:space="preserve">PZU ETF MSCI World Portfelowy FIZ</t>
+        </is>
+      </c>
+      <c s="4" r="B511">
+        <v>46253</v>
+      </c>
+      <c s="3" t="inlineStr" r="C511">
+        <is>
+          <t xml:space="preserve">AmerisourceBergen Corp</t>
+        </is>
+      </c>
+      <c s="3" t="inlineStr" r="D511">
+        <is>
+          <t xml:space="preserve">US03073E1055</t>
+        </is>
+      </c>
+      <c s="3" t="inlineStr" r="E511">
+        <is>
+          <t xml:space="preserve">Akcja</t>
+        </is>
+      </c>
+      <c s="5" t="inlineStr" r="F511">
+        <is>
+          <t xml:space="preserve">USD</t>
+        </is>
+      </c>
+      <c s="6" r="G511">
+        <v>80.0000</v>
+      </c>
+      <c s="7" r="H511">
+        <v>94637.8600</v>
+      </c>
+      <c s="8" r="I511">
+        <v>0.001136</v>
+      </c>
+    </row>
+    <row r="512" ht="15.1" customHeight="0">
+      <c s="3" t="inlineStr" r="A512">
+        <is>
+          <t xml:space="preserve">PZU ETF MSCI World Portfelowy FIZ</t>
+        </is>
+      </c>
+      <c s="4" r="B512">
+        <v>46253</v>
+      </c>
+      <c s="3" t="inlineStr" r="C512">
+        <is>
+          <t xml:space="preserve">Ameriprise Financial Inc</t>
+        </is>
+      </c>
+      <c s="3" t="inlineStr" r="D512">
+        <is>
+          <t xml:space="preserve">US03076C1062</t>
+        </is>
+      </c>
+      <c s="3" t="inlineStr" r="E512">
+        <is>
+          <t xml:space="preserve">Akcja</t>
+        </is>
+      </c>
+      <c s="5" t="inlineStr" r="F512">
+        <is>
+          <t xml:space="preserve">USD</t>
+        </is>
+      </c>
+      <c s="6" r="G512">
+        <v>45.0000</v>
+      </c>
+      <c s="7" r="H512">
+        <v>93974.1900</v>
+      </c>
+      <c s="8" r="I512">
+        <v>0.001128</v>
+      </c>
+    </row>
+    <row r="513" ht="15.1" customHeight="0">
+      <c s="3" t="inlineStr" r="A513">
+        <is>
+          <t xml:space="preserve">PZU ETF MSCI World Portfelowy FIZ</t>
+        </is>
+      </c>
+      <c s="4" r="B513">
+        <v>46253</v>
+      </c>
+      <c s="3" t="inlineStr" r="C513">
+        <is>
+          <t xml:space="preserve">American Tower Corp</t>
+        </is>
+      </c>
+      <c s="3" t="inlineStr" r="D513">
+        <is>
+          <t xml:space="preserve">US03027X1000</t>
+        </is>
+      </c>
+      <c s="3" t="inlineStr" r="E513">
+        <is>
+          <t xml:space="preserve">Tytuł uczestnictwa</t>
+        </is>
+      </c>
+      <c s="5" t="inlineStr" r="F513">
+        <is>
+          <t xml:space="preserve">USD</t>
+        </is>
+      </c>
+      <c s="6" r="G513">
+        <v>152.0000</v>
+      </c>
+      <c s="7" r="H513">
+        <v>98944.7600</v>
+      </c>
+      <c s="8" r="I513">
+        <v>0.001188</v>
+      </c>
+    </row>
+    <row r="514" ht="15.15" customHeight="0">
+      <c s="3" t="inlineStr" r="A514">
+        <is>
+          <t xml:space="preserve">PZU ETF MSCI World Portfelowy FIZ</t>
+        </is>
+      </c>
+      <c s="4" r="B514">
+        <v>46253</v>
+      </c>
+      <c s="3" t="inlineStr" r="C514">
+        <is>
+          <t xml:space="preserve">American International Group I</t>
+        </is>
+      </c>
+      <c s="3" t="inlineStr" r="D514">
+        <is>
+          <t xml:space="preserve">US0268747849</t>
+        </is>
+      </c>
+      <c s="3" t="inlineStr" r="E514">
+        <is>
+          <t xml:space="preserve">Akcja</t>
+        </is>
+      </c>
+      <c s="5" t="inlineStr" r="F514">
+        <is>
+          <t xml:space="preserve">USD</t>
+        </is>
+      </c>
+      <c s="6" r="G514">
+        <v>250.0000</v>
+      </c>
+      <c s="7" r="H514">
+        <v>70601.6100</v>
+      </c>
+      <c s="8" r="I514">
+        <v>0.000847</v>
+      </c>
+    </row>
+    <row r="515" ht="15.1" customHeight="0">
+      <c s="3" t="inlineStr" r="A515">
+        <is>
+          <t xml:space="preserve">PZU ETF MSCI World Portfelowy FIZ</t>
+        </is>
+      </c>
+      <c s="4" r="B515">
+        <v>46253</v>
+      </c>
+      <c s="3" t="inlineStr" r="C515">
+        <is>
+          <t xml:space="preserve">American Express Co</t>
+        </is>
+      </c>
+      <c s="3" t="inlineStr" r="D515">
+        <is>
+          <t xml:space="preserve">US0258161092</t>
+        </is>
+      </c>
+      <c s="3" t="inlineStr" r="E515">
+        <is>
+          <t xml:space="preserve">Akcja</t>
+        </is>
+      </c>
+      <c s="5" t="inlineStr" r="F515">
+        <is>
+          <t xml:space="preserve">USD</t>
+        </is>
+      </c>
+      <c s="6" r="G515">
+        <v>140.0000</v>
+      </c>
+      <c s="7" r="H515">
+        <v>177524.3400</v>
+      </c>
+      <c s="8" r="I515">
+        <v>0.002131</v>
+      </c>
+    </row>
+    <row r="516" ht="15.15" customHeight="0">
+      <c s="3" t="inlineStr" r="A516">
+        <is>
+          <t xml:space="preserve">PZU ETF MSCI World Portfelowy FIZ</t>
+        </is>
+      </c>
+      <c s="4" r="B516">
+        <v>46253</v>
+      </c>
+      <c s="3" t="inlineStr" r="C516">
+        <is>
+          <t xml:space="preserve">American Electric Power Co Inc</t>
+        </is>
+      </c>
+      <c s="3" t="inlineStr" r="D516">
+        <is>
+          <t xml:space="preserve">US0255371017</t>
+        </is>
+      </c>
+      <c s="3" t="inlineStr" r="E516">
+        <is>
+          <t xml:space="preserve">Akcja</t>
+        </is>
+      </c>
+      <c s="5" t="inlineStr" r="F516">
+        <is>
+          <t xml:space="preserve">USD</t>
+        </is>
+      </c>
+      <c s="6" r="G516">
+        <v>115.0000</v>
+      </c>
+      <c s="7" r="H516">
+        <v>54172.2300</v>
+      </c>
+      <c s="8" r="I516">
+        <v>0.000650</v>
+      </c>
+    </row>
+    <row r="517" ht="15.1" customHeight="0">
+      <c s="3" t="inlineStr" r="A517">
+        <is>
+          <t xml:space="preserve">PZU ETF MSCI World Portfelowy FIZ</t>
+        </is>
+      </c>
+      <c s="4" r="B517">
+        <v>46253</v>
+      </c>
+      <c s="3" t="inlineStr" r="C517">
+        <is>
+          <t xml:space="preserve">Amazon.com Inc</t>
+        </is>
+      </c>
+      <c s="3" t="inlineStr" r="D517">
+        <is>
+          <t xml:space="preserve">US0231351067</t>
+        </is>
+      </c>
+      <c s="3" t="inlineStr" r="E517">
+        <is>
+          <t xml:space="preserve">Akcja</t>
+        </is>
+      </c>
+      <c s="5" t="inlineStr" r="F517">
+        <is>
+          <t xml:space="preserve">USD</t>
+        </is>
+      </c>
+      <c s="6" r="G517">
+        <v>2300.0000</v>
+      </c>
+      <c s="7" r="H517">
+        <v>2281008.2400</v>
+      </c>
+      <c s="8" r="I517">
+        <v>0.027376</v>
+      </c>
+    </row>
+    <row r="518" ht="15.1" customHeight="0">
+      <c s="3" t="inlineStr" r="A518">
+        <is>
+          <t xml:space="preserve">PZU ETF MSCI World Portfelowy FIZ</t>
+        </is>
+      </c>
+      <c s="4" r="B518">
+        <v>46253</v>
+      </c>
+      <c s="3" t="inlineStr" r="C518">
+        <is>
+          <t xml:space="preserve">Amadeus IT Group SA</t>
+        </is>
+      </c>
+      <c s="3" t="inlineStr" r="D518">
+        <is>
+          <t xml:space="preserve">ES0109067019</t>
+        </is>
+      </c>
+      <c s="3" t="inlineStr" r="E518">
+        <is>
+          <t xml:space="preserve">Akcja</t>
+        </is>
+      </c>
+      <c s="5" t="inlineStr" r="F518">
+        <is>
+          <t xml:space="preserve">EUR</t>
+        </is>
+      </c>
+      <c s="6" r="G518">
+        <v>325.0000</v>
+      </c>
+      <c s="7" r="H518">
+        <v>79899.0100</v>
+      </c>
+      <c s="8" r="I518">
+        <v>0.000959</v>
+      </c>
+    </row>
+    <row r="519" ht="15.15" customHeight="0">
+      <c s="3" t="inlineStr" r="A519">
+        <is>
+          <t xml:space="preserve">PZU ETF MSCI World Portfelowy FIZ</t>
+        </is>
+      </c>
+      <c s="4" r="B519">
+        <v>46253</v>
+      </c>
+      <c s="3" t="inlineStr" r="C519">
+        <is>
+          <t xml:space="preserve">Altria Group Inc</t>
+        </is>
+      </c>
+      <c s="3" t="inlineStr" r="D519">
+        <is>
+          <t xml:space="preserve">US02209S1033</t>
+        </is>
+      </c>
+      <c s="3" t="inlineStr" r="E519">
+        <is>
+          <t xml:space="preserve">Akcja</t>
+        </is>
+      </c>
+      <c s="5" t="inlineStr" r="F519">
+        <is>
+          <t xml:space="preserve">USD</t>
+        </is>
+      </c>
+      <c s="6" r="G519">
+        <v>250.0000</v>
+      </c>
+      <c s="7" r="H519">
+        <v>61582.8800</v>
+      </c>
+      <c s="8" r="I519">
+        <v>0.000739</v>
+      </c>
+    </row>
+    <row r="520" ht="15.1" customHeight="0">
+      <c s="3" t="inlineStr" r="A520">
+        <is>
+          <t xml:space="preserve">PZU ETF MSCI World Portfelowy FIZ</t>
+        </is>
+      </c>
+      <c s="4" r="B520">
+        <v>46253</v>
+      </c>
+      <c s="3" t="inlineStr" r="C520">
+        <is>
+          <t xml:space="preserve">Alphabet Inc</t>
+        </is>
+      </c>
+      <c s="3" t="inlineStr" r="D520">
+        <is>
+          <t xml:space="preserve">US02079K3059</t>
+        </is>
+      </c>
+      <c s="3" t="inlineStr" r="E520">
+        <is>
+          <t xml:space="preserve">Akcja</t>
+        </is>
+      </c>
+      <c s="5" t="inlineStr" r="F520">
+        <is>
+          <t xml:space="preserve">USD</t>
+        </is>
+      </c>
+      <c s="6" r="G520">
+        <v>1400.0000</v>
+      </c>
+      <c s="7" r="H520">
+        <v>1800417.4100</v>
+      </c>
+      <c s="8" r="I520">
+        <v>0.021608</v>
+      </c>
+    </row>
+    <row r="521" ht="15.15" customHeight="0">
+      <c s="3" t="inlineStr" r="A521">
+        <is>
+          <t xml:space="preserve">PZU ETF MSCI World Portfelowy FIZ</t>
+        </is>
+      </c>
+      <c s="4" r="B521">
+        <v>46253</v>
+      </c>
+      <c s="3" t="inlineStr" r="C521">
+        <is>
+          <t xml:space="preserve">Alphabet Inc</t>
+        </is>
+      </c>
+      <c s="3" t="inlineStr" r="D521">
+        <is>
+          <t xml:space="preserve">US02079K1079</t>
+        </is>
+      </c>
+      <c s="3" t="inlineStr" r="E521">
+        <is>
+          <t xml:space="preserve">Akcja</t>
+        </is>
+      </c>
+      <c s="5" t="inlineStr" r="F521">
+        <is>
+          <t xml:space="preserve">USD</t>
+        </is>
+      </c>
+      <c s="6" r="G521">
+        <v>1085.0000</v>
+      </c>
+      <c s="7" r="H521">
+        <v>1383099.4200</v>
+      </c>
+      <c s="8" r="I521">
+        <v>0.016599</v>
+      </c>
+    </row>
+    <row r="522" ht="15.1" customHeight="0">
+      <c s="3" t="inlineStr" r="A522">
+        <is>
+          <t xml:space="preserve">PZU ETF MSCI World Portfelowy FIZ</t>
+        </is>
+      </c>
+      <c s="4" r="B522">
+        <v>46253</v>
+      </c>
+      <c s="3" t="inlineStr" r="C522">
+        <is>
+          <t xml:space="preserve">Alnylam Pharmaceuticals Inc</t>
+        </is>
+      </c>
+      <c s="3" t="inlineStr" r="D522">
+        <is>
+          <t xml:space="preserve">US02043Q1076</t>
+        </is>
+      </c>
+      <c s="3" t="inlineStr" r="E522">
+        <is>
+          <t xml:space="preserve">Akcja</t>
+        </is>
+      </c>
+      <c s="5" t="inlineStr" r="F522">
+        <is>
+          <t xml:space="preserve">USD</t>
+        </is>
+      </c>
+      <c s="6" r="G522">
+        <v>70.0000</v>
+      </c>
+      <c s="7" r="H522">
+        <v>63355.6600</v>
+      </c>
+      <c s="8" r="I522">
+        <v>0.000760</v>
+      </c>
+    </row>
+    <row r="523" ht="15.1" customHeight="0">
+      <c s="3" t="inlineStr" r="A523">
+        <is>
+          <t xml:space="preserve">PZU ETF MSCI World Portfelowy FIZ</t>
+        </is>
+      </c>
+      <c s="4" r="B523">
+        <v>46253</v>
+      </c>
+      <c s="3" t="inlineStr" r="C523">
+        <is>
+          <t xml:space="preserve">Allstate Corp/The</t>
+        </is>
+      </c>
+      <c s="3" t="inlineStr" r="D523">
+        <is>
+          <t xml:space="preserve">US0200021014</t>
+        </is>
+      </c>
+      <c s="3" t="inlineStr" r="E523">
+        <is>
+          <t xml:space="preserve">Akcja</t>
+        </is>
+      </c>
+      <c s="5" t="inlineStr" r="F523">
+        <is>
+          <t xml:space="preserve">USD</t>
+        </is>
+      </c>
+      <c s="6" r="G523">
+        <v>100.0000</v>
+      </c>
+      <c s="7" r="H523">
+        <v>96898.6000</v>
+      </c>
+      <c s="8" r="I523">
+        <v>0.001163</v>
+      </c>
+    </row>
+    <row r="524" ht="15.15" customHeight="0">
+      <c s="3" t="inlineStr" r="A524">
+        <is>
+          <t xml:space="preserve">PZU ETF MSCI World Portfelowy FIZ</t>
+        </is>
+      </c>
+      <c s="4" r="B524">
+        <v>46253</v>
+      </c>
+      <c s="3" t="inlineStr" r="C524">
+        <is>
+          <t xml:space="preserve">Allianz SE</t>
+        </is>
+      </c>
+      <c s="3" t="inlineStr" r="D524">
+        <is>
+          <t xml:space="preserve">DE0008404005</t>
+        </is>
+      </c>
+      <c s="3" t="inlineStr" r="E524">
+        <is>
+          <t xml:space="preserve">Akcja</t>
+        </is>
+      </c>
+      <c s="5" t="inlineStr" r="F524">
+        <is>
+          <t xml:space="preserve">EUR</t>
+        </is>
+      </c>
+      <c s="6" r="G524">
+        <v>104.0000</v>
+      </c>
+      <c s="7" r="H524">
+        <v>197089.8400</v>
+      </c>
+      <c s="8" r="I524">
+        <v>0.002365</v>
+      </c>
+    </row>
+    <row r="525" ht="15.1" customHeight="0">
+      <c s="3" t="inlineStr" r="A525">
+        <is>
+          <t xml:space="preserve">PZU ETF MSCI World Portfelowy FIZ</t>
+        </is>
+      </c>
+      <c s="4" r="B525">
+        <v>46253</v>
+      </c>
+      <c s="3" t="inlineStr" r="C525">
+        <is>
+          <t xml:space="preserve">Alimentation Couche-Tard Inc</t>
+        </is>
+      </c>
+      <c s="3" t="inlineStr" r="D525">
+        <is>
+          <t xml:space="preserve">CA01626P1484</t>
+        </is>
+      </c>
+      <c s="3" t="inlineStr" r="E525">
+        <is>
+          <t xml:space="preserve">Akcja</t>
+        </is>
+      </c>
+      <c s="5" t="inlineStr" r="F525">
+        <is>
+          <t xml:space="preserve">CAD</t>
+        </is>
+      </c>
+      <c s="6" r="G525">
+        <v>350.0000</v>
+      </c>
+      <c s="7" r="H525">
+        <v>82777.7400</v>
+      </c>
+      <c s="8" r="I525">
+        <v>0.000993</v>
+      </c>
+    </row>
+    <row r="526" ht="15.15" customHeight="0">
+      <c s="3" t="inlineStr" r="A526">
+        <is>
+          <t xml:space="preserve">PZU ETF MSCI World Portfelowy FIZ</t>
+        </is>
+      </c>
+      <c s="4" r="B526">
+        <v>46253</v>
+      </c>
+      <c s="3" t="inlineStr" r="C526">
+        <is>
+          <t xml:space="preserve">Alcon Inc</t>
+        </is>
+      </c>
+      <c s="3" t="inlineStr" r="D526">
+        <is>
+          <t xml:space="preserve">CH0432492467</t>
+        </is>
+      </c>
+      <c s="3" t="inlineStr" r="E526">
+        <is>
+          <t xml:space="preserve">Akcja</t>
+        </is>
+      </c>
+      <c s="5" t="inlineStr" r="F526">
+        <is>
+          <t xml:space="preserve">CHF</t>
+        </is>
+      </c>
+      <c s="6" r="G526">
+        <v>275.0000</v>
+      </c>
+      <c s="7" r="H526">
+        <v>75127.1300</v>
+      </c>
+      <c s="8" r="I526">
+        <v>0.000902</v>
+      </c>
+    </row>
+    <row r="527" ht="15.1" customHeight="0">
+      <c s="3" t="inlineStr" r="A527">
+        <is>
+          <t xml:space="preserve">PZU ETF MSCI World Portfelowy FIZ</t>
+        </is>
+      </c>
+      <c s="4" r="B527">
+        <v>46253</v>
+      </c>
+      <c s="3" t="inlineStr" r="C527">
+        <is>
+          <t xml:space="preserve">Ajinomoto Co Inc</t>
+        </is>
+      </c>
+      <c s="3" t="inlineStr" r="D527">
+        <is>
+          <t xml:space="preserve">JP3119600009</t>
+        </is>
+      </c>
+      <c s="3" t="inlineStr" r="E527">
+        <is>
+          <t xml:space="preserve">Akcja</t>
+        </is>
+      </c>
+      <c s="5" t="inlineStr" r="F527">
+        <is>
+          <t xml:space="preserve">JPY</t>
+        </is>
+      </c>
+      <c s="6" r="G527">
+        <v>540.0000</v>
+      </c>
+      <c s="7" r="H527">
+        <v>66826.4300</v>
+      </c>
+      <c s="8" r="I527">
+        <v>0.000802</v>
+      </c>
+    </row>
+    <row r="528" ht="15.1" customHeight="0">
+      <c s="3" t="inlineStr" r="A528">
+        <is>
+          <t xml:space="preserve">PZU ETF MSCI World Portfelowy FIZ</t>
+        </is>
+      </c>
+      <c s="4" r="B528">
+        <v>46253</v>
+      </c>
+      <c s="3" t="inlineStr" r="C528">
+        <is>
+          <t xml:space="preserve">Airbus SE</t>
+        </is>
+      </c>
+      <c s="3" t="inlineStr" r="D528">
+        <is>
+          <t xml:space="preserve">NL0000235190</t>
+        </is>
+      </c>
+      <c s="3" t="inlineStr" r="E528">
+        <is>
+          <t xml:space="preserve">Akcja</t>
+        </is>
+      </c>
+      <c s="5" t="inlineStr" r="F528">
+        <is>
+          <t xml:space="preserve">EUR</t>
+        </is>
+      </c>
+      <c s="6" r="G528">
+        <v>111.0000</v>
+      </c>
+      <c s="7" r="H528">
+        <v>99918.8600</v>
+      </c>
+      <c s="8" r="I528">
+        <v>0.001199</v>
+      </c>
+    </row>
+    <row r="529" ht="15.15" customHeight="0">
+      <c s="3" t="inlineStr" r="A529">
+        <is>
+          <t xml:space="preserve">PZU ETF MSCI World Portfelowy FIZ</t>
+        </is>
+      </c>
+      <c s="4" r="B529">
+        <v>46253</v>
+      </c>
+      <c s="3" t="inlineStr" r="C529">
+        <is>
+          <t xml:space="preserve">Airbnb Inc</t>
+        </is>
+      </c>
+      <c s="3" t="inlineStr" r="D529">
+        <is>
+          <t xml:space="preserve">US0090661010</t>
+        </is>
+      </c>
+      <c s="3" t="inlineStr" r="E529">
+        <is>
+          <t xml:space="preserve">Akcja</t>
+        </is>
+      </c>
+      <c s="5" t="inlineStr" r="F529">
+        <is>
+          <t xml:space="preserve">USD</t>
+        </is>
+      </c>
+      <c s="6" r="G529">
+        <v>110.0000</v>
+      </c>
+      <c s="7" r="H529">
+        <v>76488.1200</v>
+      </c>
+      <c s="8" r="I529">
+        <v>0.000918</v>
+      </c>
+    </row>
+    <row r="530" ht="15.1" customHeight="0">
+      <c s="3" t="inlineStr" r="A530">
+        <is>
+          <t xml:space="preserve">PZU ETF MSCI World Portfelowy FIZ</t>
+        </is>
+      </c>
+      <c s="4" r="B530">
+        <v>46253</v>
+      </c>
+      <c s="3" t="inlineStr" r="C530">
+        <is>
+          <t xml:space="preserve">Air Products &amp; Chemicals Inc.</t>
+        </is>
+      </c>
+      <c s="3" t="inlineStr" r="D530">
+        <is>
+          <t xml:space="preserve">US0091581068</t>
+        </is>
+      </c>
+      <c s="3" t="inlineStr" r="E530">
+        <is>
+          <t xml:space="preserve">Akcja</t>
+        </is>
+      </c>
+      <c s="5" t="inlineStr" r="F530">
+        <is>
+          <t xml:space="preserve">USD</t>
+        </is>
+      </c>
+      <c s="6" r="G530">
+        <v>70.0000</v>
+      </c>
+      <c s="7" r="H530">
+        <v>79183.4800</v>
+      </c>
+      <c s="8" r="I530">
+        <v>0.000950</v>
+      </c>
+    </row>
+    <row r="531" ht="15.15" customHeight="0">
+      <c s="3" t="inlineStr" r="A531">
+        <is>
+          <t xml:space="preserve">PZU ETF MSCI World Portfelowy FIZ</t>
+        </is>
+      </c>
+      <c s="4" r="B531">
+        <v>46253</v>
+      </c>
+      <c s="3" t="inlineStr" r="C531">
+        <is>
+          <t xml:space="preserve">Air Liquide SA</t>
+        </is>
+      </c>
+      <c s="3" t="inlineStr" r="D531">
+        <is>
+          <t xml:space="preserve">FR0000120073</t>
+        </is>
+      </c>
+      <c s="3" t="inlineStr" r="E531">
+        <is>
+          <t xml:space="preserve">Akcja</t>
+        </is>
+      </c>
+      <c s="5" t="inlineStr" r="F531">
+        <is>
+          <t xml:space="preserve">EUR</t>
+        </is>
+      </c>
+      <c s="6" r="G531">
+        <v>181.0000</v>
+      </c>
+      <c s="7" r="H531">
+        <v>130610.8700</v>
+      </c>
+      <c s="8" r="I531">
+        <v>0.001568</v>
+      </c>
+    </row>
+    <row r="532" ht="15.1" customHeight="0">
+      <c s="3" t="inlineStr" r="A532">
+        <is>
+          <t xml:space="preserve">PZU ETF MSCI World Portfelowy FIZ</t>
+        </is>
+      </c>
+      <c s="4" r="B532">
+        <v>46253</v>
+      </c>
+      <c s="3" t="inlineStr" r="C532">
+        <is>
+          <t xml:space="preserve">Agnico Eagle Mines Ltd</t>
+        </is>
+      </c>
+      <c s="3" t="inlineStr" r="D532">
+        <is>
+          <t xml:space="preserve">CA0084741085</t>
+        </is>
+      </c>
+      <c s="3" t="inlineStr" r="E532">
+        <is>
+          <t xml:space="preserve">Akcja</t>
+        </is>
+      </c>
+      <c s="5" t="inlineStr" r="F532">
+        <is>
+          <t xml:space="preserve">CAD</t>
+        </is>
+      </c>
+      <c s="6" r="G532">
+        <v>171.0000</v>
+      </c>
+      <c s="7" r="H532">
+        <v>131855.2400</v>
+      </c>
+      <c s="8" r="I532">
+        <v>0.001582</v>
+      </c>
+    </row>
+    <row r="533" ht="15.1" customHeight="0">
+      <c s="3" t="inlineStr" r="A533">
+        <is>
+          <t xml:space="preserve">PZU ETF MSCI World Portfelowy FIZ</t>
+        </is>
+      </c>
+      <c s="4" r="B533">
+        <v>46253</v>
+      </c>
+      <c s="3" t="inlineStr" r="C533">
+        <is>
+          <t xml:space="preserve">Agilent Technologies Inc</t>
+        </is>
+      </c>
+      <c s="3" t="inlineStr" r="D533">
+        <is>
+          <t xml:space="preserve">US00846U1016</t>
+        </is>
+      </c>
+      <c s="3" t="inlineStr" r="E533">
+        <is>
+          <t xml:space="preserve">Akcja</t>
+        </is>
+      </c>
+      <c s="5" t="inlineStr" r="F533">
+        <is>
+          <t xml:space="preserve">USD</t>
+        </is>
+      </c>
+      <c s="6" r="G533">
+        <v>150.0000</v>
+      </c>
+      <c s="7" r="H533">
+        <v>86965.8800</v>
+      </c>
+      <c s="8" r="I533">
+        <v>0.001044</v>
+      </c>
+    </row>
+    <row r="534" ht="15.15" customHeight="0">
+      <c s="3" t="inlineStr" r="A534">
+        <is>
+          <t xml:space="preserve">PZU ETF MSCI World Portfelowy FIZ</t>
+        </is>
+      </c>
+      <c s="4" r="B534">
+        <v>46253</v>
+      </c>
+      <c s="3" t="inlineStr" r="C534">
+        <is>
+          <t xml:space="preserve">Aflac Inc</t>
+        </is>
+      </c>
+      <c s="3" t="inlineStr" r="D534">
+        <is>
+          <t xml:space="preserve">US0010551028</t>
+        </is>
+      </c>
+      <c s="3" t="inlineStr" r="E534">
+        <is>
+          <t xml:space="preserve">Akcja</t>
+        </is>
+      </c>
+      <c s="5" t="inlineStr" r="F534">
+        <is>
+          <t xml:space="preserve">USD</t>
+        </is>
+      </c>
+      <c s="6" r="G534">
+        <v>160.0000</v>
+      </c>
+      <c s="7" r="H534">
+        <v>69544.3500</v>
+      </c>
+      <c s="8" r="I534">
+        <v>0.000835</v>
+      </c>
+    </row>
+    <row r="535" ht="15.1" customHeight="0">
+      <c s="3" t="inlineStr" r="A535">
+        <is>
+          <t xml:space="preserve">PZU ETF MSCI World Portfelowy FIZ</t>
+        </is>
+      </c>
+      <c s="4" r="B535">
+        <v>46253</v>
+      </c>
+      <c s="3" t="inlineStr" r="C535">
+        <is>
+          <t xml:space="preserve">Adyen NV</t>
+        </is>
+      </c>
+      <c s="3" t="inlineStr" r="D535">
+        <is>
+          <t xml:space="preserve">NL0012969182</t>
+        </is>
+      </c>
+      <c s="3" t="inlineStr" r="E535">
+        <is>
+          <t xml:space="preserve">Akcja</t>
+        </is>
+      </c>
+      <c s="5" t="inlineStr" r="F535">
+        <is>
+          <t xml:space="preserve">EUR</t>
+        </is>
+      </c>
+      <c s="6" r="G535">
+        <v>20.0000</v>
+      </c>
+      <c s="7" r="H535">
+        <v>91258.7600</v>
+      </c>
+      <c s="8" r="I535">
+        <v>0.001095</v>
+      </c>
+    </row>
+    <row r="536" ht="15.15" customHeight="0">
+      <c s="3" t="inlineStr" r="A536">
+        <is>
+          <t xml:space="preserve">PZU ETF MSCI World Portfelowy FIZ</t>
+        </is>
+      </c>
+      <c s="4" r="B536">
+        <v>46253</v>
+      </c>
+      <c s="3" t="inlineStr" r="C536">
+        <is>
+          <t xml:space="preserve">Advantest Corp</t>
+        </is>
+      </c>
+      <c s="3" t="inlineStr" r="D536">
+        <is>
+          <t xml:space="preserve">JP3122400009</t>
+        </is>
+      </c>
+      <c s="3" t="inlineStr" r="E536">
+        <is>
+          <t xml:space="preserve">Akcja</t>
+        </is>
+      </c>
+      <c s="5" t="inlineStr" r="F536">
+        <is>
+          <t xml:space="preserve">JPY</t>
+        </is>
+      </c>
+      <c s="6" r="G536">
+        <v>295.0000</v>
+      </c>
+      <c s="7" r="H536">
+        <v>242135.6400</v>
+      </c>
+      <c s="8" r="I536">
+        <v>0.002906</v>
+      </c>
+    </row>
+    <row r="537" ht="15.1" customHeight="0">
+      <c s="3" t="inlineStr" r="A537">
+        <is>
+          <t xml:space="preserve">PZU ETF MSCI World Portfelowy FIZ</t>
+        </is>
+      </c>
+      <c s="4" r="B537">
+        <v>46253</v>
+      </c>
+      <c s="3" t="inlineStr" r="C537">
+        <is>
+          <t xml:space="preserve">Advanced Micro Devices Inc</t>
+        </is>
+      </c>
+      <c s="3" t="inlineStr" r="D537">
+        <is>
+          <t xml:space="preserve">US0079031078</t>
+        </is>
+      </c>
+      <c s="3" t="inlineStr" r="E537">
+        <is>
+          <t xml:space="preserve">Akcja</t>
+        </is>
+      </c>
+      <c s="5" t="inlineStr" r="F537">
+        <is>
+          <t xml:space="preserve">USD</t>
+        </is>
+      </c>
+      <c s="6" r="G537">
+        <v>366.0000</v>
+      </c>
+      <c s="7" r="H537">
+        <v>636849.6800</v>
+      </c>
+      <c s="8" r="I537">
+        <v>0.007643</v>
+      </c>
+    </row>
+    <row r="538" ht="15.1" customHeight="0">
+      <c s="3" t="inlineStr" r="A538">
+        <is>
+          <t xml:space="preserve">PZU ETF MSCI World Portfelowy FIZ</t>
+        </is>
+      </c>
+      <c s="4" r="B538">
+        <v>46253</v>
+      </c>
+      <c s="3" t="inlineStr" r="C538">
+        <is>
+          <t xml:space="preserve">Adobe Systems Inc</t>
+        </is>
+      </c>
+      <c s="3" t="inlineStr" r="D538">
+        <is>
+          <t xml:space="preserve">US00724F1012</t>
+        </is>
+      </c>
+      <c s="3" t="inlineStr" r="E538">
+        <is>
+          <t xml:space="preserve">Akcja</t>
+        </is>
+      </c>
+      <c s="5" t="inlineStr" r="F538">
+        <is>
+          <t xml:space="preserve">USD</t>
+        </is>
+      </c>
+      <c s="6" r="G538">
+        <v>135.0000</v>
+      </c>
+      <c s="7" r="H538">
+        <v>137224.3400</v>
+      </c>
+      <c s="8" r="I538">
+        <v>0.001647</v>
+      </c>
+    </row>
+    <row r="539" ht="15.15" customHeight="0">
+      <c s="3" t="inlineStr" r="A539">
+        <is>
+          <t xml:space="preserve">PZU ETF MSCI World Portfelowy FIZ</t>
+        </is>
+      </c>
+      <c s="4" r="B539">
+        <v>46253</v>
+      </c>
+      <c s="3" t="inlineStr" r="C539">
+        <is>
+          <t xml:space="preserve">Accenture PLC</t>
+        </is>
+      </c>
+      <c s="3" t="inlineStr" r="D539">
+        <is>
+          <t xml:space="preserve">IE00B4BNMY34</t>
+        </is>
+      </c>
+      <c s="3" t="inlineStr" r="E539">
+        <is>
+          <t xml:space="preserve">Akcja</t>
+        </is>
+      </c>
+      <c s="5" t="inlineStr" r="F539">
+        <is>
+          <t xml:space="preserve">USD</t>
+        </is>
+      </c>
+      <c s="6" r="G539">
+        <v>174.0000</v>
+      </c>
+      <c s="7" r="H539">
+        <v>118900.1200</v>
+      </c>
+      <c s="8" r="I539">
+        <v>0.001427</v>
+      </c>
+    </row>
+    <row r="540" ht="15.1" customHeight="0">
+      <c s="3" t="inlineStr" r="A540">
+        <is>
+          <t xml:space="preserve">PZU ETF MSCI World Portfelowy FIZ</t>
+        </is>
+      </c>
+      <c s="4" r="B540">
+        <v>46253</v>
+      </c>
+      <c s="3" t="inlineStr" r="C540">
+        <is>
+          <t xml:space="preserve">AbbVie Inc</t>
+        </is>
+      </c>
+      <c s="3" t="inlineStr" r="D540">
+        <is>
+          <t xml:space="preserve">US00287Y1091</t>
+        </is>
+      </c>
+      <c s="3" t="inlineStr" r="E540">
+        <is>
+          <t xml:space="preserve">Akcja</t>
+        </is>
+      </c>
+      <c s="5" t="inlineStr" r="F540">
+        <is>
+          <t xml:space="preserve">USD</t>
+        </is>
+      </c>
+      <c s="6" r="G540">
+        <v>386.0000</v>
+      </c>
+      <c s="7" r="H540">
+        <v>382999.8800</v>
+      </c>
+      <c s="8" r="I540">
+        <v>0.004597</v>
+      </c>
+    </row>
+    <row r="541" ht="15.15" customHeight="0">
+      <c s="3" t="inlineStr" r="A541">
+        <is>
+          <t xml:space="preserve">PZU ETF MSCI World Portfelowy FIZ</t>
+        </is>
+      </c>
+      <c s="4" r="B541">
+        <v>46253</v>
+      </c>
+      <c s="3" t="inlineStr" r="C541">
+        <is>
+          <t xml:space="preserve">ABBOTT LABORATOR</t>
+        </is>
+      </c>
+      <c s="3" t="inlineStr" r="D541">
+        <is>
+          <t xml:space="preserve">US0028241000</t>
+        </is>
+      </c>
+      <c s="3" t="inlineStr" r="E541">
+        <is>
+          <t xml:space="preserve">Akcja</t>
+        </is>
+      </c>
+      <c s="5" t="inlineStr" r="F541">
+        <is>
+          <t xml:space="preserve">USD</t>
+        </is>
+      </c>
+      <c s="6" r="G541">
+        <v>463.0000</v>
+      </c>
+      <c s="7" r="H541">
+        <v>197651.2500</v>
+      </c>
+      <c s="8" r="I541">
+        <v>0.002372</v>
+      </c>
+    </row>
+    <row r="542" ht="15.1" customHeight="0">
+      <c s="3" t="inlineStr" r="A542">
+        <is>
+          <t xml:space="preserve">PZU ETF MSCI World Portfelowy FIZ</t>
+        </is>
+      </c>
+      <c s="4" r="B542">
+        <v>46253</v>
+      </c>
+      <c s="3" t="inlineStr" r="C542">
+        <is>
+          <t xml:space="preserve">ABB Ltd</t>
+        </is>
+      </c>
+      <c s="3" t="inlineStr" r="D542">
+        <is>
+          <t xml:space="preserve">CH0012221716</t>
+        </is>
+      </c>
+      <c s="3" t="inlineStr" r="E542">
+        <is>
+          <t xml:space="preserve">Akcja</t>
+        </is>
+      </c>
+      <c s="5" t="inlineStr" r="F542">
+        <is>
+          <t xml:space="preserve">CHF</t>
+        </is>
+      </c>
+      <c s="6" r="G542">
+        <v>339.0000</v>
+      </c>
+      <c s="7" r="H542">
+        <v>125363.6500</v>
+      </c>
+      <c s="8" r="I542">
+        <v>0.001505</v>
+      </c>
+    </row>
+    <row r="543" ht="15.1" customHeight="0">
+      <c s="3" t="inlineStr" r="A543">
+        <is>
+          <t xml:space="preserve">PZU ETF MSCI World Portfelowy FIZ</t>
+        </is>
+      </c>
+      <c s="4" r="B543">
+        <v>46253</v>
+      </c>
+      <c s="3" t="inlineStr" r="C543">
+        <is>
+          <t xml:space="preserve">3M Co</t>
+        </is>
+      </c>
+      <c s="3" t="inlineStr" r="D543">
+        <is>
+          <t xml:space="preserve">US88579Y1010</t>
+        </is>
+      </c>
+      <c s="3" t="inlineStr" r="E543">
+        <is>
+          <t xml:space="preserve">Akcja</t>
+        </is>
+      </c>
+      <c s="5" t="inlineStr" r="F543">
+        <is>
+          <t xml:space="preserve">USD</t>
+        </is>
+      </c>
+      <c s="6" r="G543">
+        <v>116.0000</v>
+      </c>
+      <c s="7" r="H543">
+        <v>78180.5400</v>
+      </c>
+      <c s="8" r="I543">
+        <v>0.000938</v>
+      </c>
+    </row>
+    <row r="544" ht="15.15" customHeight="0">
+      <c s="3" t="inlineStr" r="A544">
+        <is>
+          <t xml:space="preserve">PZU ETF MSCI World Portfelowy FIZ</t>
+        </is>
+      </c>
+      <c s="4" r="B544">
+        <v>46253</v>
+      </c>
+      <c s="3" t="inlineStr" r="C544">
+        <is>
+          <t xml:space="preserve">3i Group PLC</t>
+        </is>
+      </c>
+      <c s="3" t="inlineStr" r="D544">
+        <is>
+          <t xml:space="preserve">GB00B1YW4409</t>
+        </is>
+      </c>
+      <c s="3" t="inlineStr" r="E544">
+        <is>
+          <t xml:space="preserve">Akcja</t>
+        </is>
+      </c>
+      <c s="5" t="inlineStr" r="F544">
+        <is>
+          <t xml:space="preserve">GBP</t>
+        </is>
+      </c>
+      <c s="6" r="G544">
+        <v>550.0000</v>
+      </c>
+      <c s="7" r="H544">
+        <v>78446.3700</v>
+      </c>
+      <c s="8" r="I544">
+        <v>0.000941</v>
+      </c>
+    </row>
+    <row r="545" ht="15.1" customHeight="0">
+      <c s="3" t="inlineStr" r="A545">
+        <is>
+          <t xml:space="preserve">PZU ETF MSCI World Portfelowy FIZ</t>
+        </is>
+      </c>
+      <c s="4" r="B545">
+        <v>46253</v>
+      </c>
+      <c s="3" t="str" r="C545"/>
+      <c s="3" t="inlineStr" r="D545">
+        <is>
+          <t xml:space="preserve">FSUSDPLN1208202627082026N001</t>
+        </is>
+      </c>
+      <c s="3" t="inlineStr" r="E545">
+        <is>
+          <t xml:space="preserve">FX Swap umowa</t>
+        </is>
+      </c>
+      <c s="5" t="str" r="F545"/>
+      <c s="3" t="str" r="G545"/>
+      <c s="7" r="H545">
+        <v>-78.8100</v>
+      </c>
+      <c s="8" r="I545">
+        <v>0.000000</v>
+      </c>
+    </row>
+    <row r="546" ht="15.15" customHeight="0">
+      <c s="3" t="inlineStr" r="A546">
+        <is>
+          <t xml:space="preserve">PZU ETF MSCI World Portfelowy FIZ</t>
+        </is>
+      </c>
+      <c s="4" r="B546">
+        <v>46253</v>
+      </c>
+      <c s="3" t="str" r="C546"/>
+      <c s="3" t="inlineStr" r="D546">
+        <is>
+          <t xml:space="preserve">FSUSDPLN1108202627082026N002</t>
+        </is>
+      </c>
+      <c s="3" t="inlineStr" r="E546">
+        <is>
+          <t xml:space="preserve">FX Swap umowa</t>
+        </is>
+      </c>
+      <c s="5" t="str" r="F546"/>
+      <c s="3" t="str" r="G546"/>
+      <c s="7" r="H546">
+        <v>-418.2300</v>
+      </c>
+      <c s="8" r="I546">
+        <v>-0.000005</v>
+      </c>
+    </row>
+    <row r="547" ht="15.1" customHeight="0">
+      <c s="3" t="inlineStr" r="A547">
+        <is>
+          <t xml:space="preserve">PZU ETF MSCI World Portfelowy FIZ</t>
+        </is>
+      </c>
+      <c s="4" r="B547">
+        <v>46253</v>
+      </c>
+      <c s="3" t="str" r="C547"/>
+      <c s="3" t="inlineStr" r="D547">
+        <is>
+          <t xml:space="preserve">FSUSDPLN1108202627082026N001</t>
+        </is>
+      </c>
+      <c s="3" t="inlineStr" r="E547">
+        <is>
+          <t xml:space="preserve">FX Swap umowa</t>
+        </is>
+      </c>
+      <c s="5" t="str" r="F547"/>
+      <c s="3" t="str" r="G547"/>
+      <c s="7" r="H547">
+        <v>-931.8800</v>
+      </c>
+      <c s="8" r="I547">
+        <v>-0.000011</v>
+      </c>
+    </row>
+    <row r="548" ht="15.1" customHeight="0">
+      <c s="3" t="inlineStr" r="A548">
+        <is>
+          <t xml:space="preserve">PZU ETF MSCI World Portfelowy FIZ</t>
+        </is>
+      </c>
+      <c s="4" r="B548">
+        <v>46253</v>
+      </c>
+      <c s="3" t="str" r="C548"/>
+      <c s="3" t="inlineStr" r="D548">
+        <is>
+          <t xml:space="preserve">FSUSDPLN0805202627042027N001</t>
+        </is>
+      </c>
+      <c s="3" t="inlineStr" r="E548">
+        <is>
+          <t xml:space="preserve">FX Swap umowa</t>
+        </is>
+      </c>
+      <c s="5" t="str" r="F548"/>
+      <c s="3" t="str" r="G548"/>
+      <c s="7" r="H548">
+        <v>-361805.8400</v>
+      </c>
+      <c s="8" r="I548">
+        <v>-0.004342</v>
+      </c>
+    </row>
+    <row r="549" ht="15.15" customHeight="0">
+      <c s="3" t="inlineStr" r="A549">
+        <is>
+          <t xml:space="preserve">PZU ETF MSCI World Portfelowy FIZ</t>
+        </is>
+      </c>
+      <c s="4" r="B549">
+        <v>46253</v>
+      </c>
+      <c s="3" t="str" r="C549"/>
+      <c s="3" t="inlineStr" r="D549">
+        <is>
+          <t xml:space="preserve">FXUSDPLN26082026N001</t>
+        </is>
+      </c>
+      <c s="3" t="inlineStr" r="E549">
+        <is>
+          <t xml:space="preserve">Forward umowa</t>
+        </is>
+      </c>
+      <c s="5" t="str" r="F549"/>
+      <c s="3" t="str" r="G549"/>
+      <c s="7" r="H549">
+        <v>3227.1600</v>
+      </c>
+      <c s="8" r="I549">
+        <v>0.000038</v>
+      </c>
+    </row>
+    <row r="550" ht="15.1" customHeight="0">
+      <c s="3" t="inlineStr" r="A550">
+        <is>
+          <t xml:space="preserve">PZU ETF MSCI World Portfelowy FIZ</t>
+        </is>
+      </c>
+      <c s="4" r="B550">
+        <v>46253</v>
+      </c>
+      <c s="3" t="str" r="C550"/>
+      <c s="3" t="inlineStr" r="D550">
+        <is>
+          <t xml:space="preserve">FSUSDPLN2704202627042027N001</t>
+        </is>
+      </c>
+      <c s="3" t="inlineStr" r="E550">
+        <is>
+          <t xml:space="preserve">FX Swap umowa</t>
+        </is>
+      </c>
+      <c s="5" t="str" r="F550"/>
+      <c s="3" t="str" r="G550"/>
+      <c s="7" r="H550">
+        <v>-100614.3900</v>
+      </c>
+      <c s="8" r="I550">
+        <v>-0.001207</v>
+      </c>
+    </row>
+    <row r="551" ht="15.15" customHeight="0">
+      <c s="3" t="inlineStr" r="A551">
+        <is>
+          <t xml:space="preserve">PZU ETF MSCI World Portfelowy FIZ</t>
+        </is>
+      </c>
+      <c s="4" r="B551">
+        <v>46253</v>
+      </c>
+      <c s="3" t="str" r="C551"/>
+      <c s="3" t="inlineStr" r="D551">
+        <is>
+          <t xml:space="preserve">FSUSDPLN1908202626082026N001</t>
+        </is>
+      </c>
+      <c s="3" t="inlineStr" r="E551">
+        <is>
+          <t xml:space="preserve">FX Swap umowa</t>
+        </is>
+      </c>
+      <c s="5" t="str" r="F551"/>
+      <c s="3" t="str" r="G551"/>
+      <c s="7" r="H551">
+        <v>-11.0800</v>
+      </c>
+      <c s="8" r="I551">
+        <v>0.000000</v>
+      </c>
+    </row>
+    <row r="552" ht="15.1" customHeight="0">
+      <c s="3" t="inlineStr" r="A552">
+        <is>
+          <t xml:space="preserve">PZU ETF MSCI World Portfelowy FIZ</t>
+        </is>
+      </c>
+      <c s="4" r="B552">
+        <v>46253</v>
+      </c>
+      <c s="3" t="str" r="C552"/>
+      <c s="3" t="inlineStr" r="D552">
+        <is>
+          <t xml:space="preserve">FSUSDPLN1808202627082026N001</t>
+        </is>
+      </c>
+      <c s="3" t="inlineStr" r="E552">
+        <is>
+          <t xml:space="preserve">FX Swap umowa</t>
+        </is>
+      </c>
+      <c s="5" t="str" r="F552"/>
+      <c s="3" t="str" r="G552"/>
+      <c s="7" r="H552">
+        <v>-660.9100</v>
+      </c>
+      <c s="8" r="I552">
+        <v>-0.000007</v>
+      </c>
+    </row>
+    <row r="553" ht="15.1" customHeight="0">
+      <c s="3" t="inlineStr" r="A553">
+        <is>
+          <t xml:space="preserve">PZU ETF MSCI World Portfelowy FIZ</t>
+        </is>
+      </c>
+      <c s="4" r="B553">
+        <v>46253</v>
+      </c>
+      <c s="3" t="str" r="C553"/>
+      <c s="3" t="inlineStr" r="D553">
+        <is>
+          <t xml:space="preserve">FSUSDPLN1708202627082026N001</t>
+        </is>
+      </c>
+      <c s="3" t="inlineStr" r="E553">
+        <is>
+          <t xml:space="preserve">FX Swap umowa</t>
+        </is>
+      </c>
+      <c s="5" t="str" r="F553"/>
+      <c s="3" t="str" r="G553"/>
+      <c s="7" r="H553">
+        <v>-37.0200</v>
+      </c>
+      <c s="8" r="I553">
+        <v>0.000000</v>
+      </c>
+    </row>
+    <row r="554" ht="15.15" customHeight="0">
+      <c s="3" t="inlineStr" r="A554">
+        <is>
+          <t xml:space="preserve">PZU ETF MSCI World Portfelowy FIZ</t>
+        </is>
+      </c>
+      <c s="4" r="B554">
+        <v>46253</v>
+      </c>
+      <c s="3" t="str" r="C554"/>
+      <c s="3" t="inlineStr" r="D554">
+        <is>
+          <t xml:space="preserve">FSUSDPLN1408202626082026N001</t>
+        </is>
+      </c>
+      <c s="3" t="inlineStr" r="E554">
+        <is>
+          <t xml:space="preserve">FX Swap umowa</t>
+        </is>
+      </c>
+      <c s="5" t="str" r="F554"/>
+      <c s="3" t="str" r="G554"/>
+      <c s="7" r="H554">
+        <v>-7.9200</v>
+      </c>
+      <c s="8" r="I554">
+        <v>0.000000</v>
+      </c>
+    </row>
+    <row r="555" ht="15.1" customHeight="0">
+      <c s="3" t="inlineStr" r="A555">
+        <is>
+          <t xml:space="preserve">PZU ETF MSCI World Portfelowy FIZ</t>
+        </is>
+      </c>
+      <c s="4" r="B555">
+        <v>46253</v>
+      </c>
+      <c s="3" t="str" r="C555"/>
+      <c s="3" t="inlineStr" r="D555">
+        <is>
+          <t xml:space="preserve">FSUSDPLN1308202627082026N002</t>
+        </is>
+      </c>
+      <c s="3" t="inlineStr" r="E555">
+        <is>
+          <t xml:space="preserve">FX Swap umowa</t>
+        </is>
+      </c>
+      <c s="5" t="str" r="F555"/>
+      <c s="3" t="str" r="G555"/>
+      <c s="7" r="H555">
+        <v>8.2200</v>
+      </c>
+      <c s="8" r="I555">
+        <v>0.000000</v>
+      </c>
+    </row>
+    <row r="556" ht="15.15" customHeight="0">
+      <c s="3" t="inlineStr" r="A556">
+        <is>
+          <t xml:space="preserve">PZU ETF MSCI World Portfelowy FIZ</t>
+        </is>
+      </c>
+      <c s="4" r="B556">
+        <v>46253</v>
+      </c>
+      <c s="3" t="str" r="C556"/>
+      <c s="3" t="inlineStr" r="D556">
+        <is>
+          <t xml:space="preserve">FSUSDPLN1308202627082026N001</t>
+        </is>
+      </c>
+      <c s="3" t="inlineStr" r="E556">
+        <is>
+          <t xml:space="preserve">FX Swap umowa</t>
+        </is>
+      </c>
+      <c s="5" t="str" r="F556"/>
+      <c s="3" t="str" r="G556"/>
+      <c s="7" r="H556">
+        <v>489702.7500</v>
+      </c>
+      <c s="8" r="I556">
+        <v>0.005877</v>
+      </c>
+    </row>
+    <row r="557" ht="15.1" customHeight="0">
+      <c s="3" t="inlineStr" r="A557">
+        <is>
+          <t xml:space="preserve">PZU ETF Obligacji Skarbowych Długoterminowych Portfelowy FIZ</t>
+        </is>
+      </c>
+      <c s="4" r="B557">
+        <v>46253</v>
+      </c>
+      <c s="3" t="inlineStr" r="C557">
+        <is>
+          <t xml:space="preserve">PS0731</t>
+        </is>
+      </c>
+      <c s="3" t="inlineStr" r="D557">
+        <is>
+          <t xml:space="preserve">PL0000118998</t>
+        </is>
+      </c>
+      <c s="3" t="inlineStr" r="E557">
+        <is>
+          <t xml:space="preserve">Obligacja</t>
+        </is>
+      </c>
+      <c s="5" t="inlineStr" r="F557">
+        <is>
+          <t xml:space="preserve">PLN</t>
+        </is>
+      </c>
+      <c s="6" r="G557">
+        <v>740.0000</v>
+      </c>
+      <c s="7" r="H557">
+        <v>699625.6000</v>
+      </c>
+      <c s="8" r="I557">
+        <v>0.041610</v>
+      </c>
+    </row>
+    <row r="558" ht="15.1" customHeight="0">
+      <c s="3" t="inlineStr" r="A558">
+        <is>
+          <t xml:space="preserve">PZU ETF Obligacji Skarbowych Długoterminowych Portfelowy FIZ</t>
+        </is>
+      </c>
+      <c s="4" r="B558">
+        <v>46253</v>
+      </c>
+      <c s="3" t="inlineStr" r="C558">
+        <is>
+          <t xml:space="preserve">PS0730</t>
+        </is>
+      </c>
+      <c s="3" t="inlineStr" r="D558">
+        <is>
+          <t xml:space="preserve">PL0000117990</t>
+        </is>
+      </c>
+      <c s="3" t="inlineStr" r="E558">
+        <is>
+          <t xml:space="preserve">Obligacja</t>
+        </is>
+      </c>
+      <c s="5" t="inlineStr" r="F558">
+        <is>
+          <t xml:space="preserve">PLN</t>
+        </is>
+      </c>
+      <c s="6" r="G558">
+        <v>860.0000</v>
+      </c>
+      <c s="7" r="H558">
+        <v>844442.6000</v>
+      </c>
+      <c s="8" r="I558">
+        <v>0.050235</v>
+      </c>
+    </row>
+    <row r="559" ht="15.15" customHeight="0">
+      <c s="3" t="inlineStr" r="A559">
+        <is>
+          <t xml:space="preserve">PZU ETF Obligacji Skarbowych Długoterminowych Portfelowy FIZ</t>
+        </is>
+      </c>
+      <c s="4" r="B559">
+        <v>46253</v>
+      </c>
+      <c s="3" t="inlineStr" r="C559">
+        <is>
+          <t xml:space="preserve">PS0131</t>
+        </is>
+      </c>
+      <c s="3" t="inlineStr" r="D559">
+        <is>
+          <t xml:space="preserve">PL0000118519</t>
+        </is>
+      </c>
+      <c s="3" t="inlineStr" r="E559">
+        <is>
+          <t xml:space="preserve">Obligacja</t>
+        </is>
+      </c>
+      <c s="5" t="inlineStr" r="F559">
+        <is>
+          <t xml:space="preserve">PLN</t>
+        </is>
+      </c>
+      <c s="6" r="G559">
+        <v>620.0000</v>
+      </c>
+      <c s="7" r="H559">
+        <v>604090.8000</v>
+      </c>
+      <c s="8" r="I559">
+        <v>0.036758</v>
+      </c>
+    </row>
+    <row r="560" ht="15.1" customHeight="0">
+      <c s="3" t="inlineStr" r="A560">
+        <is>
+          <t xml:space="preserve">PZU ETF Obligacji Skarbowych Długoterminowych Portfelowy FIZ</t>
+        </is>
+      </c>
+      <c s="4" r="B560">
+        <v>46253</v>
+      </c>
+      <c s="3" t="inlineStr" r="C560">
+        <is>
+          <t xml:space="preserve">PS0130</t>
+        </is>
+      </c>
+      <c s="3" t="inlineStr" r="D560">
+        <is>
+          <t xml:space="preserve">PL0000117370</t>
+        </is>
+      </c>
+      <c s="3" t="inlineStr" r="E560">
+        <is>
+          <t xml:space="preserve">Obligacja</t>
+        </is>
+      </c>
+      <c s="5" t="inlineStr" r="F560">
+        <is>
+          <t xml:space="preserve">PLN</t>
+        </is>
+      </c>
+      <c s="6" r="G560">
+        <v>720.0000</v>
+      </c>
+      <c s="7" r="H560">
+        <v>722808.0000</v>
+      </c>
+      <c s="8" r="I560">
+        <v>0.044069</v>
+      </c>
+    </row>
+    <row r="561" ht="15.15" customHeight="0">
+      <c s="3" t="inlineStr" r="A561">
+        <is>
+          <t xml:space="preserve">PZU ETF Obligacji Skarbowych Długoterminowych Portfelowy FIZ</t>
+        </is>
+      </c>
+      <c s="4" r="B561">
+        <v>46253</v>
+      </c>
+      <c s="3" t="inlineStr" r="C561">
+        <is>
+          <t xml:space="preserve">DS1035</t>
+        </is>
+      </c>
+      <c s="3" t="inlineStr" r="D561">
+        <is>
+          <t xml:space="preserve">PL0000118188</t>
+        </is>
+      </c>
+      <c s="3" t="inlineStr" r="E561">
+        <is>
+          <t xml:space="preserve">Obligacja</t>
+        </is>
+      </c>
+      <c s="5" t="inlineStr" r="F561">
+        <is>
+          <t xml:space="preserve">PLN</t>
+        </is>
+      </c>
+      <c s="6" r="G561">
+        <v>3095.0000</v>
+      </c>
+      <c s="7" r="H561">
+        <v>2918120.7500</v>
+      </c>
+      <c s="8" r="I561">
+        <v>0.180544</v>
+      </c>
+    </row>
+    <row r="562" ht="15.1" customHeight="0">
+      <c s="3" t="inlineStr" r="A562">
+        <is>
+          <t xml:space="preserve">PZU ETF Obligacji Skarbowych Długoterminowych Portfelowy FIZ</t>
+        </is>
+      </c>
+      <c s="4" r="B562">
+        <v>46253</v>
+      </c>
+      <c s="3" t="inlineStr" r="C562">
+        <is>
+          <t xml:space="preserve">DS1034</t>
+        </is>
+      </c>
+      <c s="3" t="inlineStr" r="D562">
+        <is>
+          <t xml:space="preserve">PL0000116851</t>
+        </is>
+      </c>
+      <c s="3" t="inlineStr" r="E562">
+        <is>
+          <t xml:space="preserve">Obligacja</t>
+        </is>
+      </c>
+      <c s="5" t="inlineStr" r="F562">
+        <is>
+          <t xml:space="preserve">PLN</t>
+        </is>
+      </c>
+      <c s="6" r="G562">
+        <v>2700.0000</v>
+      </c>
+      <c s="7" r="H562">
+        <v>2577231.0000</v>
+      </c>
+      <c s="8" r="I562">
+        <v>0.159372</v>
+      </c>
+    </row>
+    <row r="563" ht="15.1" customHeight="0">
+      <c s="3" t="inlineStr" r="A563">
+        <is>
+          <t xml:space="preserve">PZU ETF Obligacji Skarbowych Długoterminowych Portfelowy FIZ</t>
+        </is>
+      </c>
+      <c s="4" r="B563">
+        <v>46253</v>
+      </c>
+      <c s="3" t="inlineStr" r="C563">
+        <is>
+          <t xml:space="preserve">DS1033</t>
+        </is>
+      </c>
+      <c s="3" t="inlineStr" r="D563">
+        <is>
+          <t xml:space="preserve">PL0000115291</t>
+        </is>
+      </c>
+      <c s="3" t="inlineStr" r="E563">
+        <is>
+          <t xml:space="preserve">Obligacja</t>
+        </is>
+      </c>
+      <c s="5" t="inlineStr" r="F563">
+        <is>
+          <t xml:space="preserve">PLN</t>
+        </is>
+      </c>
+      <c s="6" r="G563">
+        <v>3063.0000</v>
+      </c>
+      <c s="7" r="H563">
+        <v>3136757.0400</v>
+      </c>
+      <c s="8" r="I563">
+        <v>0.194916</v>
+      </c>
+    </row>
+    <row r="564" ht="15.15" customHeight="0">
+      <c s="3" t="inlineStr" r="A564">
+        <is>
+          <t xml:space="preserve">PZU ETF Obligacji Skarbowych Długoterminowych Portfelowy FIZ</t>
+        </is>
+      </c>
+      <c s="4" r="B564">
+        <v>46253</v>
+      </c>
+      <c s="3" t="inlineStr" r="C564">
+        <is>
+          <t xml:space="preserve">DS1030</t>
+        </is>
+      </c>
+      <c s="3" t="inlineStr" r="D564">
+        <is>
+          <t xml:space="preserve">PL0000112736</t>
+        </is>
+      </c>
+      <c s="3" t="inlineStr" r="E564">
+        <is>
+          <t xml:space="preserve">Obligacja</t>
+        </is>
+      </c>
+      <c s="5" t="inlineStr" r="F564">
+        <is>
+          <t xml:space="preserve">PLN</t>
+        </is>
+      </c>
+      <c s="6" r="G564">
+        <v>760.0000</v>
+      </c>
+      <c s="7" r="H564">
+        <v>652878.0000</v>
+      </c>
+      <c s="8" r="I564">
+        <v>0.039177</v>
+      </c>
+    </row>
+    <row r="565" ht="15.1" customHeight="0">
+      <c s="3" t="inlineStr" r="A565">
+        <is>
+          <t xml:space="preserve">PZU ETF Obligacji Skarbowych Długoterminowych Portfelowy FIZ</t>
+        </is>
+      </c>
+      <c s="4" r="B565">
+        <v>46253</v>
+      </c>
+      <c s="3" t="inlineStr" r="C565">
+        <is>
+          <t xml:space="preserve">DS1029</t>
+        </is>
+      </c>
+      <c s="3" t="inlineStr" r="D565">
+        <is>
+          <t xml:space="preserve">PL0000111498</t>
+        </is>
+      </c>
+      <c s="3" t="inlineStr" r="E565">
+        <is>
+          <t xml:space="preserve">Obligacja</t>
+        </is>
+      </c>
+      <c s="5" t="inlineStr" r="F565">
+        <is>
+          <t xml:space="preserve">PLN</t>
+        </is>
+      </c>
+      <c s="6" r="G565">
+        <v>675.0000</v>
+      </c>
+      <c s="7" r="H565">
+        <v>635748.7500</v>
+      </c>
+      <c s="8" r="I565">
+        <v>0.038600</v>
+      </c>
+    </row>
+    <row r="566" ht="15.15" customHeight="0">
+      <c s="3" t="inlineStr" r="A566">
+        <is>
+          <t xml:space="preserve">PZU ETF Obligacji Skarbowych Długoterminowych Portfelowy FIZ</t>
+        </is>
+      </c>
+      <c s="4" r="B566">
+        <v>46253</v>
+      </c>
+      <c s="3" t="inlineStr" r="C566">
+        <is>
+          <t xml:space="preserve">DS0436</t>
+        </is>
+      </c>
+      <c s="3" t="inlineStr" r="D566">
+        <is>
+          <t xml:space="preserve">PL0000119087</t>
+        </is>
+      </c>
+      <c s="3" t="inlineStr" r="E566">
+        <is>
+          <t xml:space="preserve">Obligacja</t>
+        </is>
+      </c>
+      <c s="5" t="inlineStr" r="F566">
+        <is>
+          <t xml:space="preserve">PLN</t>
+        </is>
+      </c>
+      <c s="6" r="G566">
+        <v>1090.0000</v>
+      </c>
+      <c s="7" r="H566">
+        <v>1039860.0000</v>
+      </c>
+      <c s="8" r="I566">
+        <v>0.062744</v>
+      </c>
+    </row>
+    <row r="567" ht="15.1" customHeight="0">
+      <c s="3" t="inlineStr" r="A567">
+        <is>
+          <t xml:space="preserve">PZU ETF Obligacji Skarbowych Długoterminowych Portfelowy FIZ</t>
+        </is>
+      </c>
+      <c s="4" r="B567">
+        <v>46253</v>
+      </c>
+      <c s="3" t="inlineStr" r="C567">
+        <is>
+          <t xml:space="preserve">DS0432</t>
+        </is>
+      </c>
+      <c s="3" t="inlineStr" r="D567">
+        <is>
+          <t xml:space="preserve">PL0000113783</t>
+        </is>
+      </c>
+      <c s="3" t="inlineStr" r="E567">
+        <is>
+          <t xml:space="preserve">Obligacja</t>
+        </is>
+      </c>
+      <c s="5" t="inlineStr" r="F567">
+        <is>
+          <t xml:space="preserve">PLN</t>
+        </is>
+      </c>
+      <c s="6" r="G567">
+        <v>3050.0000</v>
+      </c>
+      <c s="7" r="H567">
+        <v>2518141.0000</v>
+      </c>
+      <c s="8" r="I567">
+        <v>0.150337</v>
+      </c>
+    </row>
+    <row r="568" ht="15.1" customHeight="0">
+      <c s="3" t="inlineStr" r="A568">
+        <is>
+          <t xml:space="preserve">PZU ETF Obligacji Skarbowych Zmiennokuponowych Portfelowy FIZ</t>
+        </is>
+      </c>
+      <c s="4" r="B568">
+        <v>46253</v>
+      </c>
+      <c s="3" t="inlineStr" r="C568">
+        <is>
+          <t xml:space="preserve">WZ1131</t>
+        </is>
+      </c>
+      <c s="3" t="inlineStr" r="D568">
+        <is>
+          <t xml:space="preserve">PL0000113213</t>
+        </is>
+      </c>
+      <c s="3" t="inlineStr" r="E568">
+        <is>
+          <t xml:space="preserve">Obligacja</t>
+        </is>
+      </c>
+      <c s="5" t="inlineStr" r="F568">
+        <is>
+          <t xml:space="preserve">PLN</t>
+        </is>
+      </c>
+      <c s="6" r="G568">
+        <v>1485.0000</v>
+      </c>
+      <c s="7" r="H568">
+        <v>1436455.3500</v>
+      </c>
+      <c s="8" r="I568">
+        <v>0.070995</v>
+      </c>
+    </row>
+    <row r="569" ht="15.15" customHeight="0">
+      <c s="3" t="inlineStr" r="A569">
+        <is>
+          <t xml:space="preserve">PZU ETF Obligacji Skarbowych Zmiennokuponowych Portfelowy FIZ</t>
+        </is>
+      </c>
+      <c s="4" r="B569">
+        <v>46253</v>
+      </c>
+      <c s="3" t="inlineStr" r="C569">
+        <is>
+          <t xml:space="preserve">WZ1129</t>
+        </is>
+      </c>
+      <c s="3" t="inlineStr" r="D569">
+        <is>
+          <t xml:space="preserve">PL0000111928</t>
+        </is>
+      </c>
+      <c s="3" t="inlineStr" r="E569">
+        <is>
+          <t xml:space="preserve">Obligacja</t>
+        </is>
+      </c>
+      <c s="5" t="inlineStr" r="F569">
+        <is>
+          <t xml:space="preserve">PLN</t>
+        </is>
+      </c>
+      <c s="6" r="G569">
+        <v>3465.0000</v>
+      </c>
+      <c s="7" r="H569">
+        <v>3401070.7500</v>
+      </c>
+      <c s="8" r="I569">
+        <v>0.168070</v>
+      </c>
+    </row>
+    <row r="570" ht="15.1" customHeight="0">
+      <c s="3" t="inlineStr" r="A570">
+        <is>
+          <t xml:space="preserve">PZU ETF Obligacji Skarbowych Zmiennokuponowych Portfelowy FIZ</t>
+        </is>
+      </c>
+      <c s="4" r="B570">
+        <v>46253</v>
+      </c>
+      <c s="3" t="inlineStr" r="C570">
+        <is>
+          <t xml:space="preserve">WZ1128</t>
+        </is>
+      </c>
+      <c s="3" t="inlineStr" r="D570">
+        <is>
+          <t xml:space="preserve">PL0000115697</t>
+        </is>
+      </c>
+      <c s="3" t="inlineStr" r="E570">
+        <is>
+          <t xml:space="preserve">Obligacja</t>
+        </is>
+      </c>
+      <c s="5" t="inlineStr" r="F570">
+        <is>
+          <t xml:space="preserve">PLN</t>
+        </is>
+      </c>
+      <c s="6" r="G570">
+        <v>2730.0000</v>
+      </c>
+      <c s="7" r="H570">
+        <v>2702863.8000</v>
+      </c>
+      <c s="8" r="I570">
+        <v>0.133556</v>
+      </c>
+    </row>
+    <row r="571" ht="15.15" customHeight="0">
+      <c s="3" t="inlineStr" r="A571">
+        <is>
+          <t xml:space="preserve">PZU ETF Obligacji Skarbowych Zmiennokuponowych Portfelowy FIZ</t>
+        </is>
+      </c>
+      <c s="4" r="B571">
+        <v>46253</v>
+      </c>
+      <c s="3" t="inlineStr" r="C571">
+        <is>
+          <t xml:space="preserve">WZ1127</t>
+        </is>
+      </c>
+      <c s="3" t="inlineStr" r="D571">
+        <is>
+          <t xml:space="preserve">PL0000114559</t>
+        </is>
+      </c>
+      <c s="3" t="inlineStr" r="E571">
+        <is>
+          <t xml:space="preserve">Obligacja</t>
+        </is>
+      </c>
+      <c s="5" t="inlineStr" r="F571">
+        <is>
+          <t xml:space="preserve">PLN</t>
+        </is>
+      </c>
+      <c s="6" r="G571">
+        <v>2467.0000</v>
+      </c>
+      <c s="7" r="H571">
+        <v>2464533.0000</v>
+      </c>
+      <c s="8" r="I571">
+        <v>0.121769</v>
+      </c>
+    </row>
+    <row r="572" ht="15.1" customHeight="0">
+      <c s="3" t="inlineStr" r="A572">
+        <is>
+          <t xml:space="preserve">PZU ETF Obligacji Skarbowych Zmiennokuponowych Portfelowy FIZ</t>
+        </is>
+      </c>
+      <c s="4" r="B572">
+        <v>46253</v>
+      </c>
+      <c s="3" t="inlineStr" r="C572">
+        <is>
+          <t xml:space="preserve">WZ0930</t>
+        </is>
+      </c>
+      <c s="3" t="inlineStr" r="D572">
+        <is>
+          <t xml:space="preserve">PL0000118170</t>
+        </is>
+      </c>
+      <c s="3" t="inlineStr" r="E572">
+        <is>
+          <t xml:space="preserve">Obligacja</t>
+        </is>
+      </c>
+      <c s="5" t="inlineStr" r="F572">
+        <is>
+          <t xml:space="preserve">PLN</t>
+        </is>
+      </c>
+      <c s="6" r="G572">
+        <v>2634.0000</v>
+      </c>
+      <c s="7" r="H572">
+        <v>2560643.1000</v>
+      </c>
+      <c s="8" r="I572">
+        <v>0.127346</v>
+      </c>
+    </row>
+    <row r="573" ht="15.1" customHeight="0">
+      <c s="3" t="inlineStr" r="A573">
+        <is>
+          <t xml:space="preserve">PZU ETF Obligacji Skarbowych Zmiennokuponowych Portfelowy FIZ</t>
+        </is>
+      </c>
+      <c s="4" r="B573">
+        <v>46253</v>
+      </c>
+      <c s="3" t="inlineStr" r="C573">
+        <is>
+          <t xml:space="preserve">WZ0528</t>
+        </is>
+      </c>
+      <c s="3" t="inlineStr" r="D573">
+        <is>
+          <t xml:space="preserve">PL0000110383</t>
+        </is>
+      </c>
+      <c s="3" t="inlineStr" r="E573">
+        <is>
+          <t xml:space="preserve">Obligacja</t>
+        </is>
+      </c>
+      <c s="5" t="inlineStr" r="F573">
+        <is>
+          <t xml:space="preserve">PLN</t>
+        </is>
+      </c>
+      <c s="6" r="G573">
+        <v>1707.0000</v>
+      </c>
+      <c s="7" r="H573">
+        <v>1699216.0800</v>
+      </c>
+      <c s="8" r="I573">
+        <v>0.083959</v>
+      </c>
+    </row>
+    <row r="574" ht="15.15" customHeight="0">
+      <c s="3" t="inlineStr" r="A574">
+        <is>
+          <t xml:space="preserve">PZU ETF Obligacji Skarbowych Zmiennokuponowych Portfelowy FIZ</t>
+        </is>
+      </c>
+      <c s="4" r="B574">
+        <v>46253</v>
+      </c>
+      <c s="3" t="inlineStr" r="C574">
+        <is>
+          <t xml:space="preserve">WZ0330</t>
+        </is>
+      </c>
+      <c s="3" t="inlineStr" r="D574">
+        <is>
+          <t xml:space="preserve">PL0000117198</t>
+        </is>
+      </c>
+      <c s="3" t="inlineStr" r="E574">
+        <is>
+          <t xml:space="preserve">Obligacja</t>
+        </is>
+      </c>
+      <c s="5" t="inlineStr" r="F574">
+        <is>
+          <t xml:space="preserve">PLN</t>
+        </is>
+      </c>
+      <c s="6" r="G574">
+        <v>3319.0000</v>
+      </c>
+      <c s="7" r="H574">
+        <v>3242994.9000</v>
+      </c>
+      <c s="8" r="I574">
+        <v>0.161268</v>
+      </c>
+    </row>
+    <row r="575" ht="15.1" customHeight="0">
+      <c s="3" t="inlineStr" r="A575">
+        <is>
+          <t xml:space="preserve">PZU ETF Obligacji Skarbowych Zmiennokuponowych Portfelowy FIZ</t>
+        </is>
+      </c>
+      <c s="4" r="B575">
+        <v>46253</v>
+      </c>
+      <c s="3" t="inlineStr" r="C575">
+        <is>
+          <t xml:space="preserve">NZ0928</t>
+        </is>
+      </c>
+      <c s="3" t="inlineStr" r="D575">
+        <is>
+          <t xml:space="preserve">PL0000118600</t>
+        </is>
+      </c>
+      <c s="3" t="inlineStr" r="E575">
+        <is>
+          <t xml:space="preserve">Obligacja</t>
+        </is>
+      </c>
+      <c s="5" t="inlineStr" r="F575">
+        <is>
+          <t xml:space="preserve">PLN</t>
+        </is>
+      </c>
+      <c s="6" r="G575">
+        <v>415.0000</v>
+      </c>
+      <c s="7" r="H575">
+        <v>408692.0000</v>
+      </c>
+      <c s="8" r="I575">
+        <v>0.020299</v>
+      </c>
+    </row>
+    <row r="576" ht="15.15" customHeight="0">
+      <c s="3" t="inlineStr" r="A576">
+        <is>
+          <t xml:space="preserve">PZU ETF Obligacji Skarbowych Zmiennokuponowych Portfelowy FIZ</t>
+        </is>
+      </c>
+      <c s="4" r="B576">
+        <v>46253</v>
+      </c>
+      <c s="3" t="inlineStr" r="C576">
+        <is>
+          <t xml:space="preserve">NZ0331</t>
+        </is>
+      </c>
+      <c s="3" t="inlineStr" r="D576">
+        <is>
+          <t xml:space="preserve">PL0000118774</t>
+        </is>
+      </c>
+      <c s="3" t="inlineStr" r="E576">
+        <is>
+          <t xml:space="preserve">Obligacja</t>
+        </is>
+      </c>
+      <c s="5" t="inlineStr" r="F576">
+        <is>
+          <t xml:space="preserve">PLN</t>
+        </is>
+      </c>
+      <c s="6" r="G576">
+        <v>2313.0000</v>
+      </c>
+      <c s="7" r="H576">
+        <v>2183425.7400</v>
+      </c>
+      <c s="8" r="I576">
+        <v>0.108513</v>
+      </c>
+    </row>
+    <row r="577" ht="15.1" customHeight="0">
+      <c s="3" t="inlineStr" r="A577">
+        <is>
           <t xml:space="preserve">PZU ETF WIG20 TR + mWIG40 TR Portfelowy FIZ</t>
         </is>
       </c>
-      <c s="4" r="B488">
-[...2 lines deleted...]
-      <c s="3" t="inlineStr" r="C488">
+      <c s="4" r="B577">
+        <v>46253</v>
+      </c>
+      <c s="3" t="inlineStr" r="C577">
+        <is>
+          <t xml:space="preserve">Zabka Group SA</t>
+        </is>
+      </c>
+      <c s="3" t="inlineStr" r="D577">
+        <is>
+          <t xml:space="preserve">LU2910446546</t>
+        </is>
+      </c>
+      <c s="3" t="inlineStr" r="E577">
+        <is>
+          <t xml:space="preserve">Akcja</t>
+        </is>
+      </c>
+      <c s="5" t="inlineStr" r="F577">
+        <is>
+          <t xml:space="preserve">PLN</t>
+        </is>
+      </c>
+      <c s="6" r="G577">
+        <v>42498.0000</v>
+      </c>
+      <c s="7" r="H577">
+        <v>1334437.2000</v>
+      </c>
+      <c s="8" r="I577">
+        <v>0.015161</v>
+      </c>
+    </row>
+    <row r="578" ht="15.1" customHeight="0">
+      <c s="3" t="inlineStr" r="A578">
+        <is>
+          <t xml:space="preserve">PZU ETF WIG20 TR + mWIG40 TR Portfelowy FIZ</t>
+        </is>
+      </c>
+      <c s="4" r="B578">
+        <v>46253</v>
+      </c>
+      <c s="3" t="inlineStr" r="C578">
+        <is>
+          <t xml:space="preserve">X-Trade Brokers Dom Maklerski</t>
+        </is>
+      </c>
+      <c s="3" t="inlineStr" r="D578">
+        <is>
+          <t xml:space="preserve">PLXTRDM00011</t>
+        </is>
+      </c>
+      <c s="3" t="inlineStr" r="E578">
+        <is>
+          <t xml:space="preserve">Akcja</t>
+        </is>
+      </c>
+      <c s="5" t="inlineStr" r="F578">
+        <is>
+          <t xml:space="preserve">PLN</t>
+        </is>
+      </c>
+      <c s="6" r="G578">
+        <v>20922.0000</v>
+      </c>
+      <c s="7" r="H578">
+        <v>3441669.0000</v>
+      </c>
+      <c s="8" r="I578">
+        <v>0.039102</v>
+      </c>
+    </row>
+    <row r="579" ht="15.15" customHeight="0">
+      <c s="3" t="inlineStr" r="A579">
+        <is>
+          <t xml:space="preserve">PZU ETF WIG20 TR + mWIG40 TR Portfelowy FIZ</t>
+        </is>
+      </c>
+      <c s="4" r="B579">
+        <v>46253</v>
+      </c>
+      <c s="3" t="inlineStr" r="C579">
+        <is>
+          <t xml:space="preserve">WIRTUALNA</t>
+        </is>
+      </c>
+      <c s="3" t="inlineStr" r="D579">
+        <is>
+          <t xml:space="preserve">PLWRTPL00027</t>
+        </is>
+      </c>
+      <c s="3" t="inlineStr" r="E579">
+        <is>
+          <t xml:space="preserve">Akcja</t>
+        </is>
+      </c>
+      <c s="5" t="inlineStr" r="F579">
+        <is>
+          <t xml:space="preserve">PLN</t>
+        </is>
+      </c>
+      <c s="6" r="G579">
+        <v>5138.0000</v>
+      </c>
+      <c s="7" r="H579">
+        <v>331401.0000</v>
+      </c>
+      <c s="8" r="I579">
+        <v>0.003765</v>
+      </c>
+    </row>
+    <row r="580" ht="15.1" customHeight="0">
+      <c s="3" t="inlineStr" r="A580">
+        <is>
+          <t xml:space="preserve">PZU ETF WIG20 TR + mWIG40 TR Portfelowy FIZ</t>
+        </is>
+      </c>
+      <c s="4" r="B580">
+        <v>46253</v>
+      </c>
+      <c s="3" t="inlineStr" r="C580">
+        <is>
+          <t xml:space="preserve">WIG20 INDEX FUT   Sep26</t>
+        </is>
+      </c>
+      <c s="3" t="inlineStr" r="D580">
+        <is>
+          <t xml:space="preserve">PL0GF0033720</t>
+        </is>
+      </c>
+      <c s="3" t="inlineStr" r="E580">
+        <is>
+          <t xml:space="preserve">Kontrakt terminowy</t>
+        </is>
+      </c>
+      <c s="5" t="inlineStr" r="F580">
+        <is>
+          <t xml:space="preserve">PLN</t>
+        </is>
+      </c>
+      <c s="6" r="G580">
+        <v>7.0000</v>
+      </c>
+      <c s="7" r="H580">
+        <v>563360.0000</v>
+      </c>
+      <c s="8" r="I580">
+        <v>0.000000</v>
+      </c>
+    </row>
+    <row r="581" ht="15.15" customHeight="0">
+      <c s="3" t="inlineStr" r="A581">
+        <is>
+          <t xml:space="preserve">PZU ETF WIG20 TR + mWIG40 TR Portfelowy FIZ</t>
+        </is>
+      </c>
+      <c s="4" r="B581">
+        <v>46253</v>
+      </c>
+      <c s="3" t="inlineStr" r="C581">
+        <is>
+          <t xml:space="preserve">VOXEL</t>
+        </is>
+      </c>
+      <c s="3" t="inlineStr" r="D581">
+        <is>
+          <t xml:space="preserve">PLVOXEL00014</t>
+        </is>
+      </c>
+      <c s="3" t="inlineStr" r="E581">
+        <is>
+          <t xml:space="preserve">Akcja</t>
+        </is>
+      </c>
+      <c s="5" t="inlineStr" r="F581">
+        <is>
+          <t xml:space="preserve">PLN</t>
+        </is>
+      </c>
+      <c s="6" r="G581">
+        <v>1858.0000</v>
+      </c>
+      <c s="7" r="H581">
+        <v>238195.6000</v>
+      </c>
+      <c s="8" r="I581">
+        <v>0.002706</v>
+      </c>
+    </row>
+    <row r="582" ht="15.1" customHeight="0">
+      <c s="3" t="inlineStr" r="A582">
+        <is>
+          <t xml:space="preserve">PZU ETF WIG20 TR + mWIG40 TR Portfelowy FIZ</t>
+        </is>
+      </c>
+      <c s="4" r="B582">
+        <v>46253</v>
+      </c>
+      <c s="3" t="inlineStr" r="C582">
+        <is>
+          <t xml:space="preserve">Vercom SA</t>
+        </is>
+      </c>
+      <c s="3" t="inlineStr" r="D582">
+        <is>
+          <t xml:space="preserve">PLVRCM000016</t>
+        </is>
+      </c>
+      <c s="3" t="inlineStr" r="E582">
+        <is>
+          <t xml:space="preserve">Akcja</t>
+        </is>
+      </c>
+      <c s="5" t="inlineStr" r="F582">
+        <is>
+          <t xml:space="preserve">PLN</t>
+        </is>
+      </c>
+      <c s="6" r="G582">
+        <v>2747.0000</v>
+      </c>
+      <c s="7" r="H582">
+        <v>362054.6000</v>
+      </c>
+      <c s="8" r="I582">
+        <v>0.004113</v>
+      </c>
+    </row>
+    <row r="583" ht="15.1" customHeight="0">
+      <c s="3" t="inlineStr" r="A583">
+        <is>
+          <t xml:space="preserve">PZU ETF WIG20 TR + mWIG40 TR Portfelowy FIZ</t>
+        </is>
+      </c>
+      <c s="4" r="B583">
+        <v>46253</v>
+      </c>
+      <c s="3" t="inlineStr" r="C583">
+        <is>
+          <t xml:space="preserve">USD</t>
+        </is>
+      </c>
+      <c s="3" t="inlineStr" r="D583">
+        <is>
+          <t xml:space="preserve">USD</t>
+        </is>
+      </c>
+      <c s="3" t="inlineStr" r="E583">
+        <is>
+          <t xml:space="preserve">Waluta</t>
+        </is>
+      </c>
+      <c s="5" t="inlineStr" r="F583">
+        <is>
+          <t xml:space="preserve">PLN</t>
+        </is>
+      </c>
+      <c s="6" r="G583">
+        <v>1811.2500</v>
+      </c>
+      <c s="7" r="H583">
+        <v>6757.0500</v>
+      </c>
+      <c s="8" r="I583">
+        <v>0.000077</v>
+      </c>
+    </row>
+    <row r="584" ht="15.15" customHeight="0">
+      <c s="3" t="inlineStr" r="A584">
+        <is>
+          <t xml:space="preserve">PZU ETF WIG20 TR + mWIG40 TR Portfelowy FIZ</t>
+        </is>
+      </c>
+      <c s="4" r="B584">
+        <v>46253</v>
+      </c>
+      <c s="3" t="inlineStr" r="C584">
+        <is>
+          <t xml:space="preserve">TSGAMES</t>
+        </is>
+      </c>
+      <c s="3" t="inlineStr" r="D584">
+        <is>
+          <t xml:space="preserve">PLTSQGM00016</t>
+        </is>
+      </c>
+      <c s="3" t="inlineStr" r="E584">
+        <is>
+          <t xml:space="preserve">Akcja</t>
+        </is>
+      </c>
+      <c s="5" t="inlineStr" r="F584">
+        <is>
+          <t xml:space="preserve">PLN</t>
+        </is>
+      </c>
+      <c s="6" r="G584">
+        <v>1298.0000</v>
+      </c>
+      <c s="7" r="H584">
+        <v>129929.8000</v>
+      </c>
+      <c s="8" r="I584">
+        <v>0.001476</v>
+      </c>
+    </row>
+    <row r="585" ht="15.1" customHeight="0">
+      <c s="3" t="inlineStr" r="A585">
+        <is>
+          <t xml:space="preserve">PZU ETF WIG20 TR + mWIG40 TR Portfelowy FIZ</t>
+        </is>
+      </c>
+      <c s="4" r="B585">
+        <v>46253</v>
+      </c>
+      <c s="3" t="inlineStr" r="C585">
+        <is>
+          <t xml:space="preserve">TEXT SA</t>
+        </is>
+      </c>
+      <c s="3" t="inlineStr" r="D585">
+        <is>
+          <t xml:space="preserve">PLLVTSF00010</t>
+        </is>
+      </c>
+      <c s="3" t="inlineStr" r="E585">
+        <is>
+          <t xml:space="preserve">Akcja</t>
+        </is>
+      </c>
+      <c s="5" t="inlineStr" r="F585">
+        <is>
+          <t xml:space="preserve">PLN</t>
+        </is>
+      </c>
+      <c s="6" r="G585">
+        <v>4303.0000</v>
+      </c>
+      <c s="7" r="H585">
+        <v>214633.6400</v>
+      </c>
+      <c s="8" r="I585">
+        <v>0.002439</v>
+      </c>
+    </row>
+    <row r="586" ht="15.15" customHeight="0">
+      <c s="3" t="inlineStr" r="A586">
+        <is>
+          <t xml:space="preserve">PZU ETF WIG20 TR + mWIG40 TR Portfelowy FIZ</t>
+        </is>
+      </c>
+      <c s="4" r="B586">
+        <v>46253</v>
+      </c>
+      <c s="3" t="inlineStr" r="C586">
+        <is>
+          <t xml:space="preserve">TAURONPE</t>
+        </is>
+      </c>
+      <c s="3" t="inlineStr" r="D586">
+        <is>
+          <t xml:space="preserve">PLTAURN00011</t>
+        </is>
+      </c>
+      <c s="3" t="inlineStr" r="E586">
+        <is>
+          <t xml:space="preserve">Akcja</t>
+        </is>
+      </c>
+      <c s="5" t="inlineStr" r="F586">
+        <is>
+          <t xml:space="preserve">PLN</t>
+        </is>
+      </c>
+      <c s="6" r="G586">
+        <v>82932.0000</v>
+      </c>
+      <c s="7" r="H586">
+        <v>725655.0000</v>
+      </c>
+      <c s="8" r="I586">
+        <v>0.008245</v>
+      </c>
+    </row>
+    <row r="587" ht="15.1" customHeight="0">
+      <c s="3" t="inlineStr" r="A587">
+        <is>
+          <t xml:space="preserve">PZU ETF WIG20 TR + mWIG40 TR Portfelowy FIZ</t>
+        </is>
+      </c>
+      <c s="4" r="B587">
+        <v>46253</v>
+      </c>
+      <c s="3" t="inlineStr" r="C587">
+        <is>
+          <t xml:space="preserve">Synektik SA</t>
+        </is>
+      </c>
+      <c s="3" t="inlineStr" r="D587">
+        <is>
+          <t xml:space="preserve">PLSNKTK00019</t>
+        </is>
+      </c>
+      <c s="3" t="inlineStr" r="E587">
+        <is>
+          <t xml:space="preserve">Akcja</t>
+        </is>
+      </c>
+      <c s="5" t="inlineStr" r="F587">
+        <is>
+          <t xml:space="preserve">PLN</t>
+        </is>
+      </c>
+      <c s="6" r="G587">
+        <v>1400.0000</v>
+      </c>
+      <c s="7" r="H587">
+        <v>502320.0000</v>
+      </c>
+      <c s="8" r="I587">
+        <v>0.005707</v>
+      </c>
+    </row>
+    <row r="588" ht="15.1" customHeight="0">
+      <c s="3" t="inlineStr" r="A588">
+        <is>
+          <t xml:space="preserve">PZU ETF WIG20 TR + mWIG40 TR Portfelowy FIZ</t>
+        </is>
+      </c>
+      <c s="4" r="B588">
+        <v>46253</v>
+      </c>
+      <c s="3" t="inlineStr" r="C588">
+        <is>
+          <t xml:space="preserve">RAINBOW</t>
+        </is>
+      </c>
+      <c s="3" t="inlineStr" r="D588">
+        <is>
+          <t xml:space="preserve">PLRNBWT00031</t>
+        </is>
+      </c>
+      <c s="3" t="inlineStr" r="E588">
+        <is>
+          <t xml:space="preserve">Akcja</t>
+        </is>
+      </c>
+      <c s="5" t="inlineStr" r="F588">
+        <is>
+          <t xml:space="preserve">PLN</t>
+        </is>
+      </c>
+      <c s="6" r="G588">
+        <v>3535.0000</v>
+      </c>
+      <c s="7" r="H588">
+        <v>524594.0000</v>
+      </c>
+      <c s="8" r="I588">
+        <v>0.005960</v>
+      </c>
+    </row>
+    <row r="589" ht="15.15" customHeight="0">
+      <c s="3" t="inlineStr" r="A589">
+        <is>
+          <t xml:space="preserve">PZU ETF WIG20 TR + mWIG40 TR Portfelowy FIZ</t>
+        </is>
+      </c>
+      <c s="4" r="B589">
+        <v>46253</v>
+      </c>
+      <c s="3" t="inlineStr" r="C589">
+        <is>
+          <t xml:space="preserve">PZU</t>
+        </is>
+      </c>
+      <c s="3" t="inlineStr" r="D589">
+        <is>
+          <t xml:space="preserve">PLPZU0000011</t>
+        </is>
+      </c>
+      <c s="3" t="inlineStr" r="E589">
+        <is>
+          <t xml:space="preserve">Akcja</t>
+        </is>
+      </c>
+      <c s="5" t="inlineStr" r="F589">
+        <is>
+          <t xml:space="preserve">PLN</t>
+        </is>
+      </c>
+      <c s="6" r="G589">
+        <v>45595.0000</v>
+      </c>
+      <c s="7" r="H589">
+        <v>3272809.1000</v>
+      </c>
+      <c s="8" r="I589">
+        <v>0.037184</v>
+      </c>
+    </row>
+    <row r="590" ht="15.1" customHeight="0">
+      <c s="3" t="inlineStr" r="A590">
+        <is>
+          <t xml:space="preserve">PZU ETF WIG20 TR + mWIG40 TR Portfelowy FIZ</t>
+        </is>
+      </c>
+      <c s="4" r="B590">
+        <v>46253</v>
+      </c>
+      <c s="3" t="inlineStr" r="C590">
+        <is>
+          <t xml:space="preserve">POLIMEX-MOSTOSTAL</t>
+        </is>
+      </c>
+      <c s="3" t="inlineStr" r="D590">
+        <is>
+          <t xml:space="preserve">PLMSTSD00019</t>
+        </is>
+      </c>
+      <c s="3" t="inlineStr" r="E590">
+        <is>
+          <t xml:space="preserve">Akcja</t>
+        </is>
+      </c>
+      <c s="5" t="inlineStr" r="F590">
+        <is>
+          <t xml:space="preserve">PLN</t>
+        </is>
+      </c>
+      <c s="6" r="G590">
+        <v>26771.0000</v>
+      </c>
+      <c s="7" r="H590">
+        <v>197302.2700</v>
+      </c>
+      <c s="8" r="I590">
+        <v>0.002242</v>
+      </c>
+    </row>
+    <row r="591" ht="15.15" customHeight="0">
+      <c s="3" t="inlineStr" r="A591">
+        <is>
+          <t xml:space="preserve">PZU ETF WIG20 TR + mWIG40 TR Portfelowy FIZ</t>
+        </is>
+      </c>
+      <c s="4" r="B591">
+        <v>46253</v>
+      </c>
+      <c s="3" t="inlineStr" r="C591">
+        <is>
+          <t xml:space="preserve">PKOBP</t>
+        </is>
+      </c>
+      <c s="3" t="inlineStr" r="D591">
+        <is>
+          <t xml:space="preserve">PLPKO0000016</t>
+        </is>
+      </c>
+      <c s="3" t="inlineStr" r="E591">
+        <is>
+          <t xml:space="preserve">Akcja</t>
+        </is>
+      </c>
+      <c s="5" t="inlineStr" r="F591">
+        <is>
+          <t xml:space="preserve">PLN</t>
+        </is>
+      </c>
+      <c s="6" r="G591">
+        <v>56635.0000</v>
+      </c>
+      <c s="7" r="H591">
+        <v>6513025.0000</v>
+      </c>
+      <c s="8" r="I591">
+        <v>0.073998</v>
+      </c>
+    </row>
+    <row r="592" ht="15.1" customHeight="0">
+      <c s="3" t="inlineStr" r="A592">
+        <is>
+          <t xml:space="preserve">PZU ETF WIG20 TR + mWIG40 TR Portfelowy FIZ</t>
+        </is>
+      </c>
+      <c s="4" r="B592">
+        <v>46253</v>
+      </c>
+      <c s="3" t="inlineStr" r="C592">
         <is>
           <t xml:space="preserve">PKNORLEN</t>
         </is>
       </c>
-      <c s="3" t="inlineStr" r="D488">
+      <c s="3" t="inlineStr" r="D592">
         <is>
           <t xml:space="preserve">PLPKN0000018</t>
         </is>
       </c>
-      <c s="3" t="inlineStr" r="E488">
-[...4 lines deleted...]
-      <c s="5" t="inlineStr" r="F488">
+      <c s="3" t="inlineStr" r="E592">
+        <is>
+          <t xml:space="preserve">Akcja</t>
+        </is>
+      </c>
+      <c s="5" t="inlineStr" r="F592">
         <is>
           <t xml:space="preserve">PLN</t>
         </is>
       </c>
-      <c s="6" r="G488">
-[...10 lines deleted...]
-      <c s="3" t="inlineStr" r="A489">
+      <c s="6" r="G592">
+        <v>40223.0000</v>
+      </c>
+      <c s="7" r="H592">
+        <v>6251458.6600</v>
+      </c>
+      <c s="8" r="I592">
+        <v>0.071026</v>
+      </c>
+    </row>
+    <row r="593" ht="15.1" customHeight="0">
+      <c s="3" t="inlineStr" r="A593">
         <is>
           <t xml:space="preserve">PZU ETF WIG20 TR + mWIG40 TR Portfelowy FIZ</t>
         </is>
       </c>
-      <c s="4" r="B489">
-[...17 lines deleted...]
-      <c s="5" t="inlineStr" r="F489">
+      <c s="4" r="B593">
+        <v>46253</v>
+      </c>
+      <c s="3" t="inlineStr" r="C593">
+        <is>
+          <t xml:space="preserve">PGE</t>
+        </is>
+      </c>
+      <c s="3" t="inlineStr" r="D593">
+        <is>
+          <t xml:space="preserve">PLPGER000010</t>
+        </is>
+      </c>
+      <c s="3" t="inlineStr" r="E593">
+        <is>
+          <t xml:space="preserve">Akcja</t>
+        </is>
+      </c>
+      <c s="5" t="inlineStr" r="F593">
         <is>
           <t xml:space="preserve">PLN</t>
         </is>
       </c>
-      <c s="6" r="G489">
-[...9 lines deleted...]
-    <row r="490" ht="0.05" customHeight="1"/>
+      <c s="6" r="G593">
+        <v>69245.0000</v>
+      </c>
+      <c s="7" r="H593">
+        <v>723610.2500</v>
+      </c>
+      <c s="8" r="I593">
+        <v>0.008221</v>
+      </c>
+    </row>
+    <row r="594" ht="15.15" customHeight="0">
+      <c s="3" t="inlineStr" r="A594">
+        <is>
+          <t xml:space="preserve">PZU ETF WIG20 TR + mWIG40 TR Portfelowy FIZ</t>
+        </is>
+      </c>
+      <c s="4" r="B594">
+        <v>46253</v>
+      </c>
+      <c s="3" t="inlineStr" r="C594">
+        <is>
+          <t xml:space="preserve">Pepco Group Ltd</t>
+        </is>
+      </c>
+      <c s="3" t="inlineStr" r="D594">
+        <is>
+          <t xml:space="preserve">NL0015000AU7</t>
+        </is>
+      </c>
+      <c s="3" t="inlineStr" r="E594">
+        <is>
+          <t xml:space="preserve">Akcja</t>
+        </is>
+      </c>
+      <c s="5" t="inlineStr" r="F594">
+        <is>
+          <t xml:space="preserve">PLN</t>
+        </is>
+      </c>
+      <c s="6" r="G594">
+        <v>14508.0000</v>
+      </c>
+      <c s="7" r="H594">
+        <v>633999.6000</v>
+      </c>
+      <c s="8" r="I594">
+        <v>0.007203</v>
+      </c>
+    </row>
+    <row r="595" ht="15.1" customHeight="0">
+      <c s="3" t="inlineStr" r="A595">
+        <is>
+          <t xml:space="preserve">PZU ETF WIG20 TR + mWIG40 TR Portfelowy FIZ</t>
+        </is>
+      </c>
+      <c s="4" r="B595">
+        <v>46253</v>
+      </c>
+      <c s="3" t="inlineStr" r="C595">
+        <is>
+          <t xml:space="preserve">PEP</t>
+        </is>
+      </c>
+      <c s="3" t="inlineStr" r="D595">
+        <is>
+          <t xml:space="preserve">PLPLSEP00013</t>
+        </is>
+      </c>
+      <c s="3" t="inlineStr" r="E595">
+        <is>
+          <t xml:space="preserve">Akcja</t>
+        </is>
+      </c>
+      <c s="5" t="inlineStr" r="F595">
+        <is>
+          <t xml:space="preserve">PLN</t>
+        </is>
+      </c>
+      <c s="6" r="G595">
+        <v>5307.0000</v>
+      </c>
+      <c s="7" r="H595">
+        <v>297192.0000</v>
+      </c>
+      <c s="8" r="I595">
+        <v>0.003377</v>
+      </c>
+    </row>
+    <row r="596" ht="15.15" customHeight="0">
+      <c s="3" t="inlineStr" r="A596">
+        <is>
+          <t xml:space="preserve">PZU ETF WIG20 TR + mWIG40 TR Portfelowy FIZ</t>
+        </is>
+      </c>
+      <c s="4" r="B596">
+        <v>46253</v>
+      </c>
+      <c s="3" t="inlineStr" r="C596">
+        <is>
+          <t xml:space="preserve">PEKAO</t>
+        </is>
+      </c>
+      <c s="3" t="inlineStr" r="D596">
+        <is>
+          <t xml:space="preserve">PLPEKAO00016</t>
+        </is>
+      </c>
+      <c s="3" t="inlineStr" r="E596">
+        <is>
+          <t xml:space="preserve">Akcja</t>
+        </is>
+      </c>
+      <c s="5" t="inlineStr" r="F596">
+        <is>
+          <t xml:space="preserve">PLN</t>
+        </is>
+      </c>
+      <c s="6" r="G596">
+        <v>14146.0000</v>
+      </c>
+      <c s="7" r="H596">
+        <v>3677960.0000</v>
+      </c>
+      <c s="8" r="I596">
+        <v>0.041787</v>
+      </c>
+    </row>
+    <row r="597" ht="15.1" customHeight="0">
+      <c s="3" t="inlineStr" r="A597">
+        <is>
+          <t xml:space="preserve">PZU ETF WIG20 TR + mWIG40 TR Portfelowy FIZ</t>
+        </is>
+      </c>
+      <c s="4" r="B597">
+        <v>46253</v>
+      </c>
+      <c s="3" t="inlineStr" r="C597">
+        <is>
+          <t xml:space="preserve">ORANGEPL</t>
+        </is>
+      </c>
+      <c s="3" t="inlineStr" r="D597">
+        <is>
+          <t xml:space="preserve">PLTLKPL00017</t>
+        </is>
+      </c>
+      <c s="3" t="inlineStr" r="E597">
+        <is>
+          <t xml:space="preserve">Akcja</t>
+        </is>
+      </c>
+      <c s="5" t="inlineStr" r="F597">
+        <is>
+          <t xml:space="preserve">PLN</t>
+        </is>
+      </c>
+      <c s="6" r="G597">
+        <v>179405.0000</v>
+      </c>
+      <c s="7" r="H597">
+        <v>2608548.7000</v>
+      </c>
+      <c s="8" r="I597">
+        <v>0.029637</v>
+      </c>
+    </row>
+    <row r="598" ht="15.1" customHeight="0">
+      <c s="3" t="inlineStr" r="A598">
+        <is>
+          <t xml:space="preserve">PZU ETF WIG20 TR + mWIG40 TR Portfelowy FIZ</t>
+        </is>
+      </c>
+      <c s="4" r="B598">
+        <v>46253</v>
+      </c>
+      <c s="3" t="inlineStr" r="C598">
+        <is>
+          <t xml:space="preserve">NEWAG</t>
+        </is>
+      </c>
+      <c s="3" t="inlineStr" r="D598">
+        <is>
+          <t xml:space="preserve">PLNEWAG00012</t>
+        </is>
+      </c>
+      <c s="3" t="inlineStr" r="E598">
+        <is>
+          <t xml:space="preserve">Akcja</t>
+        </is>
+      </c>
+      <c s="5" t="inlineStr" r="F598">
+        <is>
+          <t xml:space="preserve">PLN</t>
+        </is>
+      </c>
+      <c s="6" r="G598">
+        <v>6334.0000</v>
+      </c>
+      <c s="7" r="H598">
+        <v>590962.2000</v>
+      </c>
+      <c s="8" r="I598">
+        <v>0.006714</v>
+      </c>
+    </row>
+    <row r="599" ht="15.15" customHeight="0">
+      <c s="3" t="inlineStr" r="A599">
+        <is>
+          <t xml:space="preserve">PZU ETF WIG20 TR + mWIG40 TR Portfelowy FIZ</t>
+        </is>
+      </c>
+      <c s="4" r="B599">
+        <v>46253</v>
+      </c>
+      <c s="3" t="inlineStr" r="C599">
+        <is>
+          <t xml:space="preserve">NEUCA</t>
+        </is>
+      </c>
+      <c s="3" t="inlineStr" r="D599">
+        <is>
+          <t xml:space="preserve">PLTRFRM00018</t>
+        </is>
+      </c>
+      <c s="3" t="inlineStr" r="E599">
+        <is>
+          <t xml:space="preserve">Akcja</t>
+        </is>
+      </c>
+      <c s="5" t="inlineStr" r="F599">
+        <is>
+          <t xml:space="preserve">PLN</t>
+        </is>
+      </c>
+      <c s="6" r="G599">
+        <v>511.0000</v>
+      </c>
+      <c s="7" r="H599">
+        <v>396536.0000</v>
+      </c>
+      <c s="8" r="I599">
+        <v>0.004505</v>
+      </c>
+    </row>
+    <row r="600" ht="15.1" customHeight="0">
+      <c s="3" t="inlineStr" r="A600">
+        <is>
+          <t xml:space="preserve">PZU ETF WIG20 TR + mWIG40 TR Portfelowy FIZ</t>
+        </is>
+      </c>
+      <c s="4" r="B600">
+        <v>46253</v>
+      </c>
+      <c s="3" t="inlineStr" r="C600">
+        <is>
+          <t xml:space="preserve">MURAPOL</t>
+        </is>
+      </c>
+      <c s="3" t="inlineStr" r="D600">
+        <is>
+          <t xml:space="preserve">PLMURPL00190</t>
+        </is>
+      </c>
+      <c s="3" t="inlineStr" r="E600">
+        <is>
+          <t xml:space="preserve">Akcja</t>
+        </is>
+      </c>
+      <c s="5" t="inlineStr" r="F600">
+        <is>
+          <t xml:space="preserve">PLN</t>
+        </is>
+      </c>
+      <c s="6" r="G600">
+        <v>6793.0000</v>
+      </c>
+      <c s="7" r="H600">
+        <v>263228.7500</v>
+      </c>
+      <c s="8" r="I600">
+        <v>0.002991</v>
+      </c>
+    </row>
+    <row r="601" ht="15.15" customHeight="0">
+      <c s="3" t="inlineStr" r="A601">
+        <is>
+          <t xml:space="preserve">PZU ETF WIG20 TR + mWIG40 TR Portfelowy FIZ</t>
+        </is>
+      </c>
+      <c s="4" r="B601">
+        <v>46253</v>
+      </c>
+      <c s="3" t="inlineStr" r="C601">
+        <is>
+          <t xml:space="preserve">MODIVO S.A.</t>
+        </is>
+      </c>
+      <c s="3" t="inlineStr" r="D601">
+        <is>
+          <t xml:space="preserve">PLCCC0000016</t>
+        </is>
+      </c>
+      <c s="3" t="inlineStr" r="E601">
+        <is>
+          <t xml:space="preserve">Akcja</t>
+        </is>
+      </c>
+      <c s="5" t="inlineStr" r="F601">
+        <is>
+          <t xml:space="preserve">PLN</t>
+        </is>
+      </c>
+      <c s="6" r="G601">
+        <v>1700.0000</v>
+      </c>
+      <c s="7" r="H601">
+        <v>156706.0000</v>
+      </c>
+      <c s="8" r="I601">
+        <v>0.001780</v>
+      </c>
+    </row>
+    <row r="602" ht="15.1" customHeight="0">
+      <c s="3" t="inlineStr" r="A602">
+        <is>
+          <t xml:space="preserve">PZU ETF WIG20 TR + mWIG40 TR Portfelowy FIZ</t>
+        </is>
+      </c>
+      <c s="4" r="B602">
+        <v>46253</v>
+      </c>
+      <c s="3" t="inlineStr" r="C602">
+        <is>
+          <t xml:space="preserve">MODIVO S.A.</t>
+        </is>
+      </c>
+      <c s="3" t="inlineStr" r="D602">
+        <is>
+          <t xml:space="preserve">PLCCC0000016</t>
+        </is>
+      </c>
+      <c s="3" t="inlineStr" r="E602">
+        <is>
+          <t xml:space="preserve">Akcja</t>
+        </is>
+      </c>
+      <c s="5" t="inlineStr" r="F602">
+        <is>
+          <t xml:space="preserve">PLN</t>
+        </is>
+      </c>
+      <c s="6" r="G602">
+        <v>2110.0000</v>
+      </c>
+      <c s="7" r="H602">
+        <v>194499.8000</v>
+      </c>
+      <c s="8" r="I602">
+        <v>0.002210</v>
+      </c>
+    </row>
+    <row r="603" ht="15.1" customHeight="0">
+      <c s="3" t="inlineStr" r="A603">
+        <is>
+          <t xml:space="preserve">PZU ETF WIG20 TR + mWIG40 TR Portfelowy FIZ</t>
+        </is>
+      </c>
+      <c s="4" r="B603">
+        <v>46253</v>
+      </c>
+      <c s="3" t="inlineStr" r="C603">
+        <is>
+          <t xml:space="preserve">Mo-BRUK SA</t>
+        </is>
+      </c>
+      <c s="3" t="inlineStr" r="D603">
+        <is>
+          <t xml:space="preserve">PLMOBRK00013</t>
+        </is>
+      </c>
+      <c s="3" t="inlineStr" r="E603">
+        <is>
+          <t xml:space="preserve">Akcja</t>
+        </is>
+      </c>
+      <c s="5" t="inlineStr" r="F603">
+        <is>
+          <t xml:space="preserve">PLN</t>
+        </is>
+      </c>
+      <c s="6" r="G603">
+        <v>781.0000</v>
+      </c>
+      <c s="7" r="H603">
+        <v>292875.0000</v>
+      </c>
+      <c s="8" r="I603">
+        <v>0.003327</v>
+      </c>
+    </row>
+    <row r="604" ht="15.15" customHeight="0">
+      <c s="3" t="inlineStr" r="A604">
+        <is>
+          <t xml:space="preserve">PZU ETF WIG20 TR + mWIG40 TR Portfelowy FIZ</t>
+        </is>
+      </c>
+      <c s="4" r="B604">
+        <v>46253</v>
+      </c>
+      <c s="3" t="inlineStr" r="C604">
+        <is>
+          <t xml:space="preserve">MIRBUD</t>
+        </is>
+      </c>
+      <c s="3" t="inlineStr" r="D604">
+        <is>
+          <t xml:space="preserve">PLMRBUD00015</t>
+        </is>
+      </c>
+      <c s="3" t="inlineStr" r="E604">
+        <is>
+          <t xml:space="preserve">Akcja</t>
+        </is>
+      </c>
+      <c s="5" t="inlineStr" r="F604">
+        <is>
+          <t xml:space="preserve">PLN</t>
+        </is>
+      </c>
+      <c s="6" r="G604">
+        <v>19144.0000</v>
+      </c>
+      <c s="7" r="H604">
+        <v>246957.6000</v>
+      </c>
+      <c s="8" r="I604">
+        <v>0.002806</v>
+      </c>
+    </row>
+    <row r="605" ht="15.1" customHeight="0">
+      <c s="3" t="inlineStr" r="A605">
+        <is>
+          <t xml:space="preserve">PZU ETF WIG20 TR + mWIG40 TR Portfelowy FIZ</t>
+        </is>
+      </c>
+      <c s="4" r="B605">
+        <v>46253</v>
+      </c>
+      <c s="3" t="inlineStr" r="C605">
+        <is>
+          <t xml:space="preserve">MILLENNIUM</t>
+        </is>
+      </c>
+      <c s="3" t="inlineStr" r="D605">
+        <is>
+          <t xml:space="preserve">PLBIG0000016</t>
+        </is>
+      </c>
+      <c s="3" t="inlineStr" r="E605">
+        <is>
+          <t xml:space="preserve">Akcja</t>
+        </is>
+      </c>
+      <c s="5" t="inlineStr" r="F605">
+        <is>
+          <t xml:space="preserve">PLN</t>
+        </is>
+      </c>
+      <c s="6" r="G605">
+        <v>167778.0000</v>
+      </c>
+      <c s="7" r="H605">
+        <v>3565282.5000</v>
+      </c>
+      <c s="8" r="I605">
+        <v>0.040507</v>
+      </c>
+    </row>
+    <row r="606" ht="15.15" customHeight="0">
+      <c s="3" t="inlineStr" r="A606">
+        <is>
+          <t xml:space="preserve">PZU ETF WIG20 TR + mWIG40 TR Portfelowy FIZ</t>
+        </is>
+      </c>
+      <c s="4" r="B606">
+        <v>46253</v>
+      </c>
+      <c s="3" t="inlineStr" r="C606">
+        <is>
+          <t xml:space="preserve">MBANK</t>
+        </is>
+      </c>
+      <c s="3" t="inlineStr" r="D606">
+        <is>
+          <t xml:space="preserve">PLBRE0000012</t>
+        </is>
+      </c>
+      <c s="3" t="inlineStr" r="E606">
+        <is>
+          <t xml:space="preserve">Akcja</t>
+        </is>
+      </c>
+      <c s="5" t="inlineStr" r="F606">
+        <is>
+          <t xml:space="preserve">PLN</t>
+        </is>
+      </c>
+      <c s="6" r="G606">
+        <v>1063.0000</v>
+      </c>
+      <c s="7" r="H606">
+        <v>1493515.0000</v>
+      </c>
+      <c s="8" r="I606">
+        <v>0.016969</v>
+      </c>
+    </row>
+    <row r="607" ht="15.1" customHeight="0">
+      <c s="3" t="inlineStr" r="A607">
+        <is>
+          <t xml:space="preserve">PZU ETF WIG20 TR + mWIG40 TR Portfelowy FIZ</t>
+        </is>
+      </c>
+      <c s="4" r="B607">
+        <v>46253</v>
+      </c>
+      <c s="3" t="inlineStr" r="C607">
+        <is>
+          <t xml:space="preserve">LUBAWA</t>
+        </is>
+      </c>
+      <c s="3" t="inlineStr" r="D607">
+        <is>
+          <t xml:space="preserve">PLLUBAW00013</t>
+        </is>
+      </c>
+      <c s="3" t="inlineStr" r="E607">
+        <is>
+          <t xml:space="preserve">Akcja</t>
+        </is>
+      </c>
+      <c s="5" t="inlineStr" r="F607">
+        <is>
+          <t xml:space="preserve">PLN</t>
+        </is>
+      </c>
+      <c s="6" r="G607">
+        <v>20714.0000</v>
+      </c>
+      <c s="7" r="H607">
+        <v>244425.2000</v>
+      </c>
+      <c s="8" r="I607">
+        <v>0.002777</v>
+      </c>
+    </row>
+    <row r="608" ht="15.1" customHeight="0">
+      <c s="3" t="inlineStr" r="A608">
+        <is>
+          <t xml:space="preserve">PZU ETF WIG20 TR + mWIG40 TR Portfelowy FIZ</t>
+        </is>
+      </c>
+      <c s="4" r="B608">
+        <v>46253</v>
+      </c>
+      <c s="3" t="inlineStr" r="C608">
+        <is>
+          <t xml:space="preserve">LPP</t>
+        </is>
+      </c>
+      <c s="3" t="inlineStr" r="D608">
+        <is>
+          <t xml:space="preserve">PLLPP0000011</t>
+        </is>
+      </c>
+      <c s="3" t="inlineStr" r="E608">
+        <is>
+          <t xml:space="preserve">Akcja</t>
+        </is>
+      </c>
+      <c s="5" t="inlineStr" r="F608">
+        <is>
+          <t xml:space="preserve">PLN</t>
+        </is>
+      </c>
+      <c s="6" r="G608">
+        <v>102.0000</v>
+      </c>
+      <c s="7" r="H608">
+        <v>2184840.0000</v>
+      </c>
+      <c s="8" r="I608">
+        <v>0.024823</v>
+      </c>
+    </row>
+    <row r="609" ht="15.15" customHeight="0">
+      <c s="3" t="inlineStr" r="A609">
+        <is>
+          <t xml:space="preserve">PZU ETF WIG20 TR + mWIG40 TR Portfelowy FIZ</t>
+        </is>
+      </c>
+      <c s="4" r="B609">
+        <v>46253</v>
+      </c>
+      <c s="3" t="inlineStr" r="C609">
+        <is>
+          <t xml:space="preserve">KRUK</t>
+        </is>
+      </c>
+      <c s="3" t="inlineStr" r="D609">
+        <is>
+          <t xml:space="preserve">PLKRK0000010</t>
+        </is>
+      </c>
+      <c s="3" t="inlineStr" r="E609">
+        <is>
+          <t xml:space="preserve">Akcja</t>
+        </is>
+      </c>
+      <c s="5" t="inlineStr" r="F609">
+        <is>
+          <t xml:space="preserve">PLN</t>
+        </is>
+      </c>
+      <c s="6" r="G609">
+        <v>1410.0000</v>
+      </c>
+      <c s="7" r="H609">
+        <v>613350.0000</v>
+      </c>
+      <c s="8" r="I609">
+        <v>0.006969</v>
+      </c>
+    </row>
+    <row r="610" ht="15.1" customHeight="0">
+      <c s="3" t="inlineStr" r="A610">
+        <is>
+          <t xml:space="preserve">PZU ETF WIG20 TR + mWIG40 TR Portfelowy FIZ</t>
+        </is>
+      </c>
+      <c s="4" r="B610">
+        <v>46253</v>
+      </c>
+      <c s="3" t="inlineStr" r="C610">
+        <is>
+          <t xml:space="preserve">KGHM</t>
+        </is>
+      </c>
+      <c s="3" t="inlineStr" r="D610">
+        <is>
+          <t xml:space="preserve">PLKGHM000017</t>
+        </is>
+      </c>
+      <c s="3" t="inlineStr" r="E610">
+        <is>
+          <t xml:space="preserve">Akcja</t>
+        </is>
+      </c>
+      <c s="5" t="inlineStr" r="F610">
+        <is>
+          <t xml:space="preserve">PLN</t>
+        </is>
+      </c>
+      <c s="6" r="G610">
+        <v>10939.0000</v>
+      </c>
+      <c s="7" r="H610">
+        <v>3806772.0000</v>
+      </c>
+      <c s="8" r="I610">
+        <v>0.043251</v>
+      </c>
+    </row>
+    <row r="611" ht="15.15" customHeight="0">
+      <c s="3" t="inlineStr" r="A611">
+        <is>
+          <t xml:space="preserve">PZU ETF WIG20 TR + mWIG40 TR Portfelowy FIZ</t>
+        </is>
+      </c>
+      <c s="4" r="B611">
+        <v>46253</v>
+      </c>
+      <c s="3" t="inlineStr" r="C611">
+        <is>
+          <t xml:space="preserve">KETY</t>
+        </is>
+      </c>
+      <c s="3" t="inlineStr" r="D611">
+        <is>
+          <t xml:space="preserve">PLKETY000011</t>
+        </is>
+      </c>
+      <c s="3" t="inlineStr" r="E611">
+        <is>
+          <t xml:space="preserve">Akcja</t>
+        </is>
+      </c>
+      <c s="5" t="inlineStr" r="F611">
+        <is>
+          <t xml:space="preserve">PLN</t>
+        </is>
+      </c>
+      <c s="6" r="G611">
+        <v>800.0000</v>
+      </c>
+      <c s="7" r="H611">
+        <v>1008800.0000</v>
+      </c>
+      <c s="8" r="I611">
+        <v>0.011461</v>
+      </c>
+    </row>
+    <row r="612" ht="15.1" customHeight="0">
+      <c s="3" t="inlineStr" r="A612">
+        <is>
+          <t xml:space="preserve">PZU ETF WIG20 TR + mWIG40 TR Portfelowy FIZ</t>
+        </is>
+      </c>
+      <c s="4" r="B612">
+        <v>46253</v>
+      </c>
+      <c s="3" t="inlineStr" r="C612">
+        <is>
+          <t xml:space="preserve">JSW</t>
+        </is>
+      </c>
+      <c s="3" t="inlineStr" r="D612">
+        <is>
+          <t xml:space="preserve">PLJSW0000015</t>
+        </is>
+      </c>
+      <c s="3" t="inlineStr" r="E612">
+        <is>
+          <t xml:space="preserve">Akcja</t>
+        </is>
+      </c>
+      <c s="5" t="inlineStr" r="F612">
+        <is>
+          <t xml:space="preserve">PLN</t>
+        </is>
+      </c>
+      <c s="6" r="G612">
+        <v>14462.0000</v>
+      </c>
+      <c s="7" r="H612">
+        <v>413757.8200</v>
+      </c>
+      <c s="8" r="I612">
+        <v>0.004701</v>
+      </c>
+    </row>
+    <row r="613" ht="15.1" customHeight="0">
+      <c s="3" t="inlineStr" r="A613">
+        <is>
+          <t xml:space="preserve">PZU ETF WIG20 TR + mWIG40 TR Portfelowy FIZ</t>
+        </is>
+      </c>
+      <c s="4" r="B613">
+        <v>46253</v>
+      </c>
+      <c s="3" t="inlineStr" r="C613">
+        <is>
+          <t xml:space="preserve">INTERCARS</t>
+        </is>
+      </c>
+      <c s="3" t="inlineStr" r="D613">
+        <is>
+          <t xml:space="preserve">PLINTCS00010</t>
+        </is>
+      </c>
+      <c s="3" t="inlineStr" r="E613">
+        <is>
+          <t xml:space="preserve">Akcja</t>
+        </is>
+      </c>
+      <c s="5" t="inlineStr" r="F613">
+        <is>
+          <t xml:space="preserve">PLN</t>
+        </is>
+      </c>
+      <c s="6" r="G613">
+        <v>2543.0000</v>
+      </c>
+      <c s="7" r="H613">
+        <v>2464167.0000</v>
+      </c>
+      <c s="8" r="I613">
+        <v>0.027997</v>
+      </c>
+    </row>
+    <row r="614" ht="15.15" customHeight="0">
+      <c s="3" t="inlineStr" r="A614">
+        <is>
+          <t xml:space="preserve">PZU ETF WIG20 TR + mWIG40 TR Portfelowy FIZ</t>
+        </is>
+      </c>
+      <c s="4" r="B614">
+        <v>46253</v>
+      </c>
+      <c s="3" t="inlineStr" r="C614">
+        <is>
+          <t xml:space="preserve">INGBSK</t>
+        </is>
+      </c>
+      <c s="3" t="inlineStr" r="D614">
+        <is>
+          <t xml:space="preserve">PLBSK0000017</t>
+        </is>
+      </c>
+      <c s="3" t="inlineStr" r="E614">
+        <is>
+          <t xml:space="preserve">Akcja</t>
+        </is>
+      </c>
+      <c s="5" t="inlineStr" r="F614">
+        <is>
+          <t xml:space="preserve">PLN</t>
+        </is>
+      </c>
+      <c s="6" r="G614">
+        <v>9012.0000</v>
+      </c>
+      <c s="7" r="H614">
+        <v>4017549.6000</v>
+      </c>
+      <c s="8" r="I614">
+        <v>0.045645</v>
+      </c>
+    </row>
+    <row r="615" ht="15.1" customHeight="0">
+      <c s="3" t="inlineStr" r="A615">
+        <is>
+          <t xml:space="preserve">PZU ETF WIG20 TR + mWIG40 TR Portfelowy FIZ</t>
+        </is>
+      </c>
+      <c s="4" r="B615">
+        <v>46253</v>
+      </c>
+      <c s="3" t="inlineStr" r="C615">
+        <is>
+          <t xml:space="preserve">HANDLOWY</t>
+        </is>
+      </c>
+      <c s="3" t="inlineStr" r="D615">
+        <is>
+          <t xml:space="preserve">PLBH00000012</t>
+        </is>
+      </c>
+      <c s="3" t="inlineStr" r="E615">
+        <is>
+          <t xml:space="preserve">Akcja</t>
+        </is>
+      </c>
+      <c s="5" t="inlineStr" r="F615">
+        <is>
+          <t xml:space="preserve">PLN</t>
+        </is>
+      </c>
+      <c s="6" r="G615">
+        <v>9139.0000</v>
+      </c>
+      <c s="7" r="H615">
+        <v>1124097.0000</v>
+      </c>
+      <c s="8" r="I615">
+        <v>0.012771</v>
+      </c>
+    </row>
+    <row r="616" ht="15.15" customHeight="0">
+      <c s="3" t="inlineStr" r="A616">
+        <is>
+          <t xml:space="preserve">PZU ETF WIG20 TR + mWIG40 TR Portfelowy FIZ</t>
+        </is>
+      </c>
+      <c s="4" r="B616">
+        <v>46253</v>
+      </c>
+      <c s="3" t="inlineStr" r="C616">
+        <is>
+          <t xml:space="preserve">GRUPAAZOTY</t>
+        </is>
+      </c>
+      <c s="3" t="inlineStr" r="D616">
+        <is>
+          <t xml:space="preserve">PLZATRM00012</t>
+        </is>
+      </c>
+      <c s="3" t="inlineStr" r="E616">
+        <is>
+          <t xml:space="preserve">Akcja</t>
+        </is>
+      </c>
+      <c s="5" t="inlineStr" r="F616">
+        <is>
+          <t xml:space="preserve">PLN</t>
+        </is>
+      </c>
+      <c s="6" r="G616">
+        <v>12883.0000</v>
+      </c>
+      <c s="7" r="H616">
+        <v>278272.8000</v>
+      </c>
+      <c s="8" r="I616">
+        <v>0.003162</v>
+      </c>
+    </row>
+    <row r="617" ht="15.1" customHeight="0">
+      <c s="3" t="inlineStr" r="A617">
+        <is>
+          <t xml:space="preserve">PZU ETF WIG20 TR + mWIG40 TR Portfelowy FIZ</t>
+        </is>
+      </c>
+      <c s="4" r="B617">
+        <v>46253</v>
+      </c>
+      <c s="3" t="inlineStr" r="C617">
+        <is>
+          <t xml:space="preserve">Grupa Pracuj SA</t>
+        </is>
+      </c>
+      <c s="3" t="inlineStr" r="D617">
+        <is>
+          <t xml:space="preserve">PLGRPRC00015</t>
+        </is>
+      </c>
+      <c s="3" t="inlineStr" r="E617">
+        <is>
+          <t xml:space="preserve">Akcja</t>
+        </is>
+      </c>
+      <c s="5" t="inlineStr" r="F617">
+        <is>
+          <t xml:space="preserve">PLN</t>
+        </is>
+      </c>
+      <c s="6" r="G617">
+        <v>6319.0000</v>
+      </c>
+      <c s="7" r="H617">
+        <v>341226.0000</v>
+      </c>
+      <c s="8" r="I617">
+        <v>0.003877</v>
+      </c>
+    </row>
+    <row r="618" ht="15.1" customHeight="0">
+      <c s="3" t="inlineStr" r="A618">
+        <is>
+          <t xml:space="preserve">PZU ETF WIG20 TR + mWIG40 TR Portfelowy FIZ</t>
+        </is>
+      </c>
+      <c s="4" r="B618">
+        <v>46253</v>
+      </c>
+      <c s="3" t="inlineStr" r="C618">
+        <is>
+          <t xml:space="preserve">GPW</t>
+        </is>
+      </c>
+      <c s="3" t="inlineStr" r="D618">
+        <is>
+          <t xml:space="preserve">PLGPW0000017</t>
+        </is>
+      </c>
+      <c s="3" t="inlineStr" r="E618">
+        <is>
+          <t xml:space="preserve">Akcja</t>
+        </is>
+      </c>
+      <c s="5" t="inlineStr" r="F618">
+        <is>
+          <t xml:space="preserve">PLN</t>
+        </is>
+      </c>
+      <c s="6" r="G618">
+        <v>7604.0000</v>
+      </c>
+      <c s="7" r="H618">
+        <v>752796.0000</v>
+      </c>
+      <c s="8" r="I618">
+        <v>0.008553</v>
+      </c>
+    </row>
+    <row r="619" ht="15.15" customHeight="0">
+      <c s="3" t="inlineStr" r="A619">
+        <is>
+          <t xml:space="preserve">PZU ETF WIG20 TR + mWIG40 TR Portfelowy FIZ</t>
+        </is>
+      </c>
+      <c s="4" r="B619">
+        <v>46253</v>
+      </c>
+      <c s="3" t="inlineStr" r="C619">
+        <is>
+          <t xml:space="preserve">EUR</t>
+        </is>
+      </c>
+      <c s="3" t="inlineStr" r="D619">
+        <is>
+          <t xml:space="preserve">EUR</t>
+        </is>
+      </c>
+      <c s="3" t="inlineStr" r="E619">
+        <is>
+          <t xml:space="preserve">Waluta</t>
+        </is>
+      </c>
+      <c s="5" t="inlineStr" r="F619">
+        <is>
+          <t xml:space="preserve">PLN</t>
+        </is>
+      </c>
+      <c s="6" r="G619">
+        <v>101.7700</v>
+      </c>
+      <c s="7" r="H619">
+        <v>440.3200</v>
+      </c>
+      <c s="8" r="I619">
+        <v>0.000005</v>
+      </c>
+    </row>
+    <row r="620" ht="15.1" customHeight="0">
+      <c s="3" t="inlineStr" r="A620">
+        <is>
+          <t xml:space="preserve">PZU ETF WIG20 TR + mWIG40 TR Portfelowy FIZ</t>
+        </is>
+      </c>
+      <c s="4" r="B620">
+        <v>46253</v>
+      </c>
+      <c s="3" t="inlineStr" r="C620">
+        <is>
+          <t xml:space="preserve">ERSTEPL</t>
+        </is>
+      </c>
+      <c s="3" t="inlineStr" r="D620">
+        <is>
+          <t xml:space="preserve">PLBZ00000044</t>
+        </is>
+      </c>
+      <c s="3" t="inlineStr" r="E620">
+        <is>
+          <t xml:space="preserve">Akcja</t>
+        </is>
+      </c>
+      <c s="5" t="inlineStr" r="F620">
+        <is>
+          <t xml:space="preserve">PLN</t>
+        </is>
+      </c>
+      <c s="6" r="G620">
+        <v>3390.0000</v>
+      </c>
+      <c s="7" r="H620">
+        <v>2461140.0000</v>
+      </c>
+      <c s="8" r="I620">
+        <v>0.027962</v>
+      </c>
+    </row>
+    <row r="621" ht="15.15" customHeight="0">
+      <c s="3" t="inlineStr" r="A621">
+        <is>
+          <t xml:space="preserve">PZU ETF WIG20 TR + mWIG40 TR Portfelowy FIZ</t>
+        </is>
+      </c>
+      <c s="4" r="B621">
+        <v>46253</v>
+      </c>
+      <c s="3" t="inlineStr" r="C621">
+        <is>
+          <t xml:space="preserve">ENEA</t>
+        </is>
+      </c>
+      <c s="3" t="inlineStr" r="D621">
+        <is>
+          <t xml:space="preserve">PLENEA000013</t>
+        </is>
+      </c>
+      <c s="3" t="inlineStr" r="E621">
+        <is>
+          <t xml:space="preserve">Akcja</t>
+        </is>
+      </c>
+      <c s="5" t="inlineStr" r="F621">
+        <is>
+          <t xml:space="preserve">PLN</t>
+        </is>
+      </c>
+      <c s="6" r="G621">
+        <v>70343.0000</v>
+      </c>
+      <c s="7" r="H621">
+        <v>1382239.9500</v>
+      </c>
+      <c s="8" r="I621">
+        <v>0.015704</v>
+      </c>
+    </row>
+    <row r="622" ht="15.1" customHeight="0">
+      <c s="3" t="inlineStr" r="A622">
+        <is>
+          <t xml:space="preserve">PZU ETF WIG20 TR + mWIG40 TR Portfelowy FIZ</t>
+        </is>
+      </c>
+      <c s="4" r="B622">
+        <v>46253</v>
+      </c>
+      <c s="3" t="inlineStr" r="C622">
+        <is>
+          <t xml:space="preserve">DOMDEV</t>
+        </is>
+      </c>
+      <c s="3" t="inlineStr" r="D622">
+        <is>
+          <t xml:space="preserve">PLDMDVL00012</t>
+        </is>
+      </c>
+      <c s="3" t="inlineStr" r="E622">
+        <is>
+          <t xml:space="preserve">Akcja</t>
+        </is>
+      </c>
+      <c s="5" t="inlineStr" r="F622">
+        <is>
+          <t xml:space="preserve">PLN</t>
+        </is>
+      </c>
+      <c s="6" r="G622">
+        <v>2839.0000</v>
+      </c>
+      <c s="7" r="H622">
+        <v>715428.0000</v>
+      </c>
+      <c s="8" r="I622">
+        <v>0.008128</v>
+      </c>
+    </row>
+    <row r="623" ht="15.1" customHeight="0">
+      <c s="3" t="inlineStr" r="A623">
+        <is>
+          <t xml:space="preserve">PZU ETF WIG20 TR + mWIG40 TR Portfelowy FIZ</t>
+        </is>
+      </c>
+      <c s="4" r="B623">
+        <v>46253</v>
+      </c>
+      <c s="3" t="inlineStr" r="C623">
+        <is>
+          <t xml:space="preserve">DINOPL</t>
+        </is>
+      </c>
+      <c s="3" t="inlineStr" r="D623">
+        <is>
+          <t xml:space="preserve">PLDINPL00011</t>
+        </is>
+      </c>
+      <c s="3" t="inlineStr" r="E623">
+        <is>
+          <t xml:space="preserve">Akcja</t>
+        </is>
+      </c>
+      <c s="5" t="inlineStr" r="F623">
+        <is>
+          <t xml:space="preserve">PLN</t>
+        </is>
+      </c>
+      <c s="6" r="G623">
+        <v>38801.0000</v>
+      </c>
+      <c s="7" r="H623">
+        <v>1260644.4900</v>
+      </c>
+      <c s="8" r="I623">
+        <v>0.014323</v>
+      </c>
+    </row>
+    <row r="624" ht="15.15" customHeight="0">
+      <c s="3" t="inlineStr" r="A624">
+        <is>
+          <t xml:space="preserve">PZU ETF WIG20 TR + mWIG40 TR Portfelowy FIZ</t>
+        </is>
+      </c>
+      <c s="4" r="B624">
+        <v>46253</v>
+      </c>
+      <c s="3" t="inlineStr" r="C624">
+        <is>
+          <t xml:space="preserve">Diagnostyka SA</t>
+        </is>
+      </c>
+      <c s="3" t="inlineStr" r="D624">
+        <is>
+          <t xml:space="preserve">PLDGNST00012</t>
+        </is>
+      </c>
+      <c s="3" t="inlineStr" r="E624">
+        <is>
+          <t xml:space="preserve">Akcja</t>
+        </is>
+      </c>
+      <c s="5" t="inlineStr" r="F624">
+        <is>
+          <t xml:space="preserve">PLN</t>
+        </is>
+      </c>
+      <c s="6" r="G624">
+        <v>4977.0000</v>
+      </c>
+      <c s="7" r="H624">
+        <v>826679.7000</v>
+      </c>
+      <c s="8" r="I624">
+        <v>0.009392</v>
+      </c>
+    </row>
+    <row r="625" ht="15.1" customHeight="0">
+      <c s="3" t="inlineStr" r="A625">
+        <is>
+          <t xml:space="preserve">PZU ETF WIG20 TR + mWIG40 TR Portfelowy FIZ</t>
+        </is>
+      </c>
+      <c s="4" r="B625">
+        <v>46253</v>
+      </c>
+      <c s="3" t="inlineStr" r="C625">
+        <is>
+          <t xml:space="preserve">DEVELIA</t>
+        </is>
+      </c>
+      <c s="3" t="inlineStr" r="D625">
+        <is>
+          <t xml:space="preserve">PLLCCRP00017</t>
+        </is>
+      </c>
+      <c s="3" t="inlineStr" r="E625">
+        <is>
+          <t xml:space="preserve">Akcja</t>
+        </is>
+      </c>
+      <c s="5" t="inlineStr" r="F625">
+        <is>
+          <t xml:space="preserve">PLN</t>
+        </is>
+      </c>
+      <c s="6" r="G625">
+        <v>128711.0000</v>
+      </c>
+      <c s="7" r="H625">
+        <v>1392653.0200</v>
+      </c>
+      <c s="8" r="I625">
+        <v>0.015823</v>
+      </c>
+    </row>
+    <row r="626" ht="15.15" customHeight="0">
+      <c s="3" t="inlineStr" r="A626">
+        <is>
+          <t xml:space="preserve">PZU ETF WIG20 TR + mWIG40 TR Portfelowy FIZ</t>
+        </is>
+      </c>
+      <c s="4" r="B626">
+        <v>46253</v>
+      </c>
+      <c s="3" t="inlineStr" r="C626">
+        <is>
+          <t xml:space="preserve">CYFRPLSAT</t>
+        </is>
+      </c>
+      <c s="3" t="inlineStr" r="D626">
+        <is>
+          <t xml:space="preserve">PLCFRPT00013</t>
+        </is>
+      </c>
+      <c s="3" t="inlineStr" r="E626">
+        <is>
+          <t xml:space="preserve">Akcja</t>
+        </is>
+      </c>
+      <c s="5" t="inlineStr" r="F626">
+        <is>
+          <t xml:space="preserve">PLN</t>
+        </is>
+      </c>
+      <c s="6" r="G626">
+        <v>70643.0000</v>
+      </c>
+      <c s="7" r="H626">
+        <v>1157132.3400</v>
+      </c>
+      <c s="8" r="I626">
+        <v>0.013147</v>
+      </c>
+    </row>
+    <row r="627" ht="15.1" customHeight="0">
+      <c s="3" t="inlineStr" r="A627">
+        <is>
+          <t xml:space="preserve">PZU ETF WIG20 TR + mWIG40 TR Portfelowy FIZ</t>
+        </is>
+      </c>
+      <c s="4" r="B627">
+        <v>46253</v>
+      </c>
+      <c s="3" t="inlineStr" r="C627">
+        <is>
+          <t xml:space="preserve">cyber_Folks S.A.</t>
+        </is>
+      </c>
+      <c s="3" t="inlineStr" r="D627">
+        <is>
+          <t xml:space="preserve">PLR220000018</t>
+        </is>
+      </c>
+      <c s="3" t="inlineStr" r="E627">
+        <is>
+          <t xml:space="preserve">Akcja</t>
+        </is>
+      </c>
+      <c s="5" t="inlineStr" r="F627">
+        <is>
+          <t xml:space="preserve">PLN</t>
+        </is>
+      </c>
+      <c s="6" r="G627">
+        <v>2457.0000</v>
+      </c>
+      <c s="7" r="H627">
+        <v>467812.8000</v>
+      </c>
+      <c s="8" r="I627">
+        <v>0.005315</v>
+      </c>
+    </row>
+    <row r="628" ht="15.1" customHeight="0">
+      <c s="3" t="inlineStr" r="A628">
+        <is>
+          <t xml:space="preserve">PZU ETF WIG20 TR + mWIG40 TR Portfelowy FIZ</t>
+        </is>
+      </c>
+      <c s="4" r="B628">
+        <v>46253</v>
+      </c>
+      <c s="3" t="inlineStr" r="C628">
+        <is>
+          <t xml:space="preserve">CREOTECH</t>
+        </is>
+      </c>
+      <c s="3" t="inlineStr" r="D628">
+        <is>
+          <t xml:space="preserve">PLCRTCH00017</t>
+        </is>
+      </c>
+      <c s="3" t="inlineStr" r="E628">
+        <is>
+          <t xml:space="preserve">Akcja</t>
+        </is>
+      </c>
+      <c s="5" t="inlineStr" r="F628">
+        <is>
+          <t xml:space="preserve">PLN</t>
+        </is>
+      </c>
+      <c s="6" r="G628">
+        <v>517.0000</v>
+      </c>
+      <c s="7" r="H628">
+        <v>367587.0000</v>
+      </c>
+      <c s="8" r="I628">
+        <v>0.004176</v>
+      </c>
+    </row>
+    <row r="629" ht="15.15" customHeight="0">
+      <c s="3" t="inlineStr" r="A629">
+        <is>
+          <t xml:space="preserve">PZU ETF WIG20 TR + mWIG40 TR Portfelowy FIZ</t>
+        </is>
+      </c>
+      <c s="4" r="B629">
+        <v>46253</v>
+      </c>
+      <c s="3" t="inlineStr" r="C629">
+        <is>
+          <t xml:space="preserve">CDPROJEKT</t>
+        </is>
+      </c>
+      <c s="3" t="inlineStr" r="D629">
+        <is>
+          <t xml:space="preserve">PLOPTTC00011</t>
+        </is>
+      </c>
+      <c s="3" t="inlineStr" r="E629">
+        <is>
+          <t xml:space="preserve">Akcja</t>
+        </is>
+      </c>
+      <c s="5" t="inlineStr" r="F629">
+        <is>
+          <t xml:space="preserve">PLN</t>
+        </is>
+      </c>
+      <c s="6" r="G629">
+        <v>5698.0000</v>
+      </c>
+      <c s="7" r="H629">
+        <v>1461537.0000</v>
+      </c>
+      <c s="8" r="I629">
+        <v>0.016605</v>
+      </c>
+    </row>
+    <row r="630" ht="15.1" customHeight="0">
+      <c s="3" t="inlineStr" r="A630">
+        <is>
+          <t xml:space="preserve">PZU ETF WIG20 TR + mWIG40 TR Portfelowy FIZ</t>
+        </is>
+      </c>
+      <c s="4" r="B630">
+        <v>46253</v>
+      </c>
+      <c s="3" t="inlineStr" r="C630">
+        <is>
+          <t xml:space="preserve">BUDIMEX</t>
+        </is>
+      </c>
+      <c s="3" t="inlineStr" r="D630">
+        <is>
+          <t xml:space="preserve">PLBUDMX00013</t>
+        </is>
+      </c>
+      <c s="3" t="inlineStr" r="E630">
+        <is>
+          <t xml:space="preserve">Akcja</t>
+        </is>
+      </c>
+      <c s="5" t="inlineStr" r="F630">
+        <is>
+          <t xml:space="preserve">PLN</t>
+        </is>
+      </c>
+      <c s="6" r="G630">
+        <v>1019.0000</v>
+      </c>
+      <c s="7" r="H630">
+        <v>726954.6000</v>
+      </c>
+      <c s="8" r="I630">
+        <v>0.008259</v>
+      </c>
+    </row>
+    <row r="631" ht="15.15" customHeight="0">
+      <c s="3" t="inlineStr" r="A631">
+        <is>
+          <t xml:space="preserve">PZU ETF WIG20 TR + mWIG40 TR Portfelowy FIZ</t>
+        </is>
+      </c>
+      <c s="4" r="B631">
+        <v>46253</v>
+      </c>
+      <c s="3" t="inlineStr" r="C631">
+        <is>
+          <t xml:space="preserve">BGZBNPP</t>
+        </is>
+      </c>
+      <c s="3" t="inlineStr" r="D631">
+        <is>
+          <t xml:space="preserve">PLBGZ0000010</t>
+        </is>
+      </c>
+      <c s="3" t="inlineStr" r="E631">
+        <is>
+          <t xml:space="preserve">Akcja</t>
+        </is>
+      </c>
+      <c s="5" t="inlineStr" r="F631">
+        <is>
+          <t xml:space="preserve">PLN</t>
+        </is>
+      </c>
+      <c s="6" r="G631">
+        <v>10274.0000</v>
+      </c>
+      <c s="7" r="H631">
+        <v>1569867.2000</v>
+      </c>
+      <c s="8" r="I631">
+        <v>0.017836</v>
+      </c>
+    </row>
+    <row r="632" ht="15.1" customHeight="0">
+      <c s="3" t="inlineStr" r="A632">
+        <is>
+          <t xml:space="preserve">PZU ETF WIG20 TR + mWIG40 TR Portfelowy FIZ</t>
+        </is>
+      </c>
+      <c s="4" r="B632">
+        <v>46253</v>
+      </c>
+      <c s="3" t="inlineStr" r="C632">
+        <is>
+          <t xml:space="preserve">BENEFIT</t>
+        </is>
+      </c>
+      <c s="3" t="inlineStr" r="D632">
+        <is>
+          <t xml:space="preserve">PLBNFTS00018</t>
+        </is>
+      </c>
+      <c s="3" t="inlineStr" r="E632">
+        <is>
+          <t xml:space="preserve">Akcja</t>
+        </is>
+      </c>
+      <c s="5" t="inlineStr" r="F632">
+        <is>
+          <t xml:space="preserve">PLN</t>
+        </is>
+      </c>
+      <c s="6" r="G632">
+        <v>849.0000</v>
+      </c>
+      <c s="7" r="H632">
+        <v>4737420.0000</v>
+      </c>
+      <c s="8" r="I632">
+        <v>0.053824</v>
+      </c>
+    </row>
+    <row r="633" ht="15.1" customHeight="0">
+      <c s="3" t="inlineStr" r="A633">
+        <is>
+          <t xml:space="preserve">PZU ETF WIG20 TR + mWIG40 TR Portfelowy FIZ</t>
+        </is>
+      </c>
+      <c s="4" r="B633">
+        <v>46253</v>
+      </c>
+      <c s="3" t="inlineStr" r="C633">
+        <is>
+          <t xml:space="preserve">AUTOPARTN</t>
+        </is>
+      </c>
+      <c s="3" t="inlineStr" r="D633">
+        <is>
+          <t xml:space="preserve">PLATPRT00018</t>
+        </is>
+      </c>
+      <c s="3" t="inlineStr" r="E633">
+        <is>
+          <t xml:space="preserve">Akcja</t>
+        </is>
+      </c>
+      <c s="5" t="inlineStr" r="F633">
+        <is>
+          <t xml:space="preserve">PLN</t>
+        </is>
+      </c>
+      <c s="6" r="G633">
+        <v>20614.0000</v>
+      </c>
+      <c s="7" r="H633">
+        <v>633880.5000</v>
+      </c>
+      <c s="8" r="I633">
+        <v>0.007202</v>
+      </c>
+    </row>
+    <row r="634" ht="15.15" customHeight="0">
+      <c s="3" t="inlineStr" r="A634">
+        <is>
+          <t xml:space="preserve">PZU ETF WIG20 TR + mWIG40 TR Portfelowy FIZ</t>
+        </is>
+      </c>
+      <c s="4" r="B634">
+        <v>46253</v>
+      </c>
+      <c s="3" t="inlineStr" r="C634">
+        <is>
+          <t xml:space="preserve">ASSECOSEE</t>
+        </is>
+      </c>
+      <c s="3" t="inlineStr" r="D634">
+        <is>
+          <t xml:space="preserve">PLASSEE00014</t>
+        </is>
+      </c>
+      <c s="3" t="inlineStr" r="E634">
+        <is>
+          <t xml:space="preserve">Akcja</t>
+        </is>
+      </c>
+      <c s="5" t="inlineStr" r="F634">
+        <is>
+          <t xml:space="preserve">PLN</t>
+        </is>
+      </c>
+      <c s="6" r="G634">
+        <v>7160.0000</v>
+      </c>
+      <c s="7" r="H634">
+        <v>558480.0000</v>
+      </c>
+      <c s="8" r="I634">
+        <v>0.006345</v>
+      </c>
+    </row>
+    <row r="635" ht="15.1" customHeight="0">
+      <c s="3" t="inlineStr" r="A635">
+        <is>
+          <t xml:space="preserve">PZU ETF WIG20 TR + mWIG40 TR Portfelowy FIZ</t>
+        </is>
+      </c>
+      <c s="4" r="B635">
+        <v>46253</v>
+      </c>
+      <c s="3" t="inlineStr" r="C635">
+        <is>
+          <t xml:space="preserve">ASSECOPOL</t>
+        </is>
+      </c>
+      <c s="3" t="inlineStr" r="D635">
+        <is>
+          <t xml:space="preserve">PLSOFTB00016</t>
+        </is>
+      </c>
+      <c s="3" t="inlineStr" r="E635">
+        <is>
+          <t xml:space="preserve">Akcja</t>
+        </is>
+      </c>
+      <c s="5" t="inlineStr" r="F635">
+        <is>
+          <t xml:space="preserve">PLN</t>
+        </is>
+      </c>
+      <c s="6" r="G635">
+        <v>15160.0000</v>
+      </c>
+      <c s="7" r="H635">
+        <v>3403420.0000</v>
+      </c>
+      <c s="8" r="I635">
+        <v>0.038668</v>
+      </c>
+    </row>
+    <row r="636" ht="15.15" customHeight="0">
+      <c s="3" t="inlineStr" r="A636">
+        <is>
+          <t xml:space="preserve">PZU ETF WIG20 TR + mWIG40 TR Portfelowy FIZ</t>
+        </is>
+      </c>
+      <c s="4" r="B636">
+        <v>46253</v>
+      </c>
+      <c s="3" t="inlineStr" r="C636">
+        <is>
+          <t xml:space="preserve">ASBIS</t>
+        </is>
+      </c>
+      <c s="3" t="inlineStr" r="D636">
+        <is>
+          <t xml:space="preserve">CY1000031710</t>
+        </is>
+      </c>
+      <c s="3" t="inlineStr" r="E636">
+        <is>
+          <t xml:space="preserve">Akcja</t>
+        </is>
+      </c>
+      <c s="5" t="inlineStr" r="F636">
+        <is>
+          <t xml:space="preserve">PLN</t>
+        </is>
+      </c>
+      <c s="6" r="G636">
+        <v>8000.0000</v>
+      </c>
+      <c s="7" r="H636">
+        <v>1040000.0000</v>
+      </c>
+      <c s="8" r="I636">
+        <v>0.011816</v>
+      </c>
+    </row>
+    <row r="637" ht="15.1" customHeight="0">
+      <c s="3" t="inlineStr" r="A637">
+        <is>
+          <t xml:space="preserve">PZU ETF WIG20 TR + mWIG40 TR Portfelowy FIZ</t>
+        </is>
+      </c>
+      <c s="4" r="B637">
+        <v>46253</v>
+      </c>
+      <c s="3" t="inlineStr" r="C637">
+        <is>
+          <t xml:space="preserve">ASBIS</t>
+        </is>
+      </c>
+      <c s="3" t="inlineStr" r="D637">
+        <is>
+          <t xml:space="preserve">CY1000031710</t>
+        </is>
+      </c>
+      <c s="3" t="inlineStr" r="E637">
+        <is>
+          <t xml:space="preserve">Akcja</t>
+        </is>
+      </c>
+      <c s="5" t="inlineStr" r="F637">
+        <is>
+          <t xml:space="preserve">PLN</t>
+        </is>
+      </c>
+      <c s="6" r="G637">
+        <v>1779.0000</v>
+      </c>
+      <c s="7" r="H637">
+        <v>231270.0000</v>
+      </c>
+      <c s="8" r="I637">
+        <v>0.002628</v>
+      </c>
+    </row>
+    <row r="638" ht="15.1" customHeight="0">
+      <c s="3" t="inlineStr" r="A638">
+        <is>
+          <t xml:space="preserve">PZU ETF WIG20 TR + mWIG40 TR Portfelowy FIZ</t>
+        </is>
+      </c>
+      <c s="4" r="B638">
+        <v>46253</v>
+      </c>
+      <c s="3" t="inlineStr" r="C638">
+        <is>
+          <t xml:space="preserve">AMREST</t>
+        </is>
+      </c>
+      <c s="3" t="inlineStr" r="D638">
+        <is>
+          <t xml:space="preserve">ES0105375002</t>
+        </is>
+      </c>
+      <c s="3" t="inlineStr" r="E638">
+        <is>
+          <t xml:space="preserve">Akcja</t>
+        </is>
+      </c>
+      <c s="5" t="inlineStr" r="F638">
+        <is>
+          <t xml:space="preserve">PLN</t>
+        </is>
+      </c>
+      <c s="6" r="G638">
+        <v>14981.0000</v>
+      </c>
+      <c s="7" r="H638">
+        <v>165989.4800</v>
+      </c>
+      <c s="8" r="I638">
+        <v>0.001886</v>
+      </c>
+    </row>
+    <row r="639" ht="15.15" customHeight="0">
+      <c s="3" t="inlineStr" r="A639">
+        <is>
+          <t xml:space="preserve">PZU ETF WIG20 TR + mWIG40 TR Portfelowy FIZ</t>
+        </is>
+      </c>
+      <c s="4" r="B639">
+        <v>46253</v>
+      </c>
+      <c s="3" t="inlineStr" r="C639">
+        <is>
+          <t xml:space="preserve">Allegro.eu SA</t>
+        </is>
+      </c>
+      <c s="3" t="inlineStr" r="D639">
+        <is>
+          <t xml:space="preserve">LU2237380790</t>
+        </is>
+      </c>
+      <c s="3" t="inlineStr" r="E639">
+        <is>
+          <t xml:space="preserve">Akcja</t>
+        </is>
+      </c>
+      <c s="5" t="inlineStr" r="F639">
+        <is>
+          <t xml:space="preserve">PLN</t>
+        </is>
+      </c>
+      <c s="6" r="G639">
+        <v>81631.0000</v>
+      </c>
+      <c s="7" r="H639">
+        <v>3673395.0000</v>
+      </c>
+      <c s="8" r="I639">
+        <v>0.041735</v>
+      </c>
+    </row>
+    <row r="640" ht="15.1" customHeight="0">
+      <c s="3" t="inlineStr" r="A640">
+        <is>
+          <t xml:space="preserve">PZU ETF WIG20 TR + mWIG40 TR Portfelowy FIZ</t>
+        </is>
+      </c>
+      <c s="4" r="B640">
+        <v>46253</v>
+      </c>
+      <c s="3" t="inlineStr" r="C640">
+        <is>
+          <t xml:space="preserve">ALIOR</t>
+        </is>
+      </c>
+      <c s="3" t="inlineStr" r="D640">
+        <is>
+          <t xml:space="preserve">PLALIOR00045</t>
+        </is>
+      </c>
+      <c s="3" t="inlineStr" r="E640">
+        <is>
+          <t xml:space="preserve">Akcja</t>
+        </is>
+      </c>
+      <c s="5" t="inlineStr" r="F640">
+        <is>
+          <t xml:space="preserve">PLN</t>
+        </is>
+      </c>
+      <c s="6" r="G640">
+        <v>7239.0000</v>
+      </c>
+      <c s="7" r="H640">
+        <v>962063.1000</v>
+      </c>
+      <c s="8" r="I640">
+        <v>0.010930</v>
+      </c>
+    </row>
+    <row r="641" ht="15.1" customHeight="0">
+      <c s="3" t="inlineStr" r="A641">
+        <is>
+          <t xml:space="preserve">PZU ETF WIG20 TR + mWIG40 TR Portfelowy FIZ</t>
+        </is>
+      </c>
+      <c s="4" r="B641">
+        <v>46253</v>
+      </c>
+      <c s="3" t="inlineStr" r="C641">
+        <is>
+          <t xml:space="preserve">ABPL</t>
+        </is>
+      </c>
+      <c s="3" t="inlineStr" r="D641">
+        <is>
+          <t xml:space="preserve">PLAB00000019</t>
+        </is>
+      </c>
+      <c s="3" t="inlineStr" r="E641">
+        <is>
+          <t xml:space="preserve">Akcja</t>
+        </is>
+      </c>
+      <c s="5" t="inlineStr" r="F641">
+        <is>
+          <t xml:space="preserve">PLN</t>
+        </is>
+      </c>
+      <c s="6" r="G641">
+        <v>4424.0000</v>
+      </c>
+      <c s="7" r="H641">
+        <v>656521.6000</v>
+      </c>
+      <c s="8" r="I641">
+        <v>0.007459</v>
+      </c>
+    </row>
+    <row r="642" ht="0.05" customHeight="1"/>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:A3"/>
     <mergeCell ref="B2:I2"/>
   </mergeCells>
   <pageMargins left="1" right="1" top="1" bottom="1" header="1" footer="1"/>
   <pageSetup orientation="portrait" horizontalDpi="300" verticalDpi="300"/>
   <headerFooter alignWithMargins="0"/>
   <drawing r:id="rId7"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:s="http://schemas.openxmlformats.org/officeDocument/2006/sharedTypes" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:cdr="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing">
   <Pages>0</Pages>
   <Words>0</Words>
   <Characters>0</Characters>
   <Lines>0</Lines>
   <Paragraphs>0</Paragraphs>
   <Slides>0</Slides>
   <Notes>0</Notes>
   <TotalTime></TotalTime>
   <HiddenSlides>0</HiddenSlides>
   <MMClips>0</MMClips>
   <ScaleCrop>0</ScaleCrop>